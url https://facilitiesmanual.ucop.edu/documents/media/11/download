--- v0 (2026-03-17)
+++ v1 (2026-09-14)
@@ -6,2965 +6,2983 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w:rsidR="00DF06F5" w:rsidRPr="00A94E46" w:rsidRDefault="00A94E46">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="00A94E46" w:rsidR="00DF06F5" w:rsidRDefault="00A94E46" w14:paraId="3521F6B1" wp14:textId="77777777">
       <w:pPr>
         <w:pBdr>
-          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="1"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-360"/>
           <w:tab w:val="left" w:pos="1"/>
           <w:tab w:val="left" w:pos="504"/>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1326"/>
           <w:tab w:val="right" w:pos="8568"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9000"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A94E46">
         <w:rPr>
           <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Information Available to Bidders</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A94E46" w:rsidRPr="00A94E46" w:rsidRDefault="00A94E46">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="00A94E46" w:rsidR="00A94E46" w:rsidRDefault="00A94E46" w14:paraId="0CEAB889" wp14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-360"/>
           <w:tab w:val="left" w:pos="1"/>
           <w:tab w:val="left" w:pos="504"/>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1326"/>
           <w:tab w:val="right" w:pos="8568"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9000"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A94E46">
         <w:rPr>
           <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Cover Sheet and Instructions</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005F5A7B" w:rsidRPr="007A7676" w:rsidRDefault="005F5A7B" w:rsidP="005F5A7B">
-[...1 lines deleted...]
-        <w:framePr w:w="4680" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="134"/>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="007A7676" w:rsidR="005F5A7B" w:rsidP="005F5A7B" w:rsidRDefault="005F5A7B" w14:paraId="4B8691CF" wp14:textId="77777777">
+      <w:pPr>
+        <w:framePr w:w="4680" w:wrap="around" w:hAnchor="margin" w:vAnchor="text" w:xAlign="right" w:y="134"/>
         <w:pBdr>
-          <w:top w:val="single" w:sz="6" w:space="5" w:color="auto"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="6" w:space="5" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="6" w:space="5"/>
+          <w:left w:val="single" w:color="auto" w:sz="6" w:space="5"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="6" w:space="5"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="432"/>
           <w:tab w:val="left" w:pos="864"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="right" w:pos="8928"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A7676">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>APPROVED DOCUMENT—</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">This </w:t>
       </w:r>
       <w:r w:rsidRPr="007A7676">
         <w:t>document is approved by the Office of the President and Office of the General Counsel for use by the Facility</w:t>
       </w:r>
       <w:r w:rsidRPr="007A7676">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00293F73" w:rsidRPr="007A7676" w:rsidRDefault="00293F73" w:rsidP="00293F73">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="007A7676" w:rsidR="00293F73" w:rsidP="00293F73" w:rsidRDefault="00293F73" w14:paraId="672A6659" wp14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="432"/>
           <w:tab w:val="left" w:pos="864"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="right" w:pos="8928"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00293F73" w:rsidRDefault="00293F73" w:rsidP="00293F73">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00293F73" w:rsidP="00293F73" w:rsidRDefault="00293F73" w14:paraId="0A37501D" wp14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="432"/>
           <w:tab w:val="left" w:pos="864"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="right" w:pos="8928"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005F5A7B" w:rsidRDefault="005F5A7B" w:rsidP="00293F73">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="005F5A7B" w:rsidP="00293F73" w:rsidRDefault="005F5A7B" w14:paraId="5DAB6C7B" wp14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="432"/>
           <w:tab w:val="left" w:pos="864"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="right" w:pos="8928"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005F5A7B" w:rsidRDefault="005F5A7B" w:rsidP="00293F73">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="005F5A7B" w:rsidP="00293F73" w:rsidRDefault="005F5A7B" w14:paraId="02EB378F" wp14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="432"/>
           <w:tab w:val="left" w:pos="864"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="right" w:pos="8928"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005F5A7B" w:rsidRPr="007A7676" w:rsidRDefault="005F5A7B" w:rsidP="00293F73">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="007A7676" w:rsidR="005F5A7B" w:rsidP="00293F73" w:rsidRDefault="005F5A7B" w14:paraId="6A05A809" wp14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="432"/>
           <w:tab w:val="left" w:pos="864"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="right" w:pos="8928"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9345" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="6" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="120" w:type="dxa"/>
           <w:right w:w="120" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4680"/>
         <w:gridCol w:w="475"/>
         <w:gridCol w:w="1080"/>
         <w:gridCol w:w="475"/>
         <w:gridCol w:w="1080"/>
         <w:gridCol w:w="475"/>
         <w:gridCol w:w="1080"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00293F73" w:rsidRPr="007A7676" w:rsidTr="00B54A44">
+      <w:tr xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="007A7676" w:rsidR="00293F73" w:rsidTr="00B54A44" w14:paraId="26E064F7" wp14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4680" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00293F73" w:rsidRPr="007A7676" w:rsidRDefault="00293F73" w:rsidP="00B54A44">
+          <w:p w:rsidRPr="007A7676" w:rsidR="00293F73" w:rsidP="00B54A44" w:rsidRDefault="00293F73" w14:paraId="2BD6CB35" wp14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="432"/>
                 <w:tab w:val="left" w:pos="864"/>
                 <w:tab w:val="left" w:pos="1296"/>
                 <w:tab w:val="right" w:pos="8928"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
               </w:tabs>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A7676">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>PURPOSE OF DOCUMENT:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4665" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w:rsidR="00293F73" w:rsidRDefault="00293F73" w:rsidP="00B54A44">
+          <w:p w:rsidR="00293F73" w:rsidP="00B54A44" w:rsidRDefault="00293F73" w14:paraId="63EEECF2" wp14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="432"/>
                 <w:tab w:val="left" w:pos="864"/>
                 <w:tab w:val="left" w:pos="1296"/>
                 <w:tab w:val="right" w:pos="8928"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
               </w:tabs>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Provides bidders with information that is not part of the contract, but may be related to the project</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00293F73" w:rsidRDefault="00293F73" w:rsidP="00B54A44">
-[...14 lines deleted...]
-          <w:p w:rsidR="00293F73" w:rsidRPr="007A7676" w:rsidRDefault="00293F73" w:rsidP="00B54A44">
+          <w:p w:rsidR="00293F73" w:rsidP="00B54A44" w:rsidRDefault="00293F73" w14:paraId="5A39BBE3" wp14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="432"/>
+                <w:tab w:val="left" w:pos="864"/>
+                <w:tab w:val="left" w:pos="1296"/>
+                <w:tab w:val="right" w:pos="8928"/>
+                <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+              </w:tabs>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="007A7676" w:rsidR="00293F73" w:rsidP="00B54A44" w:rsidRDefault="00293F73" w14:paraId="41C8F396" wp14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="432"/>
                 <w:tab w:val="left" w:pos="864"/>
                 <w:tab w:val="left" w:pos="1296"/>
                 <w:tab w:val="right" w:pos="8928"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
               </w:tabs>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00293F73" w:rsidRPr="007A7676" w:rsidTr="00B54A44">
+      <w:tr xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="007A7676" w:rsidR="00293F73" w:rsidTr="00B54A44" w14:paraId="3F07D31A" wp14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4680" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00293F73" w:rsidRPr="007A7676" w:rsidRDefault="00293F73" w:rsidP="00B54A44">
+          <w:p w:rsidRPr="007A7676" w:rsidR="00293F73" w:rsidP="00B54A44" w:rsidRDefault="00293F73" w14:paraId="11374B2A" wp14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="432"/>
                 <w:tab w:val="left" w:pos="864"/>
                 <w:tab w:val="left" w:pos="1296"/>
                 <w:tab w:val="right" w:pos="8928"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
               </w:tabs>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A7676">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>CROSS-REFERENCES TO FACILITIES MANUAL (FM):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4665" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w:rsidR="00293F73" w:rsidRPr="00BF5FCC" w:rsidRDefault="00293F73" w:rsidP="00B54A44">
+          <w:p w:rsidRPr="00BF5FCC" w:rsidR="00293F73" w:rsidP="00B54A44" w:rsidRDefault="00293F73" w14:paraId="1F1DB5E3" wp14:textId="77777777">
             <w:pPr>
               <w:overflowPunct/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
               <w:t>Vol. 4, Part 1, Chap. 4, Sec. 4.5.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00293F73" w:rsidRPr="007A7676" w:rsidTr="00B54A44">
+      <w:tr xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="007A7676" w:rsidR="00293F73" w:rsidTr="00B54A44" w14:paraId="1C372635" wp14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4680" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00293F73" w:rsidRPr="007A7676" w:rsidRDefault="00293F73" w:rsidP="00B54A44">
+          <w:p w:rsidRPr="007A7676" w:rsidR="00293F73" w:rsidP="00B54A44" w:rsidRDefault="00293F73" w14:paraId="28840959" wp14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="432"/>
                 <w:tab w:val="left" w:pos="864"/>
                 <w:tab w:val="left" w:pos="1296"/>
                 <w:tab w:val="right" w:pos="8928"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
               </w:tabs>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A7676">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>CONTENTS:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4665" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w:rsidR="00293F73" w:rsidRPr="00BF5FCC" w:rsidRDefault="00293F73" w:rsidP="00B54A44">
+          <w:p w:rsidRPr="00BF5FCC" w:rsidR="00293F73" w:rsidP="00B54A44" w:rsidRDefault="00293F73" w14:paraId="14C7E40C" wp14:textId="77777777">
             <w:pPr>
               <w:overflowPunct/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
               <w:t>Information Available to Bidders form</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00293F73" w:rsidRPr="007A7676" w:rsidTr="00B54A44">
+      <w:tr xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="007A7676" w:rsidR="00293F73" w:rsidTr="00B54A44" w14:paraId="02286C4E" wp14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1106"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4680" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00293F73" w:rsidRDefault="00293F73" w:rsidP="00B54A44">
+          <w:p w:rsidR="00293F73" w:rsidP="00B54A44" w:rsidRDefault="00293F73" w14:paraId="47C6E842" wp14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="432"/>
                 <w:tab w:val="left" w:pos="864"/>
                 <w:tab w:val="left" w:pos="1296"/>
                 <w:tab w:val="right" w:pos="8928"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
               </w:tabs>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A7676">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>FOR USE WITH:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00293F73" w:rsidRPr="007A7676" w:rsidRDefault="00293F73" w:rsidP="00B54A44">
+          <w:p w:rsidRPr="007A7676" w:rsidR="00293F73" w:rsidP="00B54A44" w:rsidRDefault="00293F73" w14:paraId="4FA5AED6" wp14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="432"/>
                 <w:tab w:val="left" w:pos="864"/>
                 <w:tab w:val="left" w:pos="1296"/>
                 <w:tab w:val="right" w:pos="8928"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
               </w:tabs>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>(not applicable with some delivery methods)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00293F73" w:rsidRPr="007A7676" w:rsidRDefault="00293F73" w:rsidP="00B54A44">
+          <w:p w:rsidRPr="007A7676" w:rsidR="00293F73" w:rsidP="00B54A44" w:rsidRDefault="00293F73" w14:paraId="72A3D3EC" wp14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="432"/>
                 <w:tab w:val="left" w:pos="864"/>
                 <w:tab w:val="left" w:pos="1296"/>
                 <w:tab w:val="right" w:pos="8928"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
               </w:tabs>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="475" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00293F73" w:rsidRDefault="00293F73" w:rsidP="00B54A44">
+          <w:p w:rsidR="00293F73" w:rsidP="00B54A44" w:rsidRDefault="00293F73" w14:paraId="0D0B940D" wp14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="432"/>
                 <w:tab w:val="left" w:pos="864"/>
                 <w:tab w:val="left" w:pos="1296"/>
                 <w:tab w:val="right" w:pos="8928"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
               </w:tabs>
               <w:spacing w:before="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00293F73" w:rsidRPr="007A7676" w:rsidRDefault="00293F73" w:rsidP="00B54A44">
+          <w:p w:rsidRPr="007A7676" w:rsidR="00293F73" w:rsidP="00B54A44" w:rsidRDefault="00293F73" w14:paraId="21EDE7D5" wp14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="432"/>
                 <w:tab w:val="left" w:pos="864"/>
                 <w:tab w:val="left" w:pos="1296"/>
                 <w:tab w:val="right" w:pos="8928"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
               </w:tabs>
               <w:spacing w:before="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>√</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00293F73" w:rsidRPr="007A7676" w:rsidRDefault="00293F73" w:rsidP="00B54A44">
+          <w:p w:rsidRPr="007A7676" w:rsidR="00293F73" w:rsidP="00B54A44" w:rsidRDefault="00293F73" w14:paraId="19AAF833" wp14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="432"/>
                 <w:tab w:val="left" w:pos="864"/>
                 <w:tab w:val="left" w:pos="1296"/>
                 <w:tab w:val="right" w:pos="8928"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
               </w:tabs>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A7676">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Long Form</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00293F73" w:rsidRPr="007A7676" w:rsidRDefault="00293F73" w:rsidP="00B54A44">
+          <w:p w:rsidRPr="007A7676" w:rsidR="00293F73" w:rsidP="00B54A44" w:rsidRDefault="00293F73" w14:paraId="597628FB" wp14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="432"/>
                 <w:tab w:val="left" w:pos="864"/>
                 <w:tab w:val="left" w:pos="1296"/>
                 <w:tab w:val="right" w:pos="8928"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
               </w:tabs>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A7676">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>(LF)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="475" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00293F73" w:rsidRDefault="00293F73" w:rsidP="00B54A44">
+          <w:p w:rsidR="00293F73" w:rsidP="00B54A44" w:rsidRDefault="00293F73" w14:paraId="0E27B00A" wp14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="432"/>
                 <w:tab w:val="left" w:pos="864"/>
                 <w:tab w:val="left" w:pos="1296"/>
                 <w:tab w:val="right" w:pos="8928"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
               </w:tabs>
               <w:spacing w:before="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00293F73" w:rsidRPr="007A7676" w:rsidRDefault="00293F73" w:rsidP="00B54A44">
+          <w:p w:rsidRPr="007A7676" w:rsidR="00293F73" w:rsidP="00B54A44" w:rsidRDefault="00293F73" w14:paraId="5EBF5B33" wp14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="432"/>
                 <w:tab w:val="left" w:pos="864"/>
                 <w:tab w:val="left" w:pos="1296"/>
                 <w:tab w:val="right" w:pos="8928"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
               </w:tabs>
               <w:spacing w:before="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>√</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00293F73" w:rsidRPr="007A7676" w:rsidRDefault="00293F73" w:rsidP="00B54A44">
+          <w:p w:rsidRPr="007A7676" w:rsidR="00293F73" w:rsidP="00B54A44" w:rsidRDefault="00293F73" w14:paraId="51D1C18C" wp14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="432"/>
                 <w:tab w:val="left" w:pos="864"/>
                 <w:tab w:val="left" w:pos="1296"/>
                 <w:tab w:val="right" w:pos="8928"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
               </w:tabs>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A7676">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Brief Form</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00293F73" w:rsidRPr="007A7676" w:rsidRDefault="00293F73" w:rsidP="00B54A44">
+          <w:p w:rsidRPr="007A7676" w:rsidR="00293F73" w:rsidP="00B54A44" w:rsidRDefault="00293F73" w14:paraId="7C9B85CB" wp14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="432"/>
                 <w:tab w:val="left" w:pos="864"/>
                 <w:tab w:val="left" w:pos="1296"/>
                 <w:tab w:val="right" w:pos="8928"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
               </w:tabs>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A7676">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>(BF)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="475" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00293F73" w:rsidRDefault="00293F73" w:rsidP="00B54A44">
+          <w:p w:rsidR="00293F73" w:rsidP="00B54A44" w:rsidRDefault="00293F73" w14:paraId="60061E4C" wp14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="432"/>
                 <w:tab w:val="left" w:pos="864"/>
                 <w:tab w:val="left" w:pos="1296"/>
                 <w:tab w:val="right" w:pos="8928"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
               </w:tabs>
               <w:spacing w:before="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00293F73" w:rsidRPr="007A7676" w:rsidRDefault="00293F73" w:rsidP="00B54A44">
+          <w:p w:rsidRPr="007A7676" w:rsidR="00293F73" w:rsidP="00B54A44" w:rsidRDefault="00293F73" w14:paraId="3BE1471B" wp14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="432"/>
                 <w:tab w:val="left" w:pos="864"/>
                 <w:tab w:val="left" w:pos="1296"/>
                 <w:tab w:val="right" w:pos="8928"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
               </w:tabs>
               <w:spacing w:before="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>√</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00293F73" w:rsidRDefault="00293F73" w:rsidP="00B54A44">
+          <w:p w:rsidR="00293F73" w:rsidP="00B54A44" w:rsidRDefault="00293F73" w14:paraId="41C4B756" wp14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="432"/>
                 <w:tab w:val="left" w:pos="864"/>
                 <w:tab w:val="left" w:pos="1296"/>
                 <w:tab w:val="right" w:pos="8928"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
               </w:tabs>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A7676" w:rsidDel="00C104DD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Multiple Prime</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00293F73" w:rsidRPr="007A7676" w:rsidRDefault="00293F73" w:rsidP="00B54A44">
+          <w:p w:rsidRPr="007A7676" w:rsidR="00293F73" w:rsidP="00B54A44" w:rsidRDefault="00293F73" w14:paraId="28A56D33" wp14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="432"/>
                 <w:tab w:val="left" w:pos="864"/>
                 <w:tab w:val="left" w:pos="1296"/>
                 <w:tab w:val="right" w:pos="8928"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
               </w:tabs>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A7676">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>(M</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidRPr="007A7676">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00293F73" w:rsidRPr="007A7676" w:rsidTr="00B54A44">
+      <w:tr xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="007A7676" w:rsidR="00293F73" w:rsidTr="00B54A44" w14:paraId="34E973F8" wp14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1119"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4680" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00293F73" w:rsidRPr="007A7676" w:rsidRDefault="00293F73" w:rsidP="00B54A44">
+          <w:p w:rsidRPr="007A7676" w:rsidR="00293F73" w:rsidP="00B54A44" w:rsidRDefault="00293F73" w14:paraId="44EAFD9C" wp14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="432"/>
                 <w:tab w:val="left" w:pos="864"/>
                 <w:tab w:val="left" w:pos="1296"/>
                 <w:tab w:val="right" w:pos="8928"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
               </w:tabs>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="475" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00293F73" w:rsidRDefault="00293F73" w:rsidP="00B54A44">
+          <w:p w:rsidR="00293F73" w:rsidP="00B54A44" w:rsidRDefault="00293F73" w14:paraId="4B94D5A5" wp14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="432"/>
                 <w:tab w:val="left" w:pos="864"/>
                 <w:tab w:val="left" w:pos="1296"/>
                 <w:tab w:val="right" w:pos="8928"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
               </w:tabs>
               <w:spacing w:before="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00437E5B" w:rsidRPr="007A7676" w:rsidRDefault="00437E5B" w:rsidP="00B54A44">
+          <w:p w:rsidRPr="007A7676" w:rsidR="00437E5B" w:rsidP="00B54A44" w:rsidRDefault="00437E5B" w14:paraId="594D1A89" wp14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="432"/>
                 <w:tab w:val="left" w:pos="864"/>
                 <w:tab w:val="left" w:pos="1296"/>
                 <w:tab w:val="right" w:pos="8928"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
               </w:tabs>
               <w:spacing w:before="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>√</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00293F73" w:rsidRDefault="00293F73" w:rsidP="00B54A44">
+          <w:p w:rsidR="00293F73" w:rsidP="00B54A44" w:rsidRDefault="00293F73" w14:paraId="490CD4D7" wp14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="432"/>
                 <w:tab w:val="left" w:pos="864"/>
                 <w:tab w:val="left" w:pos="1296"/>
                 <w:tab w:val="right" w:pos="8928"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
               </w:tabs>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Design Build</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00293F73" w:rsidRPr="007A7676" w:rsidRDefault="00293F73" w:rsidP="00B54A44">
+          <w:p w:rsidRPr="007A7676" w:rsidR="00293F73" w:rsidP="00B54A44" w:rsidRDefault="00293F73" w14:paraId="1D188772" wp14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="432"/>
                 <w:tab w:val="left" w:pos="864"/>
                 <w:tab w:val="left" w:pos="1296"/>
                 <w:tab w:val="right" w:pos="8928"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
               </w:tabs>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>(DB)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="475" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00293F73" w:rsidRDefault="00293F73" w:rsidP="00B54A44">
+          <w:p w:rsidR="00293F73" w:rsidP="00B54A44" w:rsidRDefault="00293F73" w14:paraId="3DEEC669" wp14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="432"/>
                 <w:tab w:val="left" w:pos="864"/>
                 <w:tab w:val="left" w:pos="1296"/>
                 <w:tab w:val="right" w:pos="8928"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
               </w:tabs>
               <w:spacing w:before="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00293F73" w:rsidRPr="007A7676" w:rsidRDefault="00293F73" w:rsidP="00B54A44">
+          <w:p w:rsidRPr="007A7676" w:rsidR="00293F73" w:rsidP="00B54A44" w:rsidRDefault="00293F73" w14:paraId="0B98F510" wp14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="432"/>
                 <w:tab w:val="left" w:pos="864"/>
                 <w:tab w:val="left" w:pos="1296"/>
                 <w:tab w:val="right" w:pos="8928"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
               </w:tabs>
               <w:spacing w:before="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>√</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00293F73" w:rsidRDefault="00293F73" w:rsidP="00B54A44">
+          <w:p w:rsidR="00293F73" w:rsidP="00B54A44" w:rsidRDefault="00293F73" w14:paraId="56A6D6EB" wp14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="432"/>
                 <w:tab w:val="left" w:pos="864"/>
                 <w:tab w:val="left" w:pos="1296"/>
                 <w:tab w:val="right" w:pos="8928"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
               </w:tabs>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>CM at Risk</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00293F73" w:rsidRDefault="00293F73" w:rsidP="00B54A44">
+          <w:p w:rsidR="00293F73" w:rsidP="00B54A44" w:rsidRDefault="00293F73" w14:paraId="587BE762" wp14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="432"/>
                 <w:tab w:val="left" w:pos="864"/>
                 <w:tab w:val="left" w:pos="1296"/>
                 <w:tab w:val="right" w:pos="8928"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
               </w:tabs>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>(CM)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00293F73" w:rsidRPr="007A7676" w:rsidRDefault="00293F73" w:rsidP="00B54A44">
+          <w:p w:rsidRPr="007A7676" w:rsidR="00293F73" w:rsidP="00B54A44" w:rsidRDefault="00293F73" w14:paraId="3656B9AB" wp14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="432"/>
                 <w:tab w:val="left" w:pos="864"/>
                 <w:tab w:val="left" w:pos="1296"/>
                 <w:tab w:val="right" w:pos="8928"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
               </w:tabs>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="475" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00293F73" w:rsidRDefault="00293F73" w:rsidP="00B54A44">
+          <w:p w:rsidR="00293F73" w:rsidP="00B54A44" w:rsidRDefault="00293F73" w14:paraId="45FB0818" wp14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="432"/>
                 <w:tab w:val="left" w:pos="864"/>
                 <w:tab w:val="left" w:pos="1296"/>
                 <w:tab w:val="right" w:pos="8928"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
               </w:tabs>
               <w:spacing w:before="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00293F73" w:rsidRPr="007A7676" w:rsidRDefault="00293F73" w:rsidP="00B54A44">
+          <w:p w:rsidRPr="007A7676" w:rsidR="00293F73" w:rsidP="00B54A44" w:rsidRDefault="00293F73" w14:paraId="5974253C" wp14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="432"/>
                 <w:tab w:val="left" w:pos="864"/>
                 <w:tab w:val="left" w:pos="1296"/>
                 <w:tab w:val="right" w:pos="8928"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
               </w:tabs>
               <w:spacing w:before="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>√</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00293F73" w:rsidRDefault="00293F73" w:rsidP="00B54A44">
+          <w:p w:rsidR="00293F73" w:rsidP="00B54A44" w:rsidRDefault="00293F73" w14:paraId="21FE858C" wp14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="432"/>
                 <w:tab w:val="left" w:pos="864"/>
                 <w:tab w:val="left" w:pos="1296"/>
                 <w:tab w:val="right" w:pos="8928"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
               </w:tabs>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Job Order Contract</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00293F73" w:rsidRPr="007A7676" w:rsidRDefault="00293F73" w:rsidP="00B54A44">
+          <w:p w:rsidRPr="007A7676" w:rsidR="00293F73" w:rsidP="00B54A44" w:rsidRDefault="00293F73" w14:paraId="5C3C80A3" wp14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="432"/>
                 <w:tab w:val="left" w:pos="864"/>
                 <w:tab w:val="left" w:pos="1296"/>
                 <w:tab w:val="right" w:pos="8928"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
               </w:tabs>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>(JOC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00293F73" w:rsidRPr="007A7676" w:rsidTr="00B54A44">
+      <w:tr xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="007A7676" w:rsidR="00293F73" w:rsidTr="00B54A44" w14:paraId="65EDFA2A" wp14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="921"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4680" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00293F73" w:rsidRPr="007A7676" w:rsidRDefault="00293F73" w:rsidP="00B54A44">
+          <w:p w:rsidRPr="007A7676" w:rsidR="00293F73" w:rsidP="00B54A44" w:rsidRDefault="00293F73" w14:paraId="049F31CB" wp14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="432"/>
                 <w:tab w:val="left" w:pos="864"/>
                 <w:tab w:val="left" w:pos="1296"/>
                 <w:tab w:val="right" w:pos="8928"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
               </w:tabs>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="475" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00293F73" w:rsidRDefault="00293F73" w:rsidP="00B54A44">
+          <w:p w:rsidR="00293F73" w:rsidP="00B54A44" w:rsidRDefault="00293F73" w14:paraId="53128261" wp14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="432"/>
                 <w:tab w:val="left" w:pos="864"/>
                 <w:tab w:val="left" w:pos="1296"/>
                 <w:tab w:val="right" w:pos="8928"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
               </w:tabs>
               <w:spacing w:before="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00293F73" w:rsidRPr="007A7676" w:rsidRDefault="00293F73" w:rsidP="00B54A44">
+          <w:p w:rsidRPr="007A7676" w:rsidR="00293F73" w:rsidP="00B54A44" w:rsidRDefault="00293F73" w14:paraId="6332E5F9" wp14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="432"/>
                 <w:tab w:val="left" w:pos="864"/>
                 <w:tab w:val="left" w:pos="1296"/>
                 <w:tab w:val="right" w:pos="8928"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
               </w:tabs>
               <w:spacing w:before="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>√</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00293F73" w:rsidRDefault="00293F73" w:rsidP="00B54A44">
+          <w:p w:rsidR="00293F73" w:rsidP="00B54A44" w:rsidRDefault="00293F73" w14:paraId="737FC618" wp14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="432"/>
                 <w:tab w:val="left" w:pos="864"/>
                 <w:tab w:val="left" w:pos="1296"/>
                 <w:tab w:val="right" w:pos="8928"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
               </w:tabs>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Mini Form </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00293F73" w:rsidRDefault="00293F73" w:rsidP="00B54A44">
+          <w:p w:rsidR="00293F73" w:rsidP="00B54A44" w:rsidRDefault="00293F73" w14:paraId="68A6550B" wp14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="432"/>
                 <w:tab w:val="left" w:pos="864"/>
                 <w:tab w:val="left" w:pos="1296"/>
                 <w:tab w:val="right" w:pos="8928"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
               </w:tabs>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>(MF)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="475" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00293F73" w:rsidRPr="007A7676" w:rsidRDefault="00293F73" w:rsidP="00B54A44">
+          <w:p w:rsidRPr="007A7676" w:rsidR="00293F73" w:rsidP="00B54A44" w:rsidRDefault="00293F73" w14:paraId="62486C05" wp14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="432"/>
                 <w:tab w:val="left" w:pos="864"/>
                 <w:tab w:val="left" w:pos="1296"/>
                 <w:tab w:val="right" w:pos="8928"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
               </w:tabs>
               <w:spacing w:before="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00293F73" w:rsidRDefault="00293F73" w:rsidP="00B54A44">
+          <w:p w:rsidR="00293F73" w:rsidP="00B54A44" w:rsidRDefault="00293F73" w14:paraId="4101652C" wp14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="432"/>
                 <w:tab w:val="left" w:pos="864"/>
                 <w:tab w:val="left" w:pos="1296"/>
                 <w:tab w:val="right" w:pos="8928"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
               </w:tabs>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="475" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00293F73" w:rsidRPr="007A7676" w:rsidRDefault="00293F73" w:rsidP="00B54A44">
+          <w:p w:rsidRPr="007A7676" w:rsidR="00293F73" w:rsidP="00B54A44" w:rsidRDefault="00293F73" w14:paraId="4B99056E" wp14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="432"/>
                 <w:tab w:val="left" w:pos="864"/>
                 <w:tab w:val="left" w:pos="1296"/>
                 <w:tab w:val="right" w:pos="8928"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
               </w:tabs>
               <w:spacing w:before="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00293F73" w:rsidRDefault="00293F73" w:rsidP="00B54A44">
+          <w:p w:rsidR="00293F73" w:rsidP="00B54A44" w:rsidRDefault="00293F73" w14:paraId="1299C43A" wp14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="432"/>
                 <w:tab w:val="left" w:pos="864"/>
                 <w:tab w:val="left" w:pos="1296"/>
                 <w:tab w:val="right" w:pos="8928"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
               </w:tabs>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00293F73" w:rsidRPr="007A7676" w:rsidTr="00B54A44">
+      <w:tr xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="007A7676" w:rsidR="00293F73" w:rsidTr="00B54A44" w14:paraId="48A749A2" wp14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4680" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00293F73" w:rsidRPr="007A7676" w:rsidRDefault="00293F73" w:rsidP="00B54A44">
+          <w:p w:rsidRPr="007A7676" w:rsidR="00293F73" w:rsidP="00B54A44" w:rsidRDefault="00293F73" w14:paraId="7BCF4F66" wp14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="432"/>
                 <w:tab w:val="left" w:pos="864"/>
                 <w:tab w:val="left" w:pos="1296"/>
                 <w:tab w:val="right" w:pos="8928"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
               </w:tabs>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A7676">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>COMPLETED BY:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="475" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00293F73" w:rsidRPr="007A7676" w:rsidRDefault="00293F73" w:rsidP="00B54A44">
+          <w:p w:rsidRPr="007A7676" w:rsidR="00293F73" w:rsidP="00B54A44" w:rsidRDefault="00293F73" w14:paraId="4DDBEF00" wp14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="432"/>
                 <w:tab w:val="left" w:pos="864"/>
                 <w:tab w:val="left" w:pos="1296"/>
                 <w:tab w:val="right" w:pos="8928"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
               </w:tabs>
               <w:spacing w:before="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00293F73" w:rsidRPr="007A7676" w:rsidRDefault="00293F73" w:rsidP="00B54A44">
+          <w:p w:rsidRPr="007A7676" w:rsidR="00293F73" w:rsidP="00B54A44" w:rsidRDefault="00293F73" w14:paraId="7F438689" wp14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="432"/>
                 <w:tab w:val="left" w:pos="864"/>
                 <w:tab w:val="left" w:pos="1296"/>
                 <w:tab w:val="right" w:pos="8928"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
               </w:tabs>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A7676">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Filling In</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="475" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00293F73" w:rsidRPr="007A7676" w:rsidRDefault="00293F73" w:rsidP="00B54A44">
+          <w:p w:rsidRPr="007A7676" w:rsidR="00293F73" w:rsidP="00B54A44" w:rsidRDefault="00293F73" w14:paraId="70F40C0F" wp14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="432"/>
                 <w:tab w:val="left" w:pos="864"/>
                 <w:tab w:val="left" w:pos="1296"/>
                 <w:tab w:val="right" w:pos="8928"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
               </w:tabs>
               <w:spacing w:before="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>√</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00293F73" w:rsidRPr="007A7676" w:rsidRDefault="00293F73" w:rsidP="00B54A44">
+          <w:p w:rsidRPr="007A7676" w:rsidR="00293F73" w:rsidP="00B54A44" w:rsidRDefault="00293F73" w14:paraId="6599A23D" wp14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="432"/>
                 <w:tab w:val="left" w:pos="864"/>
                 <w:tab w:val="left" w:pos="1296"/>
                 <w:tab w:val="right" w:pos="8928"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
               </w:tabs>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A7676">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Adding Text</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="475" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00293F73" w:rsidRPr="007A7676" w:rsidRDefault="00293F73" w:rsidP="00B54A44">
+          <w:p w:rsidRPr="007A7676" w:rsidR="00293F73" w:rsidP="00B54A44" w:rsidRDefault="00293F73" w14:paraId="3461D779" wp14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="432"/>
                 <w:tab w:val="left" w:pos="864"/>
                 <w:tab w:val="left" w:pos="1296"/>
                 <w:tab w:val="right" w:pos="8928"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
               </w:tabs>
               <w:spacing w:before="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00293F73" w:rsidRPr="007A7676" w:rsidRDefault="00293F73" w:rsidP="00B54A44">
+          <w:p w:rsidRPr="007A7676" w:rsidR="00293F73" w:rsidP="00B54A44" w:rsidRDefault="00293F73" w14:paraId="2D3FF0CF" wp14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="432"/>
                 <w:tab w:val="left" w:pos="864"/>
                 <w:tab w:val="left" w:pos="1296"/>
                 <w:tab w:val="right" w:pos="8928"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
               </w:tabs>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A7676">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>No Data Required</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00293F73" w:rsidRPr="007A7676" w:rsidTr="00B54A44">
+      <w:tr xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="007A7676" w:rsidR="00293F73" w:rsidTr="00B54A44" w14:paraId="34C12BAC" wp14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4680" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00293F73" w:rsidRPr="007A7676" w:rsidRDefault="00293F73" w:rsidP="00B54A44">
+          <w:p w:rsidRPr="007A7676" w:rsidR="00293F73" w:rsidP="00B54A44" w:rsidRDefault="00293F73" w14:paraId="095D9980" wp14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="432"/>
                 <w:tab w:val="left" w:pos="864"/>
                 <w:tab w:val="left" w:pos="1296"/>
                 <w:tab w:val="right" w:pos="8928"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
               </w:tabs>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A7676">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>ITS USE IS:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="475" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00293F73" w:rsidRPr="007A7676" w:rsidRDefault="00293F73" w:rsidP="00B54A44">
+          <w:p w:rsidRPr="007A7676" w:rsidR="00293F73" w:rsidP="00B54A44" w:rsidRDefault="00293F73" w14:paraId="49569827" wp14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="432"/>
                 <w:tab w:val="left" w:pos="864"/>
                 <w:tab w:val="left" w:pos="1296"/>
                 <w:tab w:val="right" w:pos="8928"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
               </w:tabs>
               <w:spacing w:before="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>√</w:t>
             </w:r>
             <w:r w:rsidRPr="007A7676">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00293F73" w:rsidRPr="007A7676" w:rsidRDefault="00293F73" w:rsidP="00B54A44">
+          <w:p w:rsidRPr="007A7676" w:rsidR="00293F73" w:rsidP="00B54A44" w:rsidRDefault="00293F73" w14:paraId="232871E4" wp14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="432"/>
                 <w:tab w:val="left" w:pos="864"/>
                 <w:tab w:val="left" w:pos="1296"/>
                 <w:tab w:val="right" w:pos="8928"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
               </w:tabs>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A7676">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Required</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="475" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00293F73" w:rsidRPr="007A7676" w:rsidRDefault="00293F73" w:rsidP="00B54A44">
+          <w:p w:rsidRPr="007A7676" w:rsidR="00293F73" w:rsidP="00B54A44" w:rsidRDefault="00293F73" w14:paraId="3CF2D8B6" wp14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="432"/>
                 <w:tab w:val="left" w:pos="864"/>
                 <w:tab w:val="left" w:pos="1296"/>
                 <w:tab w:val="right" w:pos="8928"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
               </w:tabs>
               <w:spacing w:before="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2635" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="00293F73" w:rsidRPr="007A7676" w:rsidRDefault="00293F73" w:rsidP="00B54A44">
+          <w:p w:rsidRPr="007A7676" w:rsidR="00293F73" w:rsidP="00B54A44" w:rsidRDefault="00293F73" w14:paraId="630948E9" wp14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="432"/>
                 <w:tab w:val="left" w:pos="864"/>
                 <w:tab w:val="left" w:pos="1296"/>
                 <w:tab w:val="right" w:pos="8928"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
               </w:tabs>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A7676">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Optional</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00293F73" w:rsidRPr="007A7676" w:rsidRDefault="00293F73" w:rsidP="00293F73">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="007A7676" w:rsidR="00293F73" w:rsidP="00293F73" w:rsidRDefault="00293F73" w14:paraId="0FB78278" wp14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="432"/>
           <w:tab w:val="left" w:pos="864"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="right" w:pos="8928"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00293F73" w:rsidRPr="007A7676" w:rsidRDefault="00293F73" w:rsidP="00293F73">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="007A7676" w:rsidR="00293F73" w:rsidP="00293F73" w:rsidRDefault="00293F73" w14:paraId="1FC39945" wp14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="432"/>
           <w:tab w:val="left" w:pos="864"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="right" w:pos="8928"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00293F73" w:rsidRDefault="00293F73" w:rsidP="00293F73">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00293F73" w:rsidP="00293F73" w:rsidRDefault="00293F73" w14:paraId="397B72E6" wp14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="432"/>
           <w:tab w:val="left" w:pos="864"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="right" w:pos="8928"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
           <w:b/>
         </w:rPr>
         <w:t>Completion Instructions:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00293F73" w:rsidRDefault="00293F73" w:rsidP="00293F73">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00293F73" w:rsidP="00293F73" w:rsidRDefault="00293F73" w14:paraId="0562CB0E" wp14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="432"/>
           <w:tab w:val="left" w:pos="864"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="right" w:pos="8928"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00293F73" w:rsidRDefault="00293F73" w:rsidP="00293F73">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00293F73" w:rsidP="00293F73" w:rsidRDefault="00293F73" w14:paraId="052A38A0" wp14:textId="77777777">
       <w:pPr>
         <w:overflowPunct/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">1.  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t>Fill in the blank space for “Project Name” and “Project No.”</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00293F73" w:rsidRDefault="00293F73" w:rsidP="00293F73">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00293F73" w:rsidP="00293F73" w:rsidRDefault="00293F73" w14:paraId="34CE0A41" wp14:textId="77777777">
       <w:pPr>
         <w:overflowPunct/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00293F73" w:rsidRDefault="00293F73" w:rsidP="00293F73">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00293F73" w:rsidP="00293F73" w:rsidRDefault="00293F73" w14:paraId="7FE5F5C9" wp14:textId="77777777">
       <w:pPr>
         <w:overflowPunct/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">2.  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t>Do not modify the opening disclaimer paragraph.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00293F73" w:rsidRDefault="00293F73" w:rsidP="00293F73">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00293F73" w:rsidP="00293F73" w:rsidRDefault="00293F73" w14:paraId="62EBF3C5" wp14:textId="77777777">
       <w:pPr>
         <w:overflowPunct/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00293F73" w:rsidRDefault="00293F73" w:rsidP="00293F73">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00293F73" w:rsidP="00293F73" w:rsidRDefault="00293F73" w14:paraId="66CE3221" wp14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:overflowPunct/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Supply necessary information appropriate to the project as instructed in parentheses. If no information will be provided to bidders, type “None.”</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00293F73" w:rsidRDefault="00293F73" w:rsidP="00293F73">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00293F73" w:rsidP="00293F73" w:rsidRDefault="00293F73" w14:paraId="6D98A12B" wp14:textId="77777777">
       <w:pPr>
         <w:overflowPunct/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00293F73" w:rsidRPr="00727AD1" w:rsidRDefault="00293F73" w:rsidP="00293F73">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="00727AD1" w:rsidR="00293F73" w:rsidP="00293F73" w:rsidRDefault="00293F73" w14:paraId="10609371" wp14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:overflowPunct/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Do not modify the paragraphs pertaining to the systemwide procurement agreements.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00293F73" w:rsidRDefault="00293F73" w:rsidP="00293F73">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00293F73" w:rsidP="00293F73" w:rsidRDefault="00293F73" w14:paraId="2946DB82" wp14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="432"/>
           <w:tab w:val="left" w:pos="864"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="right" w:pos="8928"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00293F73" w:rsidRDefault="00293F73" w:rsidP="00293F73">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00293F73" w:rsidP="00293F73" w:rsidRDefault="00293F73" w14:paraId="086A89CA" wp14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="432"/>
           <w:tab w:val="left" w:pos="864"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="right" w:pos="8928"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
           <w:b/>
         </w:rPr>
         <w:t>Modifications and Additions:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00293F73" w:rsidRDefault="00293F73" w:rsidP="00293F73">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00293F73" w:rsidP="00293F73" w:rsidRDefault="00293F73" w14:paraId="5997CC1D" wp14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="432"/>
           <w:tab w:val="left" w:pos="864"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="right" w:pos="8928"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00293F73" w:rsidRDefault="00293F73" w:rsidP="00293F73">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00293F73" w:rsidP="00293F73" w:rsidRDefault="00293F73" w14:paraId="273F6B5D" wp14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="432"/>
           <w:tab w:val="left" w:pos="864"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="right" w:pos="8928"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
         </w:tabs>
         <w:ind w:left="450" w:hanging="450"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+        </w:rPr>
         <w:t xml:space="preserve">Deleted list of specific vendors providing preferred pricing or terms and conditions in accordance with </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
         </w:rPr>
         <w:t>vendor</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
         </w:rPr>
         <w:t xml:space="preserve">-University agreements.  Substituted link to OP Procurement Services website for current </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
         </w:rPr>
         <w:t>vendor</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
         </w:rPr>
         <w:t>-University agreements.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00293F73" w:rsidRDefault="00293F73" w:rsidP="00293F73">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00293F73" w:rsidP="00293F73" w:rsidRDefault="00293F73" w14:paraId="110FFD37" wp14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="432"/>
           <w:tab w:val="left" w:pos="864"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="right" w:pos="8928"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00293F73" w:rsidRDefault="00293F73" w:rsidP="00293F73">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00293F73" w:rsidP="00293F73" w:rsidRDefault="00293F73" w14:paraId="2336B5CC" wp14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="432"/>
           <w:tab w:val="left" w:pos="864"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="right" w:pos="8928"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
           <w:b/>
         </w:rPr>
         <w:t>Comments:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00293F73" w:rsidRDefault="00293F73" w:rsidP="00293F73">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00293F73" w:rsidP="00293F73" w:rsidRDefault="00293F73" w14:paraId="6B699379" wp14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="432"/>
           <w:tab w:val="left" w:pos="864"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="right" w:pos="8928"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00293F73" w:rsidRDefault="00293F73" w:rsidP="00293F73">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00293F73" w:rsidP="00293F73" w:rsidRDefault="00293F73" w14:paraId="377C7981" wp14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>1.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
+      </w:r>
+      <w:r>
         <w:t>The Information Available to Bidders is provided solely for the bidders' convenience and does not become part of the Contract.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00293F73" w:rsidRDefault="00293F73" w:rsidP="00293F73">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00293F73" w:rsidP="00293F73" w:rsidRDefault="00293F73" w14:paraId="3FE9F23F" wp14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00293F73" w:rsidRDefault="00293F73" w:rsidP="00293F73">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00293F73" w:rsidP="00293F73" w:rsidRDefault="00293F73" w14:paraId="6C77352F" wp14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:tab/>
+      </w:r>
+      <w:r>
         <w:t>However, all relevant information (e.g. geotechnical, as-built conditions, permits, etc.) must be provided.  See embedded instruction.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000E66D5" w:rsidRDefault="000E66D5" w:rsidP="00293F73">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="000E66D5" w:rsidP="00293F73" w:rsidRDefault="000E66D5" w14:paraId="1F72F646" wp14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-360"/>
           <w:tab w:val="left" w:pos="1"/>
           <w:tab w:val="left" w:pos="504"/>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1326"/>
           <w:tab w:val="right" w:pos="8568"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9000"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00350B45" w:rsidRDefault="00350B45" w:rsidP="00350B45">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00350B45" w:rsidP="00350B45" w:rsidRDefault="00350B45" w14:paraId="08CE6F91" wp14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00350B45" w:rsidRDefault="00350B45" w:rsidP="00350B45">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00350B45" w:rsidP="00350B45" w:rsidRDefault="00350B45" w14:paraId="61CDCEAD" wp14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="432"/>
           <w:tab w:val="left" w:pos="864"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="right" w:pos="8928"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
         </w:tabs>
         <w:ind w:left="432" w:hanging="432"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00350B45" w:rsidRDefault="00350B45" w:rsidP="00350B45">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00350B45" w:rsidP="00350B45" w:rsidRDefault="00350B45" w14:paraId="6BB9E253" wp14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="432"/>
           <w:tab w:val="left" w:pos="864"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="right" w:pos="8928"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
         </w:tabs>
         <w:ind w:left="432" w:hanging="432"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DF06F5" w:rsidRPr="00350B45" w:rsidRDefault="00350B45" w:rsidP="00350B45">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="00350B45" w:rsidR="00DF06F5" w:rsidP="00350B45" w:rsidRDefault="00350B45" w14:paraId="1766F565" wp14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-360"/>
           <w:tab w:val="left" w:pos="1"/>
           <w:tab w:val="left" w:pos="504"/>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1326"/>
           <w:tab w:val="right" w:pos="8568"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9000"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00350B45">
         <w:rPr>
           <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>END OF COVERSHEET AND INSTRUCTIONS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF06F5" w:rsidRDefault="00DF06F5">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00DF06F5" w:rsidRDefault="00DF06F5" w14:paraId="23DE523C" wp14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-360"/>
           <w:tab w:val="left" w:pos="1"/>
           <w:tab w:val="left" w:pos="504"/>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1326"/>
           <w:tab w:val="right" w:pos="8568"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9000"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009E7D6E" w:rsidRDefault="009E7D6E">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="009E7D6E" w:rsidRDefault="009E7D6E" w14:paraId="52E56223" wp14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-360"/>
           <w:tab w:val="left" w:pos="1"/>
           <w:tab w:val="left" w:pos="504"/>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1326"/>
           <w:tab w:val="right" w:pos="8568"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9000"/>
         </w:tabs>
         <w:rPr>
           <w:rStyle w:val="12SB"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A94E46" w:rsidRDefault="00A94E46">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00A94E46" w:rsidRDefault="00A94E46" w14:paraId="07547A01" wp14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-360"/>
           <w:tab w:val="left" w:pos="1"/>
           <w:tab w:val="left" w:pos="504"/>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1326"/>
           <w:tab w:val="right" w:pos="8568"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9000"/>
         </w:tabs>
         <w:rPr>
           <w:rStyle w:val="12SB"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A94E46" w:rsidRDefault="00A94E46">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00A94E46" w:rsidRDefault="00A94E46" w14:paraId="5043CB0F" wp14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-360"/>
           <w:tab w:val="left" w:pos="1"/>
           <w:tab w:val="left" w:pos="504"/>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1326"/>
           <w:tab w:val="right" w:pos="8568"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9000"/>
         </w:tabs>
         <w:rPr>
           <w:rStyle w:val="12SB"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A94E46" w:rsidRDefault="00A94E46">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00A94E46" w:rsidRDefault="00A94E46" w14:paraId="07459315" wp14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-360"/>
           <w:tab w:val="left" w:pos="1"/>
           <w:tab w:val="left" w:pos="504"/>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1326"/>
           <w:tab w:val="right" w:pos="8568"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9000"/>
         </w:tabs>
         <w:rPr>
           <w:rStyle w:val="12SB"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A94E46" w:rsidRDefault="00A94E46">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00A94E46" w:rsidRDefault="00A94E46" w14:paraId="6537F28F" wp14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-360"/>
           <w:tab w:val="left" w:pos="1"/>
           <w:tab w:val="left" w:pos="504"/>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1326"/>
           <w:tab w:val="right" w:pos="8568"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9000"/>
         </w:tabs>
         <w:rPr>
           <w:rStyle w:val="12SB"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A94E46" w:rsidRDefault="00A94E46">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00A94E46" w:rsidRDefault="00A94E46" w14:paraId="6DFB9E20" wp14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-360"/>
           <w:tab w:val="left" w:pos="1"/>
           <w:tab w:val="left" w:pos="504"/>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1326"/>
           <w:tab w:val="right" w:pos="8568"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9000"/>
         </w:tabs>
         <w:rPr>
           <w:rStyle w:val="12SB"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A94E46" w:rsidRDefault="00A94E46">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00A94E46" w:rsidRDefault="00A94E46" w14:paraId="70DF9E56" wp14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-360"/>
           <w:tab w:val="left" w:pos="1"/>
           <w:tab w:val="left" w:pos="504"/>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1326"/>
           <w:tab w:val="right" w:pos="8568"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9000"/>
         </w:tabs>
         <w:rPr>
           <w:rStyle w:val="12SB"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A94E46" w:rsidRDefault="00A94E46">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00A94E46" w:rsidRDefault="00A94E46" w14:paraId="44E871BC" wp14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-360"/>
           <w:tab w:val="left" w:pos="1"/>
           <w:tab w:val="left" w:pos="504"/>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1326"/>
           <w:tab w:val="right" w:pos="8568"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9000"/>
         </w:tabs>
         <w:rPr>
           <w:rStyle w:val="12SB"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A94E46" w:rsidRDefault="00A94E46">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00A94E46" w:rsidRDefault="00A94E46" w14:paraId="144A5D23" wp14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-360"/>
           <w:tab w:val="left" w:pos="1"/>
           <w:tab w:val="left" w:pos="504"/>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1326"/>
           <w:tab w:val="right" w:pos="8568"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9000"/>
         </w:tabs>
         <w:rPr>
           <w:rStyle w:val="12SB"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A94E46" w:rsidRDefault="00A94E46">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00A94E46" w:rsidRDefault="00A94E46" w14:paraId="738610EB" wp14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-360"/>
           <w:tab w:val="left" w:pos="1"/>
           <w:tab w:val="left" w:pos="504"/>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1326"/>
           <w:tab w:val="right" w:pos="8568"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9000"/>
         </w:tabs>
         <w:rPr>
           <w:rStyle w:val="12SB"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A94E46" w:rsidRDefault="00A94E46">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00A94E46" w:rsidRDefault="00A94E46" w14:paraId="637805D2" wp14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-360"/>
           <w:tab w:val="left" w:pos="1"/>
           <w:tab w:val="left" w:pos="504"/>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1326"/>
           <w:tab w:val="right" w:pos="8568"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9000"/>
         </w:tabs>
         <w:rPr>
           <w:rStyle w:val="12SB"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A94E46" w:rsidRDefault="00A94E46">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00A94E46" w:rsidRDefault="00A94E46" w14:paraId="463F29E8" wp14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-360"/>
           <w:tab w:val="left" w:pos="1"/>
           <w:tab w:val="left" w:pos="504"/>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1326"/>
           <w:tab w:val="right" w:pos="8568"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9000"/>
         </w:tabs>
         <w:rPr>
           <w:rStyle w:val="12SB"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A94E46" w:rsidRDefault="00A94E46">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00A94E46" w:rsidRDefault="00A94E46" w14:paraId="3B7B4B86" wp14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-360"/>
           <w:tab w:val="left" w:pos="1"/>
           <w:tab w:val="left" w:pos="504"/>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1326"/>
           <w:tab w:val="right" w:pos="8568"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9000"/>
         </w:tabs>
         <w:rPr>
           <w:rStyle w:val="12SB"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A94E46" w:rsidRDefault="00A94E46">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00A94E46" w:rsidRDefault="00A94E46" w14:paraId="3A0FF5F2" wp14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-360"/>
           <w:tab w:val="left" w:pos="1"/>
           <w:tab w:val="left" w:pos="504"/>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1326"/>
           <w:tab w:val="right" w:pos="8568"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9000"/>
         </w:tabs>
         <w:rPr>
           <w:rStyle w:val="12SB"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A94E46" w:rsidRDefault="00A94E46">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00A94E46" w:rsidRDefault="00A94E46" w14:paraId="5630AD66" wp14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-360"/>
           <w:tab w:val="left" w:pos="1"/>
           <w:tab w:val="left" w:pos="504"/>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1326"/>
           <w:tab w:val="right" w:pos="8568"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9000"/>
         </w:tabs>
         <w:rPr>
           <w:rStyle w:val="12SB"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A94E46" w:rsidRDefault="00A94E46">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00A94E46" w:rsidRDefault="00A94E46" w14:paraId="61829076" wp14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-360"/>
           <w:tab w:val="left" w:pos="1"/>
           <w:tab w:val="left" w:pos="504"/>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1326"/>
           <w:tab w:val="right" w:pos="8568"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9000"/>
         </w:tabs>
         <w:rPr>
           <w:rStyle w:val="12SB"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A94E46" w:rsidRDefault="00A94E46">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00A94E46" w:rsidRDefault="00A94E46" w14:paraId="2BA226A1" wp14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-360"/>
           <w:tab w:val="left" w:pos="1"/>
           <w:tab w:val="left" w:pos="504"/>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1326"/>
           <w:tab w:val="right" w:pos="8568"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9000"/>
         </w:tabs>
         <w:rPr>
           <w:rStyle w:val="12SB"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A94E46" w:rsidRDefault="00A94E46">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00A94E46" w:rsidRDefault="00A94E46" w14:paraId="17AD93B2" wp14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-360"/>
           <w:tab w:val="left" w:pos="1"/>
           <w:tab w:val="left" w:pos="504"/>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1326"/>
           <w:tab w:val="right" w:pos="8568"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9000"/>
         </w:tabs>
         <w:rPr>
           <w:rStyle w:val="12SB"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A94E46" w:rsidRDefault="00A94E46">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00A94E46" w:rsidRDefault="00A94E46" w14:paraId="0DE4B5B7" wp14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-360"/>
           <w:tab w:val="left" w:pos="1"/>
           <w:tab w:val="left" w:pos="504"/>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1326"/>
           <w:tab w:val="right" w:pos="8568"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9000"/>
         </w:tabs>
         <w:rPr>
           <w:rStyle w:val="12SB"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A94E46" w:rsidRDefault="00A94E46">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00A94E46" w:rsidRDefault="00A94E46" w14:paraId="66204FF1" wp14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-360"/>
           <w:tab w:val="left" w:pos="1"/>
           <w:tab w:val="left" w:pos="504"/>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1326"/>
           <w:tab w:val="right" w:pos="8568"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9000"/>
         </w:tabs>
         <w:rPr>
           <w:rStyle w:val="12SB"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A94E46" w:rsidRDefault="00A94E46">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00A94E46" w:rsidRDefault="00A94E46" w14:paraId="2DBF0D7D" wp14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-360"/>
           <w:tab w:val="left" w:pos="1"/>
           <w:tab w:val="left" w:pos="504"/>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1326"/>
           <w:tab w:val="right" w:pos="8568"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9000"/>
         </w:tabs>
         <w:rPr>
           <w:rStyle w:val="12SB"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A94E46" w:rsidRDefault="00A94E46">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00A94E46" w:rsidRDefault="00A94E46" w14:paraId="6B62F1B3" wp14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-360"/>
           <w:tab w:val="left" w:pos="1"/>
           <w:tab w:val="left" w:pos="504"/>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1326"/>
           <w:tab w:val="right" w:pos="8568"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9000"/>
         </w:tabs>
         <w:rPr>
           <w:rStyle w:val="12SB"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A94E46" w:rsidRDefault="00A94E46">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00A94E46" w:rsidRDefault="00A94E46" w14:paraId="02F2C34E" wp14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-360"/>
           <w:tab w:val="left" w:pos="1"/>
           <w:tab w:val="left" w:pos="504"/>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1326"/>
           <w:tab w:val="right" w:pos="8568"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9000"/>
         </w:tabs>
         <w:rPr>
           <w:rStyle w:val="12SB"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A94E46" w:rsidRDefault="00A94E46">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00A94E46" w:rsidRDefault="00A94E46" w14:paraId="680A4E5D" wp14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-360"/>
           <w:tab w:val="left" w:pos="1"/>
           <w:tab w:val="left" w:pos="504"/>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1326"/>
           <w:tab w:val="right" w:pos="8568"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9000"/>
         </w:tabs>
         <w:rPr>
           <w:rStyle w:val="12SB"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A94E46" w:rsidRDefault="00A94E46">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00A94E46" w:rsidRDefault="00A94E46" w14:paraId="19219836" wp14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-360"/>
           <w:tab w:val="left" w:pos="1"/>
           <w:tab w:val="left" w:pos="504"/>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1326"/>
           <w:tab w:val="right" w:pos="8568"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9000"/>
         </w:tabs>
         <w:rPr>
           <w:rStyle w:val="12SB"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A94E46" w:rsidRDefault="00A94E46">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00A94E46" w:rsidRDefault="00A94E46" w14:paraId="296FEF7D" wp14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-360"/>
           <w:tab w:val="left" w:pos="1"/>
           <w:tab w:val="left" w:pos="504"/>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1326"/>
           <w:tab w:val="right" w:pos="8568"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9000"/>
         </w:tabs>
         <w:rPr>
           <w:rStyle w:val="12SB"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A94E46" w:rsidRDefault="00A94E46">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00A94E46" w:rsidRDefault="00A94E46" w14:paraId="7194DBDC" wp14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-360"/>
           <w:tab w:val="left" w:pos="1"/>
           <w:tab w:val="left" w:pos="504"/>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1326"/>
           <w:tab w:val="right" w:pos="8568"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9000"/>
         </w:tabs>
         <w:rPr>
           <w:rStyle w:val="12SB"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A94E46" w:rsidRDefault="00A94E46">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00A94E46" w:rsidRDefault="00A94E46" w14:paraId="769D0D3C" wp14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-360"/>
           <w:tab w:val="left" w:pos="1"/>
           <w:tab w:val="left" w:pos="504"/>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1326"/>
           <w:tab w:val="right" w:pos="8568"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9000"/>
         </w:tabs>
         <w:rPr>
           <w:rStyle w:val="12SB"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A94E46" w:rsidRDefault="00A94E46">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00A94E46" w:rsidRDefault="00A94E46" w14:paraId="54CD245A" wp14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-360"/>
           <w:tab w:val="left" w:pos="1"/>
           <w:tab w:val="left" w:pos="504"/>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1326"/>
           <w:tab w:val="right" w:pos="8568"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9000"/>
         </w:tabs>
         <w:rPr>
           <w:rStyle w:val="12SB"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A94E46" w:rsidRDefault="00A94E46">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00A94E46" w:rsidRDefault="00A94E46" w14:paraId="1231BE67" wp14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-360"/>
           <w:tab w:val="left" w:pos="1"/>
           <w:tab w:val="left" w:pos="504"/>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1326"/>
           <w:tab w:val="right" w:pos="8568"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9000"/>
         </w:tabs>
         <w:rPr>
           <w:rStyle w:val="12SB"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A94E46" w:rsidRDefault="00A94E46">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00A94E46" w:rsidRDefault="00A94E46" w14:paraId="36FEB5B0" wp14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-360"/>
           <w:tab w:val="left" w:pos="1"/>
           <w:tab w:val="left" w:pos="504"/>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1326"/>
           <w:tab w:val="right" w:pos="8568"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9000"/>
         </w:tabs>
         <w:rPr>
           <w:rStyle w:val="12SB"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A94E46" w:rsidRDefault="00A94E46">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00A94E46" w:rsidRDefault="00A94E46" w14:paraId="30D7AA69" wp14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-360"/>
           <w:tab w:val="left" w:pos="1"/>
           <w:tab w:val="left" w:pos="504"/>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1326"/>
           <w:tab w:val="right" w:pos="8568"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9000"/>
         </w:tabs>
         <w:rPr>
           <w:rStyle w:val="12SB"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A94E46" w:rsidRDefault="00A94E46">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00A94E46" w:rsidRDefault="00A94E46" w14:paraId="7196D064" wp14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-360"/>
           <w:tab w:val="left" w:pos="1"/>
           <w:tab w:val="left" w:pos="504"/>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1326"/>
           <w:tab w:val="right" w:pos="8568"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9000"/>
         </w:tabs>
         <w:rPr>
           <w:rStyle w:val="12SB"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005F5A7B" w:rsidRDefault="005F5A7B">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="005F5A7B" w:rsidRDefault="005F5A7B" w14:paraId="34FF1C98" wp14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-360"/>
           <w:tab w:val="left" w:pos="1"/>
           <w:tab w:val="left" w:pos="504"/>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1326"/>
           <w:tab w:val="right" w:pos="8568"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9000"/>
         </w:tabs>
         <w:rPr>
           <w:rStyle w:val="12SB"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A94E46" w:rsidRDefault="00A94E46">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00A94E46" w:rsidRDefault="00A94E46" w14:paraId="6D072C0D" wp14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-360"/>
           <w:tab w:val="left" w:pos="1"/>
           <w:tab w:val="left" w:pos="504"/>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1326"/>
           <w:tab w:val="right" w:pos="8568"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9000"/>
         </w:tabs>
         <w:rPr>
           <w:rStyle w:val="12SB"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A94E46" w:rsidRDefault="00A94E46">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00A94E46" w:rsidRDefault="00A94E46" w14:paraId="48A21919" wp14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-360"/>
           <w:tab w:val="left" w:pos="1"/>
           <w:tab w:val="left" w:pos="504"/>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1326"/>
           <w:tab w:val="right" w:pos="8568"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9000"/>
         </w:tabs>
         <w:rPr>
           <w:rStyle w:val="12SB"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A94E46" w:rsidRDefault="00A94E46">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00A94E46" w:rsidRDefault="00A94E46" w14:paraId="6BD18F9B" wp14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-360"/>
           <w:tab w:val="left" w:pos="1"/>
           <w:tab w:val="left" w:pos="504"/>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1326"/>
           <w:tab w:val="right" w:pos="8568"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9000"/>
         </w:tabs>
         <w:rPr>
           <w:rStyle w:val="12SB"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DF06F5" w:rsidRDefault="00DF06F5">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00DF06F5" w:rsidRDefault="00DF06F5" w14:paraId="27F88D62" wp14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-360"/>
           <w:tab w:val="left" w:pos="1"/>
           <w:tab w:val="left" w:pos="504"/>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1326"/>
           <w:tab w:val="right" w:pos="8568"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9000"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="12SB"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>INFORMATION AVAILABLE TO BIDDERS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF06F5" w:rsidRDefault="00DF06F5">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00DF06F5" w:rsidRDefault="00DF06F5" w14:paraId="238601FE" wp14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-360"/>
           <w:tab w:val="left" w:pos="1"/>
           <w:tab w:val="left" w:pos="504"/>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1326"/>
           <w:tab w:val="right" w:pos="8568"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9000"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DF06F5" w:rsidRDefault="00DF06F5">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00DF06F5" w:rsidRDefault="00DF06F5" w14:paraId="0F3CABC7" wp14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-360"/>
           <w:tab w:val="left" w:pos="1"/>
           <w:tab w:val="left" w:pos="504"/>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1326"/>
           <w:tab w:val="right" w:pos="8568"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9000"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DF06F5" w:rsidRDefault="00DF06F5">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00DF06F5" w:rsidRDefault="00DF06F5" w14:paraId="5B08B5D1" wp14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-360"/>
           <w:tab w:val="left" w:pos="1"/>
           <w:tab w:val="left" w:pos="504"/>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1326"/>
           <w:tab w:val="right" w:pos="8568"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9000"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DF06F5" w:rsidRDefault="00DF06F5">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00DF06F5" w:rsidRDefault="00DF06F5" w14:paraId="7E3EA90D" wp14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-360"/>
           <w:tab w:val="left" w:pos="1"/>
           <w:tab w:val="left" w:pos="504"/>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1326"/>
           <w:tab w:val="right" w:pos="8568"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9000"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
         </w:rPr>
         <w:t>The following information is made available for the convenience of bidders and is not a part of the Contract.  The information is provided subject to the provisions of Article 3 of the General Conditions.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF06F5" w:rsidRDefault="00DF06F5">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00DF06F5" w:rsidRDefault="00DF06F5" w14:paraId="16DEB4AB" wp14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-360"/>
           <w:tab w:val="left" w:pos="1"/>
           <w:tab w:val="left" w:pos="504"/>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1326"/>
           <w:tab w:val="right" w:pos="8568"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9000"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DF06F5" w:rsidRDefault="00DF06F5">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00DF06F5" w:rsidRDefault="00DF06F5" w14:paraId="0AD9C6F4" wp14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-360"/>
           <w:tab w:val="left" w:pos="1"/>
           <w:tab w:val="left" w:pos="504"/>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1326"/>
           <w:tab w:val="right" w:pos="8568"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9000"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DF06F5" w:rsidRDefault="00DF06F5" w:rsidP="00E32E6D">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00DF06F5" w:rsidP="00E32E6D" w:rsidRDefault="00DF06F5" w14:paraId="0E4E78FB" wp14:textId="77777777">
       <w:pPr>
         <w:ind w:right="1326"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E32E6D">
         <w:rPr>
           <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>{</w:t>
       </w:r>
-      <w:r w:rsidR="00E32E6D" w:rsidRPr="00E32E6D">
+      <w:r w:rsidRPr="00E32E6D" w:rsidR="00E32E6D">
         <w:rPr>
           <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
           <w:b/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>REQUIRED</w:t>
       </w:r>
       <w:r w:rsidR="00E32E6D">
         <w:rPr>
           <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="002B6A0D">
         <w:rPr>
           <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
           <w:b/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>PROVIDE INFORMATION APPROPRIATE TO THE SPECIFIC PROJECT</w:t>
       </w:r>
       <w:r w:rsidRPr="00E32E6D">
         <w:rPr>
           <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
@@ -3009,68 +3027,68 @@
         <w:t>builts</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00493A3F">
         <w:rPr>
           <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00885920">
         <w:rPr>
           <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve">utility plans/maps, </w:t>
       </w:r>
       <w:r w:rsidRPr="00E32E6D">
         <w:rPr>
           <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>geotechnical data and other contracts performed at or near the Project site.}</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF06F5" w:rsidRDefault="00DF06F5">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00DF06F5" w:rsidRDefault="00DF06F5" w14:paraId="4B1F511A" wp14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-360"/>
           <w:tab w:val="left" w:pos="1"/>
           <w:tab w:val="left" w:pos="504"/>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1326"/>
           <w:tab w:val="right" w:pos="8568"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9000"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00692565" w:rsidRDefault="000E1B03">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00692565" w:rsidRDefault="000E1B03" w14:paraId="784EBDF7" wp14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-360"/>
           <w:tab w:val="left" w:pos="1"/>
           <w:tab w:val="left" w:pos="504"/>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1326"/>
           <w:tab w:val="right" w:pos="8568"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9000"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A94E46">
         <w:rPr>
           <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>{</w:t>
       </w:r>
       <w:r w:rsidRPr="00A94E46">
         <w:rPr>
           <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
@@ -3080,271 +3098,252 @@
         <w:t>REQUIRED FOR DESIGN BUILD PROJECTS</w:t>
       </w:r>
       <w:r w:rsidRPr="00A94E46">
         <w:rPr>
           <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00A94E46">
         <w:rPr>
           <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
           <w:b/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>PROVIDE</w:t>
       </w:r>
       <w:r w:rsidRPr="00A94E46">
         <w:rPr>
           <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve"> Geotechnical Report and Environmental Impact Report or other CEQA documentation.}</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF06F5" w:rsidRDefault="00DF06F5">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00DF06F5" w:rsidRDefault="00DF06F5" w14:paraId="65F9C3DC" wp14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-360"/>
           <w:tab w:val="left" w:pos="1"/>
           <w:tab w:val="left" w:pos="504"/>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1326"/>
           <w:tab w:val="right" w:pos="8568"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9000"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DF06F5" w:rsidRDefault="00DF06F5">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00DF06F5" w:rsidRDefault="00DF06F5" w14:paraId="5023141B" wp14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-360"/>
           <w:tab w:val="left" w:pos="1"/>
           <w:tab w:val="left" w:pos="504"/>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1326"/>
           <w:tab w:val="right" w:pos="8568"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9000"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DF06F5" w:rsidRDefault="00DF06F5">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00DF06F5" w:rsidRDefault="00DF06F5" w14:paraId="1F3B1409" wp14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-360"/>
           <w:tab w:val="left" w:pos="1"/>
           <w:tab w:val="left" w:pos="504"/>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1326"/>
           <w:tab w:val="right" w:pos="8568"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9000"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F20817" w:rsidRPr="00557FF4" w:rsidRDefault="000E1B03" w:rsidP="00F20817">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="00557FF4" w:rsidR="00F20817" w:rsidP="017C899A" w:rsidRDefault="000E1B03" w14:paraId="420D240C" wp14:textId="28DC7AAD">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="225" w:afterAutospacing="off" w:line="315" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_GoBack" w:id="0"/>
+      <w:r w:rsidRPr="6871551E" w:rsidR="6871551E">
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>The University of California has contracts for materials, equipment and/or services with the suppliers listed on the Office of the President Procurement Services website at https://procurement.ucop.edu/systemwide-contracts/facilities-maintenance-capital/construction-supplier-resources</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="00557FF4" w:rsidR="00F20817" w:rsidP="00F20817" w:rsidRDefault="000E1B03" w14:paraId="12506F71" wp14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="225" w:afterAutospacing="0" w:line="315" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:r w:rsidRPr="000E1B03">
         <w:rPr>
           <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>The University of California has contracts for materials, equipment and/or services with the suppliers listed on the Office of the President Procurement Services website</w:t>
-[...22 lines deleted...]
-    <w:p w:rsidR="00F20817" w:rsidRPr="00557FF4" w:rsidRDefault="000E1B03" w:rsidP="00F20817">
+        <w:t>General Contractors or others submitting bids for University construction projects may enter into agreements with these suppliers that utilize the pricing and terms contained in the University-supplier agreements. The university does not represent or warrant that materials/equipment/services of these suppliers meet the requirements of the University’s construction contracts.</w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="00557FF4" w:rsidR="00F20817" w:rsidP="00F20817" w:rsidRDefault="000E1B03" w14:paraId="21B2F37B" wp14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="225" w:afterAutospacing="0" w:line="315" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E1B03">
         <w:rPr>
           <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>General Contractors or others submitting bids for University construction projects may enter into agreements with these suppliers that utilize the pricing and terms contained in the University-supplier agreements. The university does not represent or warrant that materials/equipment/services of these suppliers meet the requirements of the University’s construction contracts.</w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t>Use of such suppliers shall not relieve Contractor from its obligation to meet all contractual requirements in any contracts with the University. The university will not be a party to any agreements with such suppliers and accepts no performance obligations or liability with respect to such agreements.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009965FA" w:rsidRDefault="009965FA" w:rsidP="009965FA">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="009965FA" w:rsidP="009965FA" w:rsidRDefault="009965FA" w14:paraId="562C75D1" wp14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1980"/>
           <w:tab w:val="left" w:pos="-360"/>
           <w:tab w:val="left" w:pos="1"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="4320"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D62DDC" w:rsidRPr="0023044B" w:rsidRDefault="00D62DDC" w:rsidP="00D62DDC">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="0023044B" w:rsidR="00D62DDC" w:rsidP="00D62DDC" w:rsidRDefault="00D62DDC" w14:paraId="664355AD" wp14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D62DDC" w:rsidRPr="0023044B" w:rsidRDefault="00D62DDC" w:rsidP="00D62DDC">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="0023044B" w:rsidR="00D62DDC" w:rsidP="00D62DDC" w:rsidRDefault="00D62DDC" w14:paraId="1A965116" wp14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D62DDC" w:rsidRPr="0023044B" w:rsidRDefault="00D62DDC" w:rsidP="00D62DDC">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="0023044B" w:rsidR="00D62DDC" w:rsidP="00D62DDC" w:rsidRDefault="00D62DDC" w14:paraId="7DF4E37C" wp14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D62DDC" w:rsidRPr="00F75D83" w:rsidRDefault="00D62DDC" w:rsidP="00D62DDC">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="00F75D83" w:rsidR="00D62DDC" w:rsidP="00D62DDC" w:rsidRDefault="00D62DDC" w14:paraId="44FB30F8" wp14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D62DDC" w:rsidRPr="009965FA" w:rsidRDefault="00D62DDC" w:rsidP="009965FA">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="009965FA" w:rsidR="00D62DDC" w:rsidP="009965FA" w:rsidRDefault="00D62DDC" w14:paraId="1DA6542E" wp14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1980"/>
           <w:tab w:val="left" w:pos="-360"/>
           <w:tab w:val="left" w:pos="1"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="4320"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00D62DDC" w:rsidRPr="009965FA" w:rsidSect="00677529">
+    <w:sectPr w:rsidRPr="009965FA" w:rsidR="00D62DDC" w:rsidSect="00677529">
       <w:headerReference w:type="even" r:id="rId7"/>
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:type w:val="continuous"/>
-      <w:pgSz w:w="12240" w:h="15840"/>
+      <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00692565" w:rsidRDefault="00692565">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00692565" w:rsidRDefault="00692565" w14:paraId="6E1831B3" wp14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00692565" w:rsidRDefault="00692565">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00692565" w:rsidRDefault="00692565" w14:paraId="54E11D2A" wp14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="BSN Swiss Roman 10pt">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
@@ -3366,206 +3365,216 @@
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00DD072F" w:rsidRDefault="00DD072F">
+  <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00DD072F" w:rsidRDefault="00DD072F" w14:paraId="49E398E2" wp14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00692565" w:rsidRDefault="005F5A7B" w:rsidP="00DD072F">
+  <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00692565" w:rsidP="00DD072F" w:rsidRDefault="005F5A7B" w14:paraId="3AF0A556" wp14:textId="77777777">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
       </w:rPr>
       <w:t xml:space="preserve">February </w:t>
     </w:r>
     <w:r w:rsidR="00DD072F">
       <w:rPr>
         <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
       </w:rPr>
       <w:t>22, 2022</w:t>
     </w:r>
     <w:r w:rsidR="00692565">
       <w:rPr>
         <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
       </w:rPr>
       <w:tab/>
+    </w:r>
+    <w:r w:rsidR="00692565">
+      <w:rPr>
+        <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+      </w:rPr>
       <w:t>Information Available to Bidders</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00692565" w:rsidRDefault="00692565">
+  <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00692565" w:rsidRDefault="00692565" w14:paraId="79A52FED" wp14:textId="77777777">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="-360"/>
         <w:tab w:val="left" w:pos="1"/>
         <w:tab w:val="left" w:pos="504"/>
         <w:tab w:val="left" w:pos="936"/>
         <w:tab w:val="left" w:pos="1326"/>
         <w:tab w:val="right" w:pos="8568"/>
         <w:tab w:val="right" w:leader="dot" w:pos="9000"/>
       </w:tabs>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
       </w:rPr>
       <w:t>LF:INFO-ATB</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00DD072F" w:rsidRDefault="00DD072F">
+  <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00DD072F" w:rsidRDefault="00DD072F" w14:paraId="42C6D796" wp14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00692565" w:rsidRDefault="00692565">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00692565" w:rsidRDefault="00692565" w14:paraId="2DE403A5" wp14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00692565" w:rsidRDefault="00692565">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00692565" w:rsidRDefault="00692565" w14:paraId="62431CDC" wp14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00DD072F" w:rsidRDefault="00DD072F">
+  <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00DD072F" w:rsidRDefault="00DD072F" w14:paraId="722B00AE" wp14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00692565" w:rsidRDefault="00692565" w:rsidP="00A94E46">
+  <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00692565" w:rsidP="00A94E46" w:rsidRDefault="00692565" w14:paraId="1757405A" wp14:textId="77777777">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1440"/>
         <w:tab w:val="right" w:pos="8928"/>
         <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
       </w:rPr>
       <w:t>Project Name:  {                    }</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
       </w:rPr>
       <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+      </w:rPr>
       <w:t>Project No.:  {          }</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00692565" w:rsidRPr="005F5A7B" w:rsidRDefault="00692565">
+  <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="005F5A7B" w:rsidR="00692565" w:rsidRDefault="00692565" w14:paraId="3041E394" wp14:textId="77777777">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="-360"/>
         <w:tab w:val="left" w:pos="1"/>
         <w:tab w:val="left" w:pos="504"/>
         <w:tab w:val="left" w:pos="936"/>
         <w:tab w:val="left" w:pos="1326"/>
         <w:tab w:val="right" w:pos="8568"/>
         <w:tab w:val="right" w:leader="dot" w:pos="9000"/>
       </w:tabs>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
         <w:b/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00DD072F" w:rsidRDefault="00DD072F">
+  <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00DD072F" w:rsidRDefault="00DD072F" w14:paraId="31126E5D" wp14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="664E0696"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AEB60702"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -3654,55 +3663,55 @@
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se wp14">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:trackRevisions/>
+  <w:trackRevisions w:val="true"/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:drawingGridVerticalSpacing w:val="120"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -3764,85 +3773,90 @@
     <w:rsid w:val="00842541"/>
     <w:rsid w:val="00885920"/>
     <w:rsid w:val="008A4BD7"/>
     <w:rsid w:val="008D0A08"/>
     <w:rsid w:val="008F5B18"/>
     <w:rsid w:val="009965FA"/>
     <w:rsid w:val="009C035C"/>
     <w:rsid w:val="009C3013"/>
     <w:rsid w:val="009E7D6E"/>
     <w:rsid w:val="00A913ED"/>
     <w:rsid w:val="00A94E46"/>
     <w:rsid w:val="00AA23D2"/>
     <w:rsid w:val="00B54A44"/>
     <w:rsid w:val="00B97DB7"/>
     <w:rsid w:val="00CA060D"/>
     <w:rsid w:val="00D10DC3"/>
     <w:rsid w:val="00D62DDC"/>
     <w:rsid w:val="00DB3FDF"/>
     <w:rsid w:val="00DD072F"/>
     <w:rsid w:val="00DE65D8"/>
     <w:rsid w:val="00DF06F5"/>
     <w:rsid w:val="00E32E6D"/>
     <w:rsid w:val="00E6212C"/>
     <w:rsid w:val="00F20817"/>
     <w:rsid w:val="00FC28F0"/>
+    <w:rsid w:val="017C899A"/>
+    <w:rsid w:val="0264F5DF"/>
+    <w:rsid w:val="4A91A292"/>
+    <w:rsid w:val="6871551E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="141EAB4B"/>
   <w15:docId w15:val="{C8D92952-1B75-4A3A-A9B1-6084210F5851}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3893,51 +3907,51 @@
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3954,73 +3968,73 @@
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:uiPriority="99" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:uiPriority="99" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -4063,52 +4077,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -4170,360 +4184,360 @@
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00677529"/>
     <w:pPr>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00677529"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="LFFormat">
+  <w:style w:type="character" w:styleId="LFFormat" w:customStyle="1">
     <w:name w:val="LF Format"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00677529"/>
     <w:rPr>
       <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="12SB">
+  <w:style w:type="character" w:styleId="12SB" w:customStyle="1">
     <w:name w:val="12SB"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00677529"/>
     <w:rPr>
       <w:rFonts w:ascii="BSN Swiss" w:hAnsi="BSN Swiss"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Pointer">
+  <w:style w:type="character" w:styleId="Pointer" w:customStyle="1">
     <w:name w:val="Pointer"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00677529"/>
     <w:rPr>
       <w:b/>
       <w:sz w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Quotes">
+  <w:style w:type="character" w:styleId="Quotes" w:customStyle="1">
     <w:name w:val="Quotes"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00677529"/>
     <w:rPr>
       <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
       <w:b/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BoldItal">
+  <w:style w:type="character" w:styleId="BoldItal" w:customStyle="1">
     <w:name w:val="Bold/Ital"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00677529"/>
     <w:rPr>
       <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
       <w:b/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="12SBI">
+  <w:style w:type="character" w:styleId="12SBI" w:customStyle="1">
     <w:name w:val="12SBI"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00677529"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:i/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="DUSC">
+  <w:style w:type="character" w:styleId="DUSC" w:customStyle="1">
     <w:name w:val="DUSC"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00677529"/>
     <w:rPr>
       <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
       <w:b/>
       <w:i/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Registered">
+  <w:style w:type="character" w:styleId="Registered" w:customStyle="1">
     <w:name w:val="Registered"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00677529"/>
     <w:rPr>
       <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
       <w:b/>
       <w:i/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RDListForm">
+  <w:style w:type="character" w:styleId="RDListForm" w:customStyle="1">
     <w:name w:val="RDList Form"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00677529"/>
     <w:rPr>
       <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ToCFormat">
+  <w:style w:type="character" w:styleId="ToCFormat" w:customStyle="1">
     <w:name w:val="ToC Format"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00677529"/>
     <w:rPr>
       <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SpecFormat">
+  <w:style w:type="character" w:styleId="SpecFormat" w:customStyle="1">
     <w:name w:val="Spec Format"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00677529"/>
     <w:rPr>
       <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="0Quotes">
+  <w:style w:type="character" w:styleId="0Quotes" w:customStyle="1">
     <w:name w:val="0Quotes"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00677529"/>
     <w:rPr>
       <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Letter">
+  <w:style w:type="character" w:styleId="Letter" w:customStyle="1">
     <w:name w:val="Letter"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00677529"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="LetterSign">
+  <w:style w:type="character" w:styleId="LetterSign" w:customStyle="1">
     <w:name w:val="Letter Sign"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00677529"/>
     <w:rPr>
       <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00677529"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00D62DDC"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:rsid w:val="00D62DDC"/>
     <w:pPr>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyTextChar"/>
     <w:rsid w:val="00350B45"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="432"/>
         <w:tab w:val="left" w:pos="864"/>
         <w:tab w:val="left" w:pos="1296"/>
         <w:tab w:val="right" w:pos="8928"/>
         <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
       </w:tabs>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+  <w:style w:type="character" w:styleId="BodyTextChar" w:customStyle="1">
     <w:name w:val="Body Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyText"/>
     <w:rsid w:val="00350B45"/>
     <w:rPr>
       <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyTextIndent">
     <w:name w:val="Body Text Indent"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyTextIndentChar"/>
     <w:rsid w:val="00350B45"/>
     <w:pPr>
       <w:overflowPunct/>
       <w:ind w:left="360" w:hanging="360"/>
       <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndentChar">
+  <w:style w:type="character" w:styleId="BodyTextIndentChar" w:customStyle="1">
     <w:name w:val="Body Text Indent Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyTextIndent"/>
     <w:rsid w:val="00350B45"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0061018C"/>
     <w:pPr>
       <w:overflowPunct/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:adjustRightInd/>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00293F73"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:rsid w:val="00DE65D8"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+  <w:style w:type="character" w:styleId="BalloonTextChar" w:customStyle="1">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:rsid w:val="00DE65D8"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00F20817"/>
     <w:rPr>
       <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:divs>
@@ -4536,52 +4550,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1464618237">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -4824,186 +4837,52 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...143 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Normal.dotm</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Company>UCOP</ap:Company>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>INFORMATION AVAILABLE TO BIDDERS</dc:title>
   <dc:subject/>
   <dc:creator>jredwine</dc:creator>
-  <cp:keywords/>
+  <keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-[...1 lines deleted...]
-  <cp:lastPrinted></cp:lastPrinted>
+  <lastModifiedBy>Mindy Dinh</lastModifiedBy>
+  <revision>6</revision>
+  <lastPrinted>2012-12-19T23:35:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</cp:coreProperties>
+</coreProperties>
 </file>