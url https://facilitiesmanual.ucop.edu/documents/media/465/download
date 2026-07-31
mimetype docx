--- v0 (2026-03-17)
+++ v1 (2026-07-31)
@@ -1,59 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
-  <Override PartName="/word/commentsExtensible.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtensible+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="191CA497" w14:textId="77777777" w:rsidR="00D17F0C" w:rsidRPr="00D17F0C" w:rsidRDefault="00D17F0C" w:rsidP="00D17F0C">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D17F0C">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Agreement</w:t>
       </w:r>
       <w:r w:rsidRPr="00D17F0C">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -986,127 +981,187 @@
       <w:r w:rsidRPr="00E92479">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Numeric Fields.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">  Fill-in ALL numeric fields prior to bidding EXCEPT for the Adjustment Factors which are left blank until the time of award.   Below are specific instructions for each numeric field.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33624A1F" w14:textId="77777777" w:rsidR="00D17F0C" w:rsidRPr="00E92479" w:rsidRDefault="00D17F0C" w:rsidP="00D17F0C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="450"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5CC24B85" w14:textId="77777777" w:rsidR="00D17F0C" w:rsidRDefault="00D17F0C" w:rsidP="00D17F0C">
+    <w:p w14:paraId="5CC24B85" w14:textId="5AAF4BC9" w:rsidR="00D17F0C" w:rsidRDefault="00D17F0C" w:rsidP="00D17F0C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="630"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="450"/>
         </w:tabs>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:ind w:left="450" w:hanging="450"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00991148">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Determining the Maximum Job Order Contract</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> Amount/Maximum Individual Job Order Amount</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
-        <w:t>.  The Maximum Job Order Contract (MJOC) amount is established in the Advertisement for Bids and the number in the Agreement should match that in the Advertisement for Bids.  When establishing the MJOC, the Facility should ensure that it reflects a reasonable estimate of anticipated needs.  In no event may the MJOC amount exceed $5,000,000.00nor be less than $25,000.00.</w:t>
+        <w:t>.  The Maximum Job Order Contract (MJOC) amount is established in the Advertisement for Bids and the number in the Agreement should match that in the Advertisement for Bids.  When establishing the MJOC, the Facility should ensure that it reflects a reasonable estimate of anticipated needs.  In no event may the MJOC amount exceed $</w:t>
+      </w:r>
+      <w:r w:rsidR="00B84728">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00B84728">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t>00,000.00</w:t>
+      </w:r>
+      <w:r w:rsidR="00880CEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t>nor be less than $25,000.00.</w:t>
       </w:r>
       <w:r w:rsidRPr="000E006E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">When establishing the Maximum </w:t>
       </w:r>
       <w:r w:rsidRPr="00E92479">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>Individual</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Job Order Amount, the Facility should ensure that it reflects a reasonable estimate of anticipated needs.</w:t>
       </w:r>
       <w:r w:rsidRPr="000E006E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">In no event may the Maximum Individual Job Order Amount exceed $1,000,000.00.  </w:t>
+        <w:t>In no event may the Maximum Individual Job Order Amount exceed $</w:t>
+      </w:r>
+      <w:r w:rsidR="00A8488F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00A8488F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">00,000.00.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24D8195D" w14:textId="77777777" w:rsidR="00D17F0C" w:rsidRDefault="00D17F0C" w:rsidP="00D17F0C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-2160"/>
         </w:tabs>
         <w:ind w:left="450"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1151DBC8" w14:textId="77777777" w:rsidR="00D17F0C" w:rsidRDefault="00D17F0C" w:rsidP="00D17F0C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="630"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="450"/>
         </w:tabs>
         <w:overflowPunct/>
@@ -1791,56 +1846,52 @@
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A092766" w14:textId="77777777" w:rsidR="00D17F0C" w:rsidRDefault="00D17F0C">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rStyle w:val="12SB"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="44DDF969" w14:textId="77777777" w:rsidR="00913CE6" w:rsidRDefault="00D17F0C">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rStyle w:val="12SB"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:sectPr w:rsidR="00913CE6" w:rsidSect="00DE59C4">
-          <w:headerReference w:type="even" r:id="rId7"/>
-[...4 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId12"/>
+          <w:headerReference w:type="default" r:id="rId7"/>
+          <w:footerReference w:type="default" r:id="rId8"/>
           <w:endnotePr>
             <w:numFmt w:val="decimal"/>
           </w:endnotePr>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1080" w:right="1440" w:bottom="720" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="00D17F0C">
         <w:rPr>
           <w:rStyle w:val="12SB"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>END OF COVERSHEET AND INSTRUCTIONS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C3960B4" w14:textId="41CF32D5" w:rsidR="00511A1A" w:rsidRPr="00D17F0C" w:rsidRDefault="00511A1A">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rStyle w:val="12SB"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -3387,51 +3438,51 @@
       <w:r w:rsidRPr="00CA50D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Contractor shall provide all work required by the Contract Documents (the "Work"). Contractor shall (1) pay all sales, consumer and other taxes and (2) obtain and pay for any governmental licenses and permits necessary for the work, other than building and utility permits.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D910EB1" w14:textId="77777777" w:rsidR="00740BEB" w:rsidRPr="00CA50D1" w:rsidRDefault="00740BEB" w:rsidP="00C70972">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-360"/>
           <w:tab w:val="left" w:pos="1"/>
           <w:tab w:val="left" w:pos="504"/>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1326"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="right" w:pos="8568"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9000"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="30ED70BF" w14:textId="77777777" w:rsidR="00187391" w:rsidRDefault="00F849A5">
+    <w:p w14:paraId="30ED70BF" w14:textId="6C8723FD" w:rsidR="00187391" w:rsidRDefault="00F849A5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA50D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">University hereby awards this Job Order Contract </w:t>
       </w:r>
       <w:r w:rsidR="00FE7A39">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">(JOC) </w:t>
       </w:r>
       <w:r w:rsidRPr="00CA50D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">for the performance of multiple individual construction jobs at facilities owned, leased or managed by the </w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
         <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PlaceType">
@@ -3584,247 +3635,247 @@
       </w:r>
       <w:r w:rsidR="00D378A6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Value </w:t>
       </w:r>
       <w:r w:rsidR="00F74B3F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
       <w:r w:rsidR="004731FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00585176">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>$</w:t>
       </w:r>
-      <w:r w:rsidR="001D472D" w:rsidRPr="004C27E5">
+      <w:r w:rsidR="00E62BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
-              <w:default w:val="{NUMBER, up to $1,000,000}"/>
+              <w:default w:val="{NUMBER, up to $1,800,000}"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="Text1"/>
-      <w:r w:rsidR="00D07B78" w:rsidRPr="004C27E5">
+      <w:r w:rsidR="00E62BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="001D472D" w:rsidRPr="004C27E5">
+      <w:r w:rsidR="00E62BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="001D472D" w:rsidRPr="004C27E5">
+      <w:r w:rsidR="00E62BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00D07B78" w:rsidRPr="004C27E5">
+      <w:r w:rsidR="00E62BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
-        <w:t>{NUMBER, up to $1,000,000}</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="001D472D" w:rsidRPr="004C27E5">
+        <w:t>{NUMBER, up to $1,800,000}</w:t>
+      </w:r>
+      <w:r w:rsidR="00E62BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="00CA50D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>. The total combined cost for all Job Orders issued will not exceed</w:t>
       </w:r>
       <w:r w:rsidR="004731FF" w:rsidRPr="004731FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004731FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">the Maximum Contract </w:t>
       </w:r>
       <w:r w:rsidR="00D378A6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Value </w:t>
       </w:r>
       <w:r w:rsidR="004731FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">of </w:t>
       </w:r>
       <w:r w:rsidR="00585176" w:rsidRPr="00585176">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>$</w:t>
       </w:r>
-      <w:r w:rsidR="001D472D">
+      <w:r w:rsidR="00880CEC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
-              <w:default w:val="{NUMBER, up to $5,000,000}"/>
+              <w:default w:val="{NUMBER, up to $9,200,000}"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="008C2B82">
+      <w:r w:rsidR="00880CEC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="001D472D">
+      <w:r w:rsidR="00880CEC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="001D472D">
+      <w:r w:rsidR="00880CEC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="008C2B82">
+      <w:r w:rsidR="00880CEC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
-        <w:t>{NUMBER, up to $5,000,000}</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="001D472D">
+        <w:t>{NUMBER, up to $9,200,000}</w:t>
+      </w:r>
+      <w:r w:rsidR="00880CEC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00585176">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> during the 1-year Base Term, and </w:t>
       </w:r>
       <w:r w:rsidR="00585176" w:rsidRPr="00585176">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>$</w:t>
       </w:r>
-      <w:r w:rsidR="001D472D">
+      <w:r w:rsidR="00386E11">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
-              <w:default w:val="{NUMBER, up to $5,000,000}"/>
+              <w:default w:val="{NUMBER, up to $9,200,000}"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="008C2B82">
+      <w:r w:rsidR="00386E11">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="001D472D">
+      <w:r w:rsidR="00386E11">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="001D472D">
+      <w:r w:rsidR="00386E11">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="008C2B82">
+      <w:r w:rsidR="00386E11">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
-        <w:t>{NUMBER, up to $5,000,000}</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="001D472D">
+        <w:t>{NUMBER, up to $9,200,000}</w:t>
+      </w:r>
+      <w:r w:rsidR="00386E11">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00585176">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> during each 1-year Option Term, if exercised by University. </w:t>
       </w:r>
       <w:r w:rsidRPr="00585176">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>The minimum value of work to be purchased under this Contract will be</w:t>
       </w:r>
       <w:r w:rsidR="00874DCA" w:rsidRPr="00585176">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -4026,51 +4077,75 @@
         <w:t>$</w:t>
       </w:r>
       <w:r w:rsidR="00740BEB" w:rsidRPr="00740BEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>{ENTER COMBINED MAXIMUM CONTRACT VALUE FOR ALL 3 TERMS}</w:t>
       </w:r>
       <w:r w:rsidR="0060256F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F01890" w:rsidRPr="00F01890">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">(not to exceed a maximum combined cost of </w:t>
       </w:r>
       <w:r w:rsidR="0060256F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">$5,000,000 </w:t>
+        <w:t>$</w:t>
+      </w:r>
+      <w:r w:rsidR="00386E11">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="0060256F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00386E11">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="0060256F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">00,000 </w:t>
       </w:r>
       <w:r w:rsidR="00F01890" w:rsidRPr="00F01890">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">for any term) on the </w:t>
       </w:r>
       <w:r w:rsidR="006750E0" w:rsidRPr="006750E0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="00740BEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Location of Campus</w:t>
       </w:r>
       <w:r w:rsidR="00F01890" w:rsidRPr="00740BEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
@@ -4433,60 +4508,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> or (b) $100,000</w:t>
       </w:r>
       <w:r w:rsidR="00815F21" w:rsidRPr="000D4D28">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
       <w:r w:rsidR="00FE7A39">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">Adjustment Factors </w:t>
       </w:r>
       <w:r w:rsidRPr="00CA50D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t>used to determine the Job Order Sum for the base term and option term(s) sh</w:t>
-[...8 lines deleted...]
-        <w:t>all be as follows:</w:t>
+        <w:t>used to determine the Job Order Sum for the base term and option term(s) shall be as follows:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36DE0999" w14:textId="2B3ECD14" w:rsidR="00FE7A39" w:rsidRPr="00966B9D" w:rsidRDefault="00FE7A39" w:rsidP="00966B9D">
       <w:pPr>
         <w:spacing w:before="180"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>ADJUSTMENT FACTORS</w:t>
       </w:r>
       <w:r w:rsidR="00774C74">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -4587,51 +4653,51 @@
             <w:tcW w:w="3600" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="677400CD" w14:textId="77777777" w:rsidR="00FE7A39" w:rsidRDefault="001D472D" w:rsidP="00FE7A39">
             <w:pPr>
               <w:spacing w:before="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="3" w:name="Text5"/>
+            <w:bookmarkStart w:id="2" w:name="Text5"/>
             <w:r w:rsidR="004C0539">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="004C0539">
               <w:rPr>
@@ -4664,51 +4730,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:spacing w:val="-2"/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="004C0539">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:spacing w:val="-2"/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="3"/>
+            <w:bookmarkEnd w:id="2"/>
           </w:p>
           <w:p w14:paraId="42164FB0" w14:textId="49FBDC4C" w:rsidR="00774C74" w:rsidRDefault="00774C74" w:rsidP="00FE7A39">
             <w:pPr>
               <w:spacing w:before="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F0691B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t>(INSERT NUMERICAL ADJUSTMENT FACTOR HERE)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FE7A39" w14:paraId="6A609E9B" w14:textId="77777777" w:rsidTr="00966B9D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5628" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
@@ -4768,51 +4834,51 @@
             <w:tcW w:w="3600" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="056E1EC4" w14:textId="77777777" w:rsidR="00FE7A39" w:rsidRDefault="001D472D" w:rsidP="00FE7A39">
             <w:pPr>
               <w:spacing w:before="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C0539">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="4" w:name="Text6"/>
+            <w:bookmarkStart w:id="3" w:name="Text6"/>
             <w:r w:rsidR="004C0539" w:rsidRPr="004C0539">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="004C0539">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="004C0539">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="004C0539" w:rsidRPr="004C0539">
               <w:rPr>
@@ -4845,51 +4911,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:spacing w:val="-2"/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="004C0539" w:rsidRPr="004C0539">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:spacing w:val="-2"/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004C0539">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="4"/>
+            <w:bookmarkEnd w:id="3"/>
           </w:p>
           <w:p w14:paraId="7CD09E94" w14:textId="2FB237AF" w:rsidR="00774C74" w:rsidRDefault="00774C74" w:rsidP="00FE7A39">
             <w:pPr>
               <w:spacing w:before="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A60B1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t>INSERT NUMERICAL ADJUSTMENT FACTOR HERE)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="17B1907B" w14:textId="77777777" w:rsidR="00FE7A39" w:rsidRPr="00CA50D1" w:rsidRDefault="00453497" w:rsidP="00F849A5">
       <w:pPr>
         <w:spacing w:before="180"/>
         <w:rPr>
@@ -5408,51 +5474,51 @@
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:before="180"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA50D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA50D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:tab/>
         <w:t>$</w:t>
       </w:r>
-      <w:bookmarkStart w:id="5" w:name="Text9"/>
+      <w:bookmarkStart w:id="4" w:name="Text9"/>
       <w:r w:rsidR="001D472D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text9"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="{LIQUIDATED DAMAGES AMOUNT IN FIGURES}"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
@@ -5466,51 +5532,51 @@
       <w:r w:rsidR="001D472D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:spacing w:val="-2"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>{LIQUIDATED DAMAGES AMOUNT IN FIGURES}</w:t>
       </w:r>
       <w:r w:rsidR="001D472D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidRPr="00CA50D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> per day for Job Orders with a Job Order Sum of $100,000.00 or less.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B8FF466" w14:textId="77777777" w:rsidR="00B317B2" w:rsidRPr="00CA50D1" w:rsidRDefault="00B317B2" w:rsidP="00B317B2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:before="180"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA50D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
@@ -5811,51 +5877,51 @@
               <w:t>Liquidated Damage Amount ($/day)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F849A5" w:rsidRPr="00CA50D1" w14:paraId="1BFD53FA" w14:textId="77777777" w:rsidTr="004544DF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5220" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1A4C7CA3" w14:textId="77777777" w:rsidR="00F849A5" w:rsidRPr="00CA50D1" w:rsidRDefault="00F849A5" w:rsidP="004544DF">
             <w:pPr>
               <w:pStyle w:val="CommentText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA50D1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Classrooms; Student Housing &amp; Research Laboratories</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="6" w:name="Text2"/>
+        <w:bookmarkStart w:id="5" w:name="Text2"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="03562CB2" w14:textId="77777777" w:rsidR="00F849A5" w:rsidRPr="00CA50D1" w:rsidRDefault="001D472D" w:rsidP="004544DF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00151F12">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="{e.g., $500 per day}"/>
                   </w:textInput>
                 </w:ffData>
@@ -5874,51 +5940,51 @@
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00151F12">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00151F12" w:rsidRPr="00151F12">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t>{e.g., $500 per day}</w:t>
             </w:r>
             <w:r w:rsidRPr="00151F12">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="6"/>
+            <w:bookmarkEnd w:id="5"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F849A5" w:rsidRPr="00CA50D1" w14:paraId="0C4A0235" w14:textId="77777777" w:rsidTr="004544DF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5220" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="608B50D8" w14:textId="77777777" w:rsidR="00F849A5" w:rsidRPr="00CA50D1" w:rsidRDefault="00F849A5" w:rsidP="004544DF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA50D1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Administrative Offices &amp; All other Locations</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
@@ -7295,103 +7361,84 @@
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA50D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Attach notary acknowledgment for all signatures of Contractor. If signed by other than the sole proprietor, a general partner or corporate officer</w:t>
       </w:r>
       <w:r w:rsidR="00C70972">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA50D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> attach original notarized Power of Attorney or Corporate Resolution.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00A8212F" w:rsidRPr="00CA50D1" w:rsidSect="00913CE6">
-      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1080" w:right="1440" w:bottom="720" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/commentsExtensible.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5AD7E57E" w14:textId="77777777" w:rsidR="00A76C7C" w:rsidRDefault="00A76C7C">
+    <w:p w14:paraId="18B6F60E" w14:textId="77777777" w:rsidR="00700BF7" w:rsidRDefault="00700BF7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3D715B2C" w14:textId="77777777" w:rsidR="00A76C7C" w:rsidRDefault="00A76C7C">
+    <w:p w14:paraId="29D5A80B" w14:textId="77777777" w:rsidR="00700BF7" w:rsidRDefault="00700BF7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -7453,94 +7500,76 @@
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Univers">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="4087D241" w14:textId="440ABF66" w:rsidR="003B4D3B" w:rsidRDefault="00C17E69">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4087D241" w14:textId="360A9461" w:rsidR="003B4D3B" w:rsidRDefault="00B84728">
     <w:pPr>
       <w:pStyle w:val="Heading2"/>
     </w:pPr>
     <w:r>
-      <w:t xml:space="preserve">November </w:t>
-[...5 lines deleted...]
-      <w:t>4, 2016</w:t>
+      <w:t>June 30, 2026</w:t>
     </w:r>
     <w:r w:rsidR="003B4D3B">
       <w:tab/>
       <w:t>Agreement</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="67B947A2" w14:textId="77777777" w:rsidR="00913CE6" w:rsidRDefault="00913CE6" w:rsidP="00913CE6">
-    <w:proofErr w:type="gramStart"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       </w:rPr>
       <w:t>JOC:AGRMT</w:t>
     </w:r>
-    <w:proofErr w:type="gramEnd"/>
   </w:p>
   <w:p w14:paraId="3599EC05" w14:textId="5F9C5F3A" w:rsidR="003B4D3B" w:rsidRPr="0050029B" w:rsidRDefault="003B4D3B">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="decimal" w:pos="4680"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="001D472D" w:rsidRPr="0050029B">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="0050029B">
       <w:rPr>
@@ -7553,83 +7582,71 @@
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00966B9D">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="001D472D" w:rsidRPr="0050029B">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...11 lines deleted...]
-  <w:p w14:paraId="18F98195" w14:textId="77777777" w:rsidR="00913CE6" w:rsidRDefault="00913CE6">
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="18F98195" w14:textId="4FC8051D" w:rsidR="00913CE6" w:rsidRDefault="00B84728">
     <w:pPr>
       <w:pStyle w:val="Heading2"/>
     </w:pPr>
     <w:r>
-      <w:t>November 24, 2016</w:t>
+      <w:t>June 30, 2026</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00913CE6">
       <w:tab/>
       <w:t>Agreement</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="36ECDF49" w14:textId="77777777" w:rsidR="00913CE6" w:rsidRDefault="00913CE6" w:rsidP="00913CE6">
-    <w:proofErr w:type="gramStart"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       </w:rPr>
       <w:t>JOC:AGRMT</w:t>
     </w:r>
-    <w:proofErr w:type="gramEnd"/>
   </w:p>
   <w:p w14:paraId="383EC92A" w14:textId="3A1F4CD4" w:rsidR="00913CE6" w:rsidRPr="0050029B" w:rsidRDefault="00913CE6">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="decimal" w:pos="4680"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="0050029B">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="0050029B">
       <w:rPr>
@@ -7643,131 +7660,111 @@
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00966B9D">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
     <w:r w:rsidRPr="0050029B">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1D0B77C4" w14:textId="77777777" w:rsidR="00A76C7C" w:rsidRDefault="00A76C7C">
+    <w:p w14:paraId="2ABE4EBC" w14:textId="77777777" w:rsidR="00700BF7" w:rsidRDefault="00700BF7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4727902D" w14:textId="77777777" w:rsidR="00A76C7C" w:rsidRDefault="00A76C7C">
+    <w:p w14:paraId="4BDF55F0" w14:textId="77777777" w:rsidR="00700BF7" w:rsidRDefault="00700BF7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...9 lines deleted...]
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="58A6C78E" w14:textId="77777777" w:rsidR="003B4D3B" w:rsidRDefault="003B4D3B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="right" w:pos="9180"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
       </w:rPr>
       <w:t xml:space="preserve">Project Name:  </w:t>
     </w:r>
     <w:r w:rsidR="001D472D" w:rsidRPr="00BE7A3F">
       <w:rPr>
         <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
         <w:highlight w:val="lightGray"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00BE7A3F">
       <w:rPr>
         <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
         <w:highlight w:val="lightGray"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> MACROBUTTON  AcceptChangesSelected "INSERT PROJECT NAME" </w:instrText>
     </w:r>
     <w:r w:rsidR="001D472D" w:rsidRPr="00BE7A3F">
       <w:rPr>
         <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
         <w:highlight w:val="lightGray"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="048B66AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3FF05D48"/>
     <w:lvl w:ilvl="0" w:tplc="91CA9854">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -9390,394 +9387,406 @@
         </w:tabs>
         <w:ind w:left="7410" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7AD221FF"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="04090001"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1834487727">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="373425598">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1662077234">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1162164222">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="25302662">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="274794164">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1076126748">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1694501369">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="1164930561">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="427850771">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="973635431">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="14961294">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="1349217534">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="365300066">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="1618097034">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="409893988">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="547647414">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="150028495">
     <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:drawingGridVerticalSpacing w:val="120"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="12289"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
     <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDYyt7AwNDAzNzQ3MTGzsDBS0lEKTi0uzszPAykwqwUAgOYPPSwAAAA="/>
     <w:docVar w:name="DocStamp_1_DocID" w:val="C:\Documents and Settings\Smorrell\Application Data\Hummingbird\DM\Temp\OGCSDM-#198549-v1-JOC_-_Ag_eeme___(Be_keley__evised).DOC"/>
     <w:docVar w:name="DocStamp_1_IncludeDate" w:val="False"/>
     <w:docVar w:name="DocStamp_1_IncludeDraftText" w:val="False"/>
     <w:docVar w:name="DocStamp_1_IncludeTime" w:val="False"/>
     <w:docVar w:name="DocStamp_1_InsertDateAsField" w:val="False"/>
     <w:docVar w:name="DocStamp_1_TypeID" w:val="7"/>
     <w:docVar w:name="MPDocID" w:val="198549.1:SMORRELL:SMORRELL"/>
     <w:docVar w:name="MPDocIDTemplateDefault" w:val="%n|.%v|:%u|:%y"/>
     <w:docVar w:name="NewDocStampType" w:val="7"/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00953895"/>
     <w:rsid w:val="0001318F"/>
     <w:rsid w:val="000315A3"/>
     <w:rsid w:val="000A7233"/>
     <w:rsid w:val="000B44EC"/>
     <w:rsid w:val="000C31CE"/>
     <w:rsid w:val="000D4D28"/>
     <w:rsid w:val="000F223E"/>
     <w:rsid w:val="00102735"/>
     <w:rsid w:val="00112F52"/>
     <w:rsid w:val="0011776D"/>
     <w:rsid w:val="00120293"/>
     <w:rsid w:val="00125A31"/>
     <w:rsid w:val="00133FB5"/>
     <w:rsid w:val="00151F12"/>
     <w:rsid w:val="00152231"/>
     <w:rsid w:val="00154FCC"/>
     <w:rsid w:val="00185E7A"/>
     <w:rsid w:val="00185F65"/>
     <w:rsid w:val="00187391"/>
     <w:rsid w:val="001D472D"/>
     <w:rsid w:val="001D5271"/>
     <w:rsid w:val="001E1136"/>
     <w:rsid w:val="001E567E"/>
     <w:rsid w:val="002047D4"/>
+    <w:rsid w:val="00207D3E"/>
     <w:rsid w:val="002106FF"/>
     <w:rsid w:val="002502DD"/>
     <w:rsid w:val="002B035C"/>
     <w:rsid w:val="002D054B"/>
     <w:rsid w:val="002E2203"/>
     <w:rsid w:val="00317100"/>
     <w:rsid w:val="00341130"/>
     <w:rsid w:val="00353CF9"/>
     <w:rsid w:val="00356F8F"/>
     <w:rsid w:val="003813C9"/>
+    <w:rsid w:val="00386E11"/>
     <w:rsid w:val="0039760C"/>
     <w:rsid w:val="003B4D3B"/>
     <w:rsid w:val="003C2A37"/>
     <w:rsid w:val="003C2EE2"/>
     <w:rsid w:val="003F7D27"/>
     <w:rsid w:val="00416DD8"/>
     <w:rsid w:val="004429C7"/>
     <w:rsid w:val="00443AC8"/>
     <w:rsid w:val="004502A8"/>
     <w:rsid w:val="00453497"/>
     <w:rsid w:val="004544DF"/>
     <w:rsid w:val="00464D35"/>
     <w:rsid w:val="004731FF"/>
     <w:rsid w:val="004860BA"/>
     <w:rsid w:val="00493299"/>
     <w:rsid w:val="00493D9F"/>
     <w:rsid w:val="004C0539"/>
     <w:rsid w:val="004C27E5"/>
     <w:rsid w:val="004D78CB"/>
     <w:rsid w:val="004D7E3E"/>
     <w:rsid w:val="004F44E0"/>
     <w:rsid w:val="0050029B"/>
     <w:rsid w:val="00511A1A"/>
     <w:rsid w:val="00512E8D"/>
     <w:rsid w:val="00513B81"/>
     <w:rsid w:val="00515935"/>
     <w:rsid w:val="0051670A"/>
     <w:rsid w:val="00565C2D"/>
     <w:rsid w:val="00573C6E"/>
     <w:rsid w:val="0058269F"/>
     <w:rsid w:val="00585176"/>
     <w:rsid w:val="005C097E"/>
     <w:rsid w:val="005E34EA"/>
     <w:rsid w:val="005F4712"/>
     <w:rsid w:val="0060256F"/>
     <w:rsid w:val="00631AE0"/>
+    <w:rsid w:val="006326E1"/>
     <w:rsid w:val="006433DD"/>
     <w:rsid w:val="00650232"/>
     <w:rsid w:val="006562D8"/>
     <w:rsid w:val="006659C2"/>
+    <w:rsid w:val="006746AF"/>
     <w:rsid w:val="006750E0"/>
     <w:rsid w:val="00694FD6"/>
     <w:rsid w:val="006B2A16"/>
     <w:rsid w:val="006C1203"/>
     <w:rsid w:val="006D066B"/>
     <w:rsid w:val="006F1D6C"/>
+    <w:rsid w:val="00700BF7"/>
     <w:rsid w:val="00707347"/>
     <w:rsid w:val="00740BEB"/>
     <w:rsid w:val="0075111E"/>
     <w:rsid w:val="007639E2"/>
     <w:rsid w:val="007647DE"/>
     <w:rsid w:val="00774C74"/>
     <w:rsid w:val="00787B46"/>
     <w:rsid w:val="007B249E"/>
     <w:rsid w:val="007F3A07"/>
     <w:rsid w:val="008079DD"/>
     <w:rsid w:val="00815F21"/>
     <w:rsid w:val="008220BE"/>
     <w:rsid w:val="008310D6"/>
     <w:rsid w:val="00874DCA"/>
+    <w:rsid w:val="00880CEC"/>
     <w:rsid w:val="008C2B82"/>
     <w:rsid w:val="008C3B47"/>
     <w:rsid w:val="008C547A"/>
     <w:rsid w:val="008D7F17"/>
     <w:rsid w:val="008F3283"/>
     <w:rsid w:val="009118C8"/>
     <w:rsid w:val="00912A4D"/>
     <w:rsid w:val="00913CE6"/>
+    <w:rsid w:val="00916E6D"/>
     <w:rsid w:val="009376FC"/>
     <w:rsid w:val="00944ED9"/>
     <w:rsid w:val="00952FA2"/>
     <w:rsid w:val="00953895"/>
     <w:rsid w:val="00964542"/>
     <w:rsid w:val="00966B9D"/>
     <w:rsid w:val="009A2B83"/>
     <w:rsid w:val="009B1228"/>
     <w:rsid w:val="009B365B"/>
     <w:rsid w:val="009B3B79"/>
     <w:rsid w:val="009D5208"/>
     <w:rsid w:val="009E12BD"/>
     <w:rsid w:val="009E35B9"/>
     <w:rsid w:val="009E502B"/>
     <w:rsid w:val="009F4A03"/>
     <w:rsid w:val="009F71E6"/>
     <w:rsid w:val="00A04990"/>
     <w:rsid w:val="00A266BB"/>
     <w:rsid w:val="00A41881"/>
     <w:rsid w:val="00A5464B"/>
     <w:rsid w:val="00A54895"/>
     <w:rsid w:val="00A644B5"/>
     <w:rsid w:val="00A76C7C"/>
     <w:rsid w:val="00A8212F"/>
+    <w:rsid w:val="00A8488F"/>
     <w:rsid w:val="00A84E2C"/>
     <w:rsid w:val="00A87F0D"/>
     <w:rsid w:val="00AA647C"/>
     <w:rsid w:val="00AD4ACC"/>
+    <w:rsid w:val="00B02D64"/>
     <w:rsid w:val="00B04362"/>
     <w:rsid w:val="00B12D31"/>
     <w:rsid w:val="00B317B2"/>
     <w:rsid w:val="00B320D4"/>
     <w:rsid w:val="00B50083"/>
     <w:rsid w:val="00B50137"/>
     <w:rsid w:val="00B5419A"/>
     <w:rsid w:val="00B654FB"/>
     <w:rsid w:val="00B7168B"/>
+    <w:rsid w:val="00B84728"/>
     <w:rsid w:val="00BD2498"/>
     <w:rsid w:val="00BF7FDA"/>
     <w:rsid w:val="00C177AC"/>
     <w:rsid w:val="00C17E69"/>
     <w:rsid w:val="00C22FC4"/>
     <w:rsid w:val="00C27AB1"/>
     <w:rsid w:val="00C42316"/>
     <w:rsid w:val="00C450EC"/>
     <w:rsid w:val="00C70972"/>
     <w:rsid w:val="00C80DD9"/>
     <w:rsid w:val="00C82713"/>
     <w:rsid w:val="00C96CE6"/>
     <w:rsid w:val="00CA50D1"/>
     <w:rsid w:val="00CB24B1"/>
     <w:rsid w:val="00CD7796"/>
     <w:rsid w:val="00D006D3"/>
     <w:rsid w:val="00D02D78"/>
     <w:rsid w:val="00D03089"/>
     <w:rsid w:val="00D07B78"/>
     <w:rsid w:val="00D1581E"/>
     <w:rsid w:val="00D17F0C"/>
     <w:rsid w:val="00D378A6"/>
     <w:rsid w:val="00D75CD3"/>
     <w:rsid w:val="00D768A8"/>
     <w:rsid w:val="00D95203"/>
     <w:rsid w:val="00DE59C4"/>
     <w:rsid w:val="00DF36B3"/>
     <w:rsid w:val="00E415E9"/>
     <w:rsid w:val="00E416E7"/>
     <w:rsid w:val="00E541D0"/>
     <w:rsid w:val="00E60058"/>
+    <w:rsid w:val="00E62BF8"/>
     <w:rsid w:val="00E63725"/>
     <w:rsid w:val="00E84715"/>
     <w:rsid w:val="00E85413"/>
     <w:rsid w:val="00E95F35"/>
     <w:rsid w:val="00EA351C"/>
     <w:rsid w:val="00EE522F"/>
     <w:rsid w:val="00F01890"/>
     <w:rsid w:val="00F0691B"/>
     <w:rsid w:val="00F33498"/>
     <w:rsid w:val="00F42B86"/>
     <w:rsid w:val="00F45EEA"/>
     <w:rsid w:val="00F516E0"/>
     <w:rsid w:val="00F74B3F"/>
     <w:rsid w:val="00F820DE"/>
     <w:rsid w:val="00F849A5"/>
     <w:rsid w:val="00FA429A"/>
     <w:rsid w:val="00FC3FB9"/>
     <w:rsid w:val="00FD02CB"/>
     <w:rsid w:val="00FD0698"/>
     <w:rsid w:val="00FE7A39"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="place"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PlaceName"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PlaceType"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="12289"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="6C1A8AFB"/>
   <w15:docId w15:val="{9821853D-99B9-4312-A814-B85FE433F1D7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -10097,50 +10106,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00DE59C4"/>
     <w:pPr>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00DE59C4"/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="left" w:pos="-360"/>
         <w:tab w:val="left" w:pos="1"/>
         <w:tab w:val="left" w:pos="504"/>
@@ -10770,57 +10784,57 @@
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:semiHidden/>
     <w:rsid w:val="0058269F"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Sans Typewriter" w:hAnsi="Lucida Sans Typewriter"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00913CE6"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId18" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId17" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -11064,71 +11078,79 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>2196</Words>
-  <Characters>12976</Characters>
+  <Words>2264</Words>
+  <Characters>12909</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>108</Lines>
+  <Lines>107</Lines>
   <Paragraphs>30</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>APPROVED DOCUMENT—This document is approved by the Office of the President and Office of the General Counsel for use by the Facility and is available on computer diskette (see Introduction to the Facilities Manual, “Approved Documents”)</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>UCOP</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>15142</CharactersWithSpaces>
+  <CharactersWithSpaces>15143</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>APPROVED DOCUMENT—This document is approved by the Office of the President and Office of the General Counsel for use by the Facility and is available on computer diskette (see Introduction to the Facilities Manual, “Approved Documents”)</dc:title>
   <dc:subject>Job Order Contract</dc:subject>
   <dc:creator>SMORRELL</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
+    <vt:lpwstr>8be76273-5eeb-4fae-ac99-506280d61a39</vt:lpwstr>
+  </property>
+</Properties>
+</file>