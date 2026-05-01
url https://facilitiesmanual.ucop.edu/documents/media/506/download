--- v0 (2026-03-17)
+++ v1 (2026-05-01)
@@ -5882,93 +5882,82 @@
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="1D1B11"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:specVanish/>
         </w:rPr>
         <w:t xml:space="preserve">  The term "Project Program" (</w:t>
       </w:r>
       <w:r w:rsidRPr="00531B26">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="1D1B11"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:specVanish/>
         </w:rPr>
         <w:t xml:space="preserve">Exhibit </w:t>
       </w:r>
       <w:r w:rsidR="00531B26">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="1D1B11"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">Project </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">Project Program, </w:t>
+      </w:r>
+      <w:r w:rsidR="00531B26" w:rsidRPr="003C1962">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="1D1B11"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>{</w:t>
+      </w:r>
       <w:r w:rsidR="00531B26">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="1D1B11"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-        <w:t xml:space="preserve">Program, </w:t>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>#</w:t>
       </w:r>
       <w:r w:rsidR="00531B26" w:rsidRPr="003C1962">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="1D1B11"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
-        <w:t>{</w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t>}</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00531B26">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="1D1B11"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="1D1B11"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:specVanish/>
         </w:rPr>
         <w:t xml:space="preserve">to </w:t>
       </w:r>
       <w:r w:rsidR="00B57ACF" w:rsidRPr="00B57ACF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
@@ -5990,51 +5979,50 @@
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="1D1B11"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:specVanish/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="1D1B11"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:specVanish/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>1.3.12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="1D1B11"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:specVanish/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="004D4E19">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="1D1B11"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:specVanish/>
         </w:rPr>
         <w:t>Project Schedule.</w:t>
       </w:r>
       <w:r w:rsidR="004D4E19">
@@ -6762,65 +6750,52 @@
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:ind w:left="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="1D1B11"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:specVanish/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="1D1B11"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:highlight w:val="lightGray"/>
           <w:specVanish/>
         </w:rPr>
-        <w:t xml:space="preserve">{NAME OF UNIVERSITY-APPROVED PROJECT </w:t>
-[...13 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>{NAME OF UNIVERSITY-APPROVED PROJECT CM }</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="3FC48DD6" w14:textId="77777777" w:rsidR="004D4E19" w:rsidRDefault="004D4E19">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:ind w:right="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="1D1B11"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:specVanish/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="1D1B11"/>
           <w:sz w:val="16"/>
@@ -7006,51 +6981,50 @@
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="1D1B11"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:specVanish/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="1D1B11"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:specVanish/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>2.1.8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="1D1B11"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:specVanish/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="1D1B11"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:specVanish/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
@@ -7551,117 +7525,51 @@
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:specVanish/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="1D1B11"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:specVanish/>
         </w:rPr>
         <w:t>2.1.15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="1D1B11"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:specVanish/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">CM shall review Design Professional’s submittals of Design Development documents and evaluate the proposed Project design features, systems and materials, and recommend alternatives that would, in the CM's opinion, increase constructability, lessen the construction time, or reduce the Project Budget without deviating from minimum Project Program requirements.  CM's written evaluation to University shall include conclusions, alternatives, and recommendations (including energy conservation alternatives).  As requested by </w:t>
-[...65 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>CM shall review Design Professional’s submittals of Design Development documents and evaluate the proposed Project design features, systems and materials, and recommend alternatives that would, in the CM's opinion, increase constructability, lessen the construction time, or reduce the Project Budget without deviating from minimum Project Program requirements.  CM's written evaluation to University shall include conclusions, alternatives, and recommendations (including energy conservation alternatives).  As requested by University, CM shall meet with Design Professional to discuss its  findings.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32E40A2C" w14:textId="77777777" w:rsidR="004D4E19" w:rsidRDefault="004D4E19">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="1D1B11"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:specVanish/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="1D1B11"/>
           <w:sz w:val="16"/>
@@ -7797,73 +7705,51 @@
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:specVanish/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="1D1B11"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:specVanish/>
         </w:rPr>
         <w:t>2.1.19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="1D1B11"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:specVanish/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">CM shall prepare a Preliminary Master </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> for inclusion in the Construction Documents.</w:t>
+        <w:t>CM shall prepare a Preliminary Master Project  Schedule for inclusion in the Construction Documents.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BFD8DE9" w14:textId="77777777" w:rsidR="004D4E19" w:rsidRDefault="004D4E19">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="1D1B11"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:specVanish/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="1D1B11"/>
           <w:sz w:val="16"/>
@@ -8026,51 +7912,50 @@
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="1D1B11"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:specVanish/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="1D1B11"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:specVanish/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>2.2.3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="1D1B11"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:specVanish/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="1D1B11"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:specVanish/>
         </w:rPr>
         <w:tab/>
         <w:t>As requested by University, CM shall assist with preparation and conducting the pre-bid conferences, and assist in the preparation of required Addenda to be issued by University.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17893CDF" w14:textId="77777777" w:rsidR="004D4E19" w:rsidRDefault="004D4E19">
@@ -8587,130 +8472,82 @@
     <w:p w14:paraId="0705CC41" w14:textId="287881A6" w:rsidR="002C10A3" w:rsidRPr="002C10A3" w:rsidRDefault="004D4E19">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="1D1B11"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C10A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="1D1B11"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:specVanish/>
         </w:rPr>
-        <w:t>2.5.</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>2.5.1</w:t>
+      </w:r>
       <w:r w:rsidRPr="002C10A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...5 lines deleted...]
-        <w:t>1</w:t>
+          <w:color w:val="1D1B11"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:specVanish/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
       <w:r w:rsidRPr="002C10A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="1D1B11"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:specVanish/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="002C10A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="1D1B11"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-          <w:specVanish/>
-[...8 lines deleted...]
-          <w:szCs w:val="16"/>
           <w:highlight w:val="lightGray"/>
           <w:specVanish/>
         </w:rPr>
-        <w:t>[</w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> shall conduct all independent reviews required below: [LIST]</w:t>
+        <w:t>[OPTIONAL:  CM shall conduct all independent reviews required below: [LIST]</w:t>
       </w:r>
       <w:r w:rsidRPr="002C10A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="1D1B11"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:specVanish/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49F6DC2D" w14:textId="64200BD8" w:rsidR="002C10A3" w:rsidRPr="00F458AC" w:rsidRDefault="002C10A3" w:rsidP="002C10A3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F458AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -8739,113 +8576,93 @@
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>UNIVERSITY-DESIGNATED DATA SYSTEMS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E697F2B" w14:textId="77777777" w:rsidR="002C10A3" w:rsidRPr="00F458AC" w:rsidRDefault="002C10A3" w:rsidP="002C10A3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="50405FC6" w14:textId="68E0E941" w:rsidR="002C10A3" w:rsidRPr="00F458AC" w:rsidRDefault="002C10A3" w:rsidP="002C10A3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00F458AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>2.6.1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00F458AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="00E16785">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00F458AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> is required to use University-designated data systems, which may include but </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> not limited to those for </w:t>
+        <w:t xml:space="preserve"> is required to use University-designated data systems, which may include but is not limited to those for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">document </w:t>
       </w:r>
       <w:r w:rsidRPr="00F458AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>review workflows, document retention, labor compliance software, and supplier diversity software.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D0F463C" w14:textId="77777777" w:rsidR="002C10A3" w:rsidRDefault="002C10A3">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
@@ -9103,51 +8920,50 @@
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="1D1B11"/>
           <w:szCs w:val="16"/>
           <w:specVanish/>
         </w:rPr>
         <w:t>ARTICLE 4 - UNIVERSITY RIGHTS AND RESPONSIBILITIES</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:p w14:paraId="3FCC9B9A" w14:textId="77777777" w:rsidR="004D4E19" w:rsidRDefault="004D4E19">
       <w:pPr>
         <w:pStyle w:val="CMA"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="16"/>
           <w:specVanish/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="15" w:name="_Toc393201435"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="16"/>
           <w:specVanish/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>4.1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="16"/>
           <w:specVanish/>
         </w:rPr>
         <w:tab/>
         <w:t>ADMINISTRATION</w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
     </w:p>
     <w:p w14:paraId="277A3525" w14:textId="77777777" w:rsidR="004D4E19" w:rsidRDefault="004D4E19">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="1D1B11"/>
@@ -10144,75 +9960,51 @@
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="right" w:pos="9270"/>
         </w:tabs>
         <w:spacing w:line="300" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="1D1B11"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:highlight w:val="lightGray"/>
           <w:specVanish/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="1D1B11"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:highlight w:val="lightGray"/>
           <w:specVanish/>
         </w:rPr>
         <w:tab/>
-        <w:t>(</w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> a proportional percentage when a </w:t>
+        <w:t xml:space="preserve">(or a proportional percentage when a </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="172B9DA3" w14:textId="77777777" w:rsidR="004D4E19" w:rsidRDefault="004D4E19">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="right" w:pos="9270"/>
         </w:tabs>
         <w:spacing w:line="300" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="1D1B11"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:highlight w:val="lightGray"/>
           <w:specVanish/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="1D1B11"/>
@@ -10378,51 +10170,50 @@
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="right" w:pos="9270"/>
         </w:tabs>
         <w:spacing w:line="300" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="1D1B11"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:highlight w:val="lightGray"/>
           <w:specVanish/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="1D1B11"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:highlight w:val="lightGray"/>
           <w:specVanish/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Construction Completed</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="1D1B11"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:highlight w:val="lightGray"/>
           <w:specVanish/>
         </w:rPr>
         <w:tab/>
         <w:t>Increase to {     %}</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F8CCC9D" w14:textId="77777777" w:rsidR="004D4E19" w:rsidRDefault="004D4E19">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="right" w:pos="9270"/>
         </w:tabs>
         <w:spacing w:line="300" w:lineRule="auto"/>
         <w:jc w:val="both"/>
@@ -11474,51 +11265,50 @@
           <w:specVanish/>
         </w:rPr>
         <w:t xml:space="preserve"> consecutive months, CM's compensation shall be adjusted to compensate CM for any additional costs reasonably incurred as the result of the suspension.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="220EA4AE" w14:textId="77777777" w:rsidR="004D4E19" w:rsidRDefault="004D4E19">
       <w:pPr>
         <w:pStyle w:val="CMAH1"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="1D1B11"/>
           <w:szCs w:val="16"/>
           <w:specVanish/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="25" w:name="_Toc393201445"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="1D1B11"/>
           <w:szCs w:val="16"/>
           <w:specVanish/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>ARTICLE 7 - CM'S RECORDS AND FILES</w:t>
       </w:r>
       <w:bookmarkEnd w:id="25"/>
     </w:p>
     <w:p w14:paraId="26D06C12" w14:textId="77777777" w:rsidR="004D4E19" w:rsidRDefault="004D4E19">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="1D1B11"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:specVanish/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -11730,81 +11520,61 @@
         <w:pStyle w:val="CMAH1"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="1D1B11"/>
           <w:szCs w:val="16"/>
           <w:specVanish/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="1D1B11"/>
           <w:szCs w:val="16"/>
           <w:specVanish/>
         </w:rPr>
         <w:t>8.3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="1D1B11"/>
           <w:szCs w:val="16"/>
           <w:specVanish/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">At all times during the term of this Agreement, all files related in any way to the Project, including but not limited to all documents, correspondence (including internal and external correspondence), systems and materials, both electronic and hard copy format, shall be maintained by the CM pursuant to the University’s filing protocol and stored on site, unless otherwise agreed by the University and the CM.  The University or the University’s Representative shall have access to and the right to copy all such files at any time during the term of this </w:t>
-[...9 lines deleted...]
-        <w:t>Agreement.</w:t>
+        <w:t>At all times during the term of this Agreement, all files related in any way to the Project, including but not limited to all documents, correspondence (including internal and external correspondence), systems and materials, both electronic and hard copy format, shall be maintained by the CM pursuant to the University’s filing protocol and stored on site, unless otherwise agreed by the University and the CM.  The University or the University’s Representative shall have access to and the right to copy all such files at any time during the term of this Agreement.</w:t>
       </w:r>
       <w:bookmarkStart w:id="27" w:name="_Toc393201447"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="1D1B11"/>
           <w:szCs w:val="16"/>
           <w:specVanish/>
         </w:rPr>
-        <w:t>ARTICLE</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> 9 - DISPUTES</w:t>
+        <w:t>ARTICLE 9 - DISPUTES</w:t>
       </w:r>
       <w:bookmarkEnd w:id="27"/>
     </w:p>
     <w:p w14:paraId="6338A400" w14:textId="77777777" w:rsidR="004D4E19" w:rsidRDefault="004D4E19">
       <w:pPr>
         <w:pStyle w:val="CMA"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="16"/>
           <w:specVanish/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc393201448"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="16"/>
           <w:specVanish/>
         </w:rPr>
         <w:t>9.1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="16"/>
@@ -12100,51 +11870,50 @@
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:ind w:left="432" w:right="450"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="1D1B11"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:specVanish/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="1D1B11"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:specVanish/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>.2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="1D1B11"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:specVanish/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="1D1B11"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:specVanish/>
         </w:rPr>
         <w:t>LITIGATION WITH CONTRACTOR</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12DE4C36" w14:textId="77777777" w:rsidR="004D4E19" w:rsidRDefault="004D4E19">
@@ -12267,73 +12036,51 @@
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:specVanish/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="1D1B11"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:specVanish/>
         </w:rPr>
         <w:t>.1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="1D1B11"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:specVanish/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Civil discovery shall be permitted </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> documents and taking of depositions.  Other discovery may be permitted in the discretion of the arbitrator.  All disputes regarding discovery shall be decided by the arbitrator.</w:t>
+        <w:t>Civil discovery shall be permitted for the production of documents and taking of depositions.  Other discovery may be permitted in the discretion of the arbitrator.  All disputes regarding discovery shall be decided by the arbitrator.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59630C99" w14:textId="77777777" w:rsidR="004D4E19" w:rsidRDefault="004D4E19">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:ind w:left="1080" w:right="810"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="1D1B11"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:specVanish/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="1D1B11"/>
@@ -12748,51 +12495,50 @@
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Claims for personal injury, wrongful death, or property damage (other than property damage to University) shall not be subject to arbitration under subparagraph 9.3.1.3. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4540808F" w14:textId="77777777" w:rsidR="004D4E19" w:rsidRDefault="004D4E19">
       <w:pPr>
         <w:pStyle w:val="CMAH1"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="1D1B11"/>
           <w:szCs w:val="16"/>
           <w:specVanish/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="32" w:name="_Toc393201452"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="1D1B11"/>
           <w:szCs w:val="16"/>
           <w:specVanish/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>ARTICLE 10 - INDEMNIFICATION AND INSURANCE</w:t>
       </w:r>
       <w:bookmarkEnd w:id="32"/>
     </w:p>
     <w:p w14:paraId="5690B667" w14:textId="77777777" w:rsidR="004D4E19" w:rsidRDefault="004D4E19">
       <w:pPr>
         <w:pStyle w:val="CMA"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="16"/>
           <w:specVanish/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="33" w:name="_Toc393201453"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="16"/>
           <w:specVanish/>
         </w:rPr>
         <w:t>10.1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
@@ -13465,73 +13211,51 @@
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:specVanish/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="1D1B11"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:specVanish/>
         </w:rPr>
         <w:t>10.2.2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="1D1B11"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:specVanish/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Business Automobile Liability Insurance for owned, scheduled, non-owned, or hired automobiles, with a combined single </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve">  no less than $1,000,000 per accident.</w:t>
+        <w:t>Business Automobile Liability Insurance for owned, scheduled, non-owned, or hired automobiles, with a combined single limit  of  no less than $1,000,000 per accident.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D2353D7" w14:textId="77777777" w:rsidR="004D4E19" w:rsidRDefault="004D4E19">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="432"/>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1944"/>
           <w:tab w:val="left" w:pos="2376"/>
           <w:tab w:val="left" w:pos="2736"/>
           <w:tab w:val="left" w:pos="3096"/>
           <w:tab w:val="left" w:pos="3456"/>
           <w:tab w:val="left" w:pos="3816"/>
           <w:tab w:val="left" w:pos="4176"/>
           <w:tab w:val="left" w:pos="4536"/>
           <w:tab w:val="left" w:pos="4896"/>
           <w:tab w:val="left" w:pos="5256"/>
           <w:tab w:val="left" w:pos="5616"/>
           <w:tab w:val="left" w:pos="5976"/>
           <w:tab w:val="left" w:pos="6336"/>
           <w:tab w:val="left" w:pos="6696"/>
           <w:tab w:val="left" w:pos="7056"/>
           <w:tab w:val="left" w:pos="7416"/>
@@ -13685,73 +13409,60 @@
         </w:rPr>
         <w:tab/>
         <w:t>.1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="1D1B11"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:specVanish/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Each Occurrence </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="1D1B11"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:specVanish/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="1D1B11"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:highlight w:val="lightGray"/>
           <w:specVanish/>
         </w:rPr>
-        <w:t>${ AMOUNT</w:t>
-[...11 lines deleted...]
-        <w:t>}</w:t>
+        <w:t>${ AMOUNT}</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05F57EF7" w14:textId="77777777" w:rsidR="004D4E19" w:rsidRDefault="004D4E19">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="990"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="right" w:pos="9270"/>
           <w:tab w:val="right" w:pos="9720"/>
         </w:tabs>
         <w:spacing w:after="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="1D1B11"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:specVanish/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
@@ -13762,73 +13473,60 @@
         </w:rPr>
         <w:tab/>
         <w:t>.2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="1D1B11"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:specVanish/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Aggregate </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="1D1B11"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:specVanish/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="1D1B11"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:highlight w:val="lightGray"/>
           <w:specVanish/>
         </w:rPr>
-        <w:t>${ AMOUNT</w:t>
-[...11 lines deleted...]
-        <w:t>}</w:t>
+        <w:t>${ AMOUNT}</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36148AFE" w14:textId="77777777" w:rsidR="004D4E19" w:rsidRDefault="004D4E19">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1944"/>
           <w:tab w:val="left" w:pos="2376"/>
           <w:tab w:val="left" w:pos="2736"/>
           <w:tab w:val="left" w:pos="3096"/>
           <w:tab w:val="left" w:pos="3456"/>
           <w:tab w:val="left" w:pos="3816"/>
           <w:tab w:val="left" w:pos="4176"/>
           <w:tab w:val="left" w:pos="4536"/>
           <w:tab w:val="left" w:pos="4896"/>
           <w:tab w:val="left" w:pos="5256"/>
           <w:tab w:val="left" w:pos="5616"/>
           <w:tab w:val="left" w:pos="5976"/>
           <w:tab w:val="left" w:pos="6336"/>
           <w:tab w:val="left" w:pos="6696"/>
           <w:tab w:val="left" w:pos="7056"/>
           <w:tab w:val="left" w:pos="7416"/>
@@ -13995,73 +13693,51 @@
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:specVanish/>
         </w:rPr>
         <w:t>10.2.4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="1D1B11"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:specVanish/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="1D1B11"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:specVanish/>
         </w:rPr>
-        <w:t>If the above insurance (subparagraphs 10.2.1 and 10.2.3) is written on a claims-made basis, it shall be maintained continuously for a period of no less than 3 years after the date of Final Payment on this Agreement.  The insurance shall have a retroactive date of placement prior to or coinciding with the date services are first provided that are governed by the terms of this Agreement and shall include, without limitation coverage for professional services as called for in this Agreement.  Insurance required by subparagraphs 10.2.1-10.2.3 shall be (</w:t>
-[...21 lines deleted...]
-        <w:t>) issued by companies that have a Best rating of A- or better, and a financial classification of VIII or better (or an equivalent rating by Standard &amp; Poor or Moody’s) or (ii) guaranteed, under terms consented to by the University (such consent to not be unreasonably withheld), by companies with a Best rating of   A- or better, and a financial classification of VIII or better (or an equivalent rating by Standard &amp; Poor or Moody’s).</w:t>
+        <w:t>If the above insurance (subparagraphs 10.2.1 and 10.2.3) is written on a claims-made basis, it shall be maintained continuously for a period of no less than 3 years after the date of Final Payment on this Agreement.  The insurance shall have a retroactive date of placement prior to or coinciding with the date services are first provided that are governed by the terms of this Agreement and shall include, without limitation coverage for professional services as called for in this Agreement.  Insurance required by subparagraphs 10.2.1-10.2.3 shall be (i) issued by companies that have a Best rating of A- or better, and a financial classification of VIII or better (or an equivalent rating by Standard &amp; Poor or Moody’s) or (ii) guaranteed, under terms consented to by the University (such consent to not be unreasonably withheld), by companies with a Best rating of   A- or better, and a financial classification of VIII or better (or an equivalent rating by Standard &amp; Poor or Moody’s).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12CCE1EF" w14:textId="77777777" w:rsidR="004D4E19" w:rsidRDefault="004D4E19">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="432"/>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1944"/>
           <w:tab w:val="left" w:pos="2376"/>
           <w:tab w:val="left" w:pos="2736"/>
           <w:tab w:val="left" w:pos="3096"/>
           <w:tab w:val="left" w:pos="3456"/>
           <w:tab w:val="left" w:pos="3816"/>
           <w:tab w:val="left" w:pos="4176"/>
           <w:tab w:val="left" w:pos="4536"/>
           <w:tab w:val="left" w:pos="4896"/>
           <w:tab w:val="left" w:pos="5256"/>
           <w:tab w:val="left" w:pos="5616"/>
           <w:tab w:val="left" w:pos="5976"/>
           <w:tab w:val="left" w:pos="6336"/>
           <w:tab w:val="left" w:pos="6696"/>
           <w:tab w:val="left" w:pos="7056"/>
           <w:tab w:val="left" w:pos="7416"/>
@@ -14078,84 +13754,51 @@
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:specVanish/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="1D1B11"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:specVanish/>
         </w:rPr>
         <w:t>10.2.5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="1D1B11"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:specVanish/>
         </w:rPr>
         <w:tab/>
-        <w:t>Workers' Compensation as required and under the Workers' Compensation Insurance and Safety Act of the State of California, as amended from time to time.  Insurance required by this subparagraph 10.2.5 shall be issued by companies (</w:t>
-[...32 lines deleted...]
-        <w:t>rating of B+ or better, and a financial classification of VIII or better (or an equivalent rating by Standard &amp; Poor or Moody’s); or (ii) that are acceptable to the University.</w:t>
+        <w:t>Workers' Compensation as required and under the Workers' Compensation Insurance and Safety Act of the State of California, as amended from time to time.  Insurance required by this subparagraph 10.2.5 shall be issued by companies (i) that have a Best rating of B+ or better, and a financial classification of VIII or better (or an equivalent rating by Standard &amp; Poor or Moody’s); or (ii) that are acceptable to the University.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59044EB7" w14:textId="77777777" w:rsidR="004D4E19" w:rsidRDefault="004D4E19">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="432"/>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1944"/>
           <w:tab w:val="left" w:pos="2376"/>
           <w:tab w:val="left" w:pos="2736"/>
           <w:tab w:val="left" w:pos="3096"/>
           <w:tab w:val="left" w:pos="3456"/>
           <w:tab w:val="left" w:pos="3816"/>
           <w:tab w:val="left" w:pos="4176"/>
           <w:tab w:val="left" w:pos="4536"/>
           <w:tab w:val="left" w:pos="4896"/>
           <w:tab w:val="left" w:pos="5256"/>
           <w:tab w:val="left" w:pos="5616"/>
           <w:tab w:val="left" w:pos="5976"/>
           <w:tab w:val="left" w:pos="6336"/>
           <w:tab w:val="left" w:pos="6696"/>
           <w:tab w:val="left" w:pos="7056"/>
           <w:tab w:val="left" w:pos="7416"/>
@@ -14785,120 +14428,95 @@
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="540" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="1D1B11"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:specVanish/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="1D1B11"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:specVanish/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:tab/>
         <w:t>2.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="1D1B11"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:specVanish/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">CM </w:t>
       </w:r>
       <w:r w:rsidR="00B472EF" w:rsidRPr="00B472EF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="1D1B11"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>shall comply and shall ensure that all Subcontractors comply with prevailing wage law pursuant to the State of California Labor Code, including but not limited to Sections 1770, 1771, 1771.1, 1772, 1773, 1773.1, 1774, and 1775, 1776, 1777.5, and 1777.6 of the State of California Labor Code. Compliance with these sections is required by this Contract. The Work under this Contract is subject to compliance monitoring and enforcement by the State of California Department of Industrial Relations.</w:t>
       </w:r>
       <w:r w:rsidR="00B472EF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="1D1B11"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="1D1B11"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:specVanish/>
         </w:rPr>
-        <w:t xml:space="preserve"> References to “Covered Services” hereinafter shall mean services performed pursuant to this Agreement that are covered by the </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> as implemented by the State of California Department of Industrial Relations.</w:t>
+        <w:t xml:space="preserve"> References to “Covered Services” hereinafter shall mean services performed pursuant to this Agreement that are covered by the aforementioned provisions as implemented by the State of California Department of Industrial Relations.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4678F6C8" w14:textId="77777777" w:rsidR="004D4E19" w:rsidRDefault="004D4E19">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent2"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="936"/>
           <w:tab w:val="clear" w:pos="1440"/>
           <w:tab w:val="clear" w:pos="1944"/>
           <w:tab w:val="clear" w:pos="2376"/>
           <w:tab w:val="clear" w:pos="2736"/>
           <w:tab w:val="clear" w:pos="3096"/>
           <w:tab w:val="clear" w:pos="3456"/>
           <w:tab w:val="clear" w:pos="3816"/>
           <w:tab w:val="clear" w:pos="4176"/>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="4896"/>
           <w:tab w:val="clear" w:pos="5256"/>
           <w:tab w:val="clear" w:pos="5616"/>
           <w:tab w:val="clear" w:pos="5976"/>
           <w:tab w:val="clear" w:pos="6336"/>
           <w:tab w:val="clear" w:pos="6696"/>
           <w:tab w:val="clear" w:pos="7056"/>
           <w:tab w:val="clear" w:pos="7416"/>
           <w:tab w:val="clear" w:pos="7776"/>
@@ -15016,73 +14634,51 @@
           <w:szCs w:val="16"/>
           <w:specVanish/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003E70C2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="1D1B11"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:specVanish/>
         </w:rPr>
         <w:tab/>
         <w:t>1.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="1D1B11"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:specVanish/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">CM and all subcontractors shall keep an accurate payroll record, showing the name, address, social security number, job classification, straight time and overtime hours worked each day and week, and the actual per diem wages paid to each </w:t>
-[...21 lines deleted...]
-        <w:t>, apprentice, or other employee employed in connection with the Covered Services hereunder.  All payroll records shall be certified as being true and correct by CM or subcontractors keeping such records; and the payroll records shall be available for inspection at all reasonable hours at the principal office of CM on the following basis:</w:t>
+        <w:t>CM and all subcontractors shall keep an accurate payroll record, showing the name, address, social security number, job classification, straight time and overtime hours worked each day and week, and the actual per diem wages paid to each journeyworker, apprentice, or other employee employed in connection with the Covered Services hereunder.  All payroll records shall be certified as being true and correct by CM or subcontractors keeping such records; and the payroll records shall be available for inspection at all reasonable hours at the principal office of CM on the following basis:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040216CF" w14:textId="77777777" w:rsidR="004D4E19" w:rsidRDefault="003E70C2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-90"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="right" w:pos="8568"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9000"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="1D1B11"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:specVanish/>
         </w:rPr>
       </w:pPr>
@@ -15462,112 +15058,89 @@
           <w:color w:val="1D1B11"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">and in accordance with prevailing wage law pursuant to the Labor Code, including but not limited to Section 1777.5.  The </w:t>
       </w:r>
       <w:r w:rsidR="00B472EF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="1D1B11"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>CM</w:t>
       </w:r>
       <w:r w:rsidR="00B472EF" w:rsidRPr="00B472EF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="1D1B11"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> bears responsibility for compliance with this section for all </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> occupations.</w:t>
+        <w:t xml:space="preserve"> bears responsibility for compliance with this section for all apprenticeable occupations.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BF71C63" w14:textId="77777777" w:rsidR="004D4E19" w:rsidRDefault="004D4E19">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="504"/>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="1782"/>
           <w:tab w:val="right" w:pos="8568"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9000"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="547" w:hanging="547"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="1D1B11"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:specVanish/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="1D1B11"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:specVanish/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:tab/>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="1D1B11"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:specVanish/>
         </w:rPr>
         <w:tab/>
         <w:t>Every apprentice shall be paid the standard wage to apprentices, under the regulations of the craft or trade at which the apprentice is employed, and shall be employed only for the Covered Services hereunder in the craft or trade to which the apprentice is indentured.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2208B093" w14:textId="77777777" w:rsidR="004D4E19" w:rsidRDefault="004D4E19">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent2"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="936"/>
           <w:tab w:val="clear" w:pos="1440"/>
           <w:tab w:val="clear" w:pos="1944"/>
           <w:tab w:val="clear" w:pos="2376"/>
           <w:tab w:val="clear" w:pos="2736"/>
@@ -15603,95 +15176,51 @@
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:specVanish/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="1D1B11"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:specVanish/>
         </w:rPr>
         <w:tab/>
         <w:t>3.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="1D1B11"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:specVanish/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">When CM or subcontractors employ workers in any apprenticeship craft or trade for the Covered Services hereunder, CM or subcontractors shall apply to the joint apprenticeship committee, which administers the apprenticeship standards of the craft or trade in the locality, if any, listed in the written authorization for the performance of construction, alteration, demolition or repair work as defined in Section 1720 of the State of California Labor Code, for a certificate approving CM or subcontractors  under the apprenticeship standards for the employment and training of apprentices in the locality so identified.  The committee will issue a certificate fixing the number of apprentices or the ratio of apprentices to </w:t>
-[...43 lines deleted...]
-        <w:t xml:space="preserve"> fixed in the certificate issued by the joint apprenticeship committee or present an exemption certificate issued by the Division of Apprenticeship Standards.</w:t>
+        <w:t>When CM or subcontractors employ workers in any apprenticeship craft or trade for the Covered Services hereunder, CM or subcontractors shall apply to the joint apprenticeship committee, which administers the apprenticeship standards of the craft or trade in the locality, if any, listed in the written authorization for the performance of construction, alteration, demolition or repair work as defined in Section 1720 of the State of California Labor Code, for a certificate approving CM or subcontractors  under the apprenticeship standards for the employment and training of apprentices in the locality so identified.  The committee will issue a certificate fixing the number of apprentices or the ratio of apprentices to journeyworkers who shall be employed in the craft or trade on the Covered Services hereunder.  The ratio will not exceed that stipulated in the apprenticeship standards under which the joint apprenticeship committee operates; but in no case shall the ratio be less than one hour of apprentice work for every five hours of journeyman work, except as permitted by law.  CM or subcontractors shall, upon the issuance of the approval certificate in each such craft or trade, employ the number of apprentices or the ratio of apprentices to journeyworkers fixed in the certificate issued by the joint apprenticeship committee or present an exemption certificate issued by the Division of Apprenticeship Standards.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="426AAA21" w14:textId="77777777" w:rsidR="004D4E19" w:rsidRDefault="004D4E19">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="504"/>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1782"/>
           <w:tab w:val="right" w:pos="8568"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9000"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:ind w:left="540" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="1D1B11"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:specVanish/>
@@ -15747,99 +15276,51 @@
           <w:specVanish/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="1D1B11"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:specVanish/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">5.   </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="1D1B11"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:specVanish/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">If CM or subcontractors employ </w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve"> or apprentices on the Covered Services hereunder in the same amount or upon the same basis and in the same manner done by the other contractors.  CM may include the amount of such contributions in computing its compensation under the Agreement; but if CM fails to do so, it shall not be entitled to any additional compensation therefore from University.</w:t>
+        <w:t>If CM or subcontractors employ journeyworkers or apprentices in any apprenticeship craft or trade in the locality, if any, listed in the written authorization for the performance of construction, alteration, demolition or repair work as defined in Section 1720 of the State of California Labor Code, and there exists a fund for assisting to allay the cost of the apprenticeship program in the trade or craft, to which fund or funds other contractors in the locality so identified are contributing, CM and subcontractors  shall contribute to the fund or funds in each craft or trade in which they employ journeyworkers or apprentices on the Covered Services hereunder in the same amount or upon the same basis and in the same manner done by the other contractors.  CM may include the amount of such contributions in computing its compensation under the Agreement; but if CM fails to do so, it shall not be entitled to any additional compensation therefore from University.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FDBB1A0" w14:textId="77777777" w:rsidR="004D4E19" w:rsidRDefault="004D4E19">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="504"/>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1782"/>
           <w:tab w:val="right" w:pos="8568"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9000"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:ind w:left="540" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="1D1B11"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:specVanish/>
@@ -15922,95 +15403,51 @@
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:specVanish/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="004D4E19">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="1D1B11"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:specVanish/>
         </w:rPr>
         <w:t>7.</w:t>
       </w:r>
       <w:r w:rsidR="004D4E19">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="1D1B11"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:specVanish/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Nothing contained herein shall be considered or interpreted as prohibiting or preventing the hiring by CM or subcontractors of </w:t>
-[...43 lines deleted...]
-        <w:t xml:space="preserve"> status in any craft or trade under standards other than those set forth for apprentices.</w:t>
+        <w:t>Nothing contained herein shall be considered or interpreted as prohibiting or preventing the hiring by CM or subcontractors of journeyworker trainees who may receive on-the-job training to enable them to achieve journeyworker status in any craft or trade under standards other than those set forth for apprentices.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6681EDB2" w14:textId="77777777" w:rsidR="004D4E19" w:rsidRDefault="004D4E19">
       <w:pPr>
         <w:pStyle w:val="CMA"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="16"/>
           <w:specVanish/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="40" w:name="_Toc393201460"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="16"/>
           <w:specVanish/>
         </w:rPr>
         <w:t>11.5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="16"/>
           <w:specVanish/>
@@ -16176,51 +15613,50 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="66E619F3" w14:textId="77777777" w:rsidR="004D4E19" w:rsidRDefault="004D4E19">
       <w:pPr>
         <w:pStyle w:val="CMAH1"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="1D1B11"/>
           <w:szCs w:val="16"/>
           <w:specVanish/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="42" w:name="_Toc393201462"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="1D1B11"/>
           <w:szCs w:val="16"/>
           <w:specVanish/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>ARTICLE 12 - EXTENT OF AGREEMENT</w:t>
       </w:r>
       <w:bookmarkEnd w:id="42"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="1D1B11"/>
           <w:szCs w:val="16"/>
           <w:specVanish/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="247E5FC9" w14:textId="77777777" w:rsidR="004D4E19" w:rsidRDefault="004D4E19">
       <w:pPr>
         <w:pStyle w:val="CMA"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="16"/>
           <w:specVanish/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="43" w:name="_Toc393201463"/>
       <w:r>
         <w:rPr>
@@ -17404,51 +16840,50 @@
           <w:specVanish/>
         </w:rPr>
         <w:t>Any notice may be served upon CM by delivering it, in writing, to CM at the address set forth on the last page of this Agreement, or by depositing it in a United States Postal Service deposit box with the postage fully prepaid and with the notice addressed to CM at the aforementioned address or to said address via express overnight delivery service.  Notice is effective only if and when it is actually received.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28626FDF" w14:textId="77777777" w:rsidR="004D4E19" w:rsidRDefault="004D4E19">
       <w:pPr>
         <w:pStyle w:val="CMAH1"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="1D1B11"/>
           <w:szCs w:val="16"/>
           <w:specVanish/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="50" w:name="_Toc393201470"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="1D1B11"/>
           <w:szCs w:val="16"/>
           <w:specVanish/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>ARTICLE 15 - SUCCESSORS AND ASSIGNS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="50"/>
     </w:p>
     <w:p w14:paraId="636A8976" w14:textId="77777777" w:rsidR="004D4E19" w:rsidRDefault="004D4E19">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="432"/>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1944"/>
           <w:tab w:val="left" w:pos="2376"/>
           <w:tab w:val="left" w:pos="2736"/>
           <w:tab w:val="left" w:pos="3096"/>
           <w:tab w:val="left" w:pos="3456"/>
           <w:tab w:val="left" w:pos="3816"/>
           <w:tab w:val="left" w:pos="4176"/>
           <w:tab w:val="left" w:pos="4536"/>
           <w:tab w:val="left" w:pos="4896"/>
           <w:tab w:val="left" w:pos="5256"/>
           <w:tab w:val="left" w:pos="5616"/>
           <w:tab w:val="left" w:pos="5976"/>
@@ -17457,73 +16892,51 @@
           <w:tab w:val="left" w:pos="7056"/>
           <w:tab w:val="left" w:pos="7416"/>
           <w:tab w:val="left" w:pos="7776"/>
           <w:tab w:val="left" w:pos="8136"/>
           <w:tab w:val="right" w:pos="9288"/>
           <w:tab w:val="right" w:pos="9720"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="1D1B11"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:specVanish/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="1D1B11"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:specVanish/>
         </w:rPr>
-        <w:t xml:space="preserve">This Agreement shall be binding upon University and CM and their respective successors and assigns.  Neither the performance of this Agreement nor any part thereof, nor any monies due or to become due hereunder, may be assigned by CM without the prior written consent and approval of </w:t>
-[...21 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>This Agreement shall be binding upon University and CM and their respective successors and assigns.  Neither the performance of this Agreement nor any part thereof, nor any monies due or to become due hereunder, may be assigned by CM without the prior written consent and approval of University.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="092870B4" w14:textId="77777777" w:rsidR="004D4E19" w:rsidRDefault="004D4E19">
       <w:pPr>
         <w:pStyle w:val="CMA"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="16"/>
           <w:specVanish/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="51" w:name="_Toc393201471"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="16"/>
           <w:specVanish/>
         </w:rPr>
         <w:t>15.1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="16"/>
           <w:specVanish/>
@@ -17624,73 +17037,51 @@
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="1D1B11"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:specVanish/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">If CM transacts business as a corporation, partnership, sole proprietorship or other entity with more than one officer, employee, or representative accepted  by the University as the CM, and any one of them dies or becomes incapacitated, and the others continue to render the services covered herein, University may choose to continue services with CM and make payments to CM as though there had been no such death or incapacitation; University will not be obliged </w:t>
       </w:r>
       <w:r w:rsidR="00B57ACF" w:rsidRPr="00B57ACF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="1D1B11"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:specVanish/>
         </w:rPr>
-        <w:t xml:space="preserve">take any account of the person who died or became incapacitated, or to make any payment to this person or this person's estate.  These provisions shall apply in the event of progressive or simultaneous occasions of death or incapacitation among any group of persons retained or employed </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> herein.  If death or incapacitation befalls the last member of this group before the services under this Agreement are fully performed, then the rights set forth under subparagraph 15.1.1 shall apply.</w:t>
+        <w:t>take any account of the person who died or became incapacitated, or to make any payment to this person or this person's estate.  These provisions shall apply in the event of progressive or simultaneous occasions of death or incapacitation among any group of persons retained or employed by  CM herein.  If death or incapacitation befalls the last member of this group before the services under this Agreement are fully performed, then the rights set forth under subparagraph 15.1.1 shall apply.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D1176D5" w14:textId="77777777" w:rsidR="004D4E19" w:rsidRDefault="004D4E19">
       <w:pPr>
         <w:pStyle w:val="CMAH1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="1D1B11"/>
           <w:szCs w:val="16"/>
           <w:specVanish/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="52" w:name="_Toc393201472"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="1D1B11"/>
           <w:szCs w:val="16"/>
           <w:specVanish/>
         </w:rPr>
         <w:t>ARTICLE 16 - TERMINATION OF AGREEMENT</w:t>
@@ -17763,95 +17154,51 @@
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:specVanish/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="1D1B11"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:specVanish/>
         </w:rPr>
         <w:t>16.1.1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="1D1B11"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:specVanish/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">If University determines that CM has failed to perform in accordance with the terms and conditions of this Agreement, University may terminate all or part of the Agreement for cause.  This termination shall be effective if CM does not cure its failure to perform within 10 days (or more, if authorized in writing by University) after receipt of a notice of intention to terminate from University specifying the failure in performance.  If a termination for cause does occur, University will have the right to withhold monies otherwise payable to CM until the Project is completed.  If University incurs additional costs, expenses, or other damages due to the failure of CM to properly perform pursuant to the Agreement, these costs, expenses, or other damages shall be deducted from the amounts withheld.  Should the amounts withheld exceed the amounts deducted, the balance will be paid to CM upon completion of the Project.  If the costs, expenses, or other damages incurred by </w:t>
-[...43 lines deleted...]
-        <w:t xml:space="preserve"> for the difference.</w:t>
+        <w:t>If University determines that CM has failed to perform in accordance with the terms and conditions of this Agreement, University may terminate all or part of the Agreement for cause.  This termination shall be effective if CM does not cure its failure to perform within 10 days (or more, if authorized in writing by University) after receipt of a notice of intention to terminate from University specifying the failure in performance.  If a termination for cause does occur, University will have the right to withhold monies otherwise payable to CM until the Project is completed.  If University incurs additional costs, expenses, or other damages due to the failure of CM to properly perform pursuant to the Agreement, these costs, expenses, or other damages shall be deducted from the amounts withheld.  Should the amounts withheld exceed the amounts deducted, the balance will be paid to CM upon completion of the Project.  If the costs, expenses, or other damages incurred by University exceeds the amount withheld, CM shall be liable to University for the difference.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="600FA117" w14:textId="77777777" w:rsidR="004D4E19" w:rsidRDefault="004D4E19">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="432"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1944"/>
           <w:tab w:val="left" w:pos="2376"/>
           <w:tab w:val="left" w:pos="2736"/>
           <w:tab w:val="left" w:pos="3096"/>
           <w:tab w:val="left" w:pos="3456"/>
           <w:tab w:val="left" w:pos="3816"/>
           <w:tab w:val="left" w:pos="4176"/>
           <w:tab w:val="left" w:pos="4536"/>
           <w:tab w:val="left" w:pos="4896"/>
           <w:tab w:val="left" w:pos="5256"/>
           <w:tab w:val="left" w:pos="5616"/>
           <w:tab w:val="left" w:pos="5976"/>
           <w:tab w:val="left" w:pos="6336"/>
           <w:tab w:val="left" w:pos="6696"/>
           <w:tab w:val="left" w:pos="7056"/>
@@ -17869,95 +17216,51 @@
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:specVanish/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="1D1B11"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:specVanish/>
         </w:rPr>
         <w:t>16.1.2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="1D1B11"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:specVanish/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">University may terminate this Agreement for convenience at any time upon written notice to CM, in which case University will pay CM in full for all services performed and all expenses incurred under this Agreement up to and including the effective date of termination.  In ascertaining the services </w:t>
-[...43 lines deleted...]
-        <w:t xml:space="preserve"> or in the possession of CM, and to authorized Reimbursable Expenses.  No other compensation or lost profit will be payable for such termination.  </w:t>
+        <w:t xml:space="preserve">University may terminate this Agreement for convenience at any time upon written notice to CM, in which case University will pay CM in full for all services performed and all expenses incurred under this Agreement up to and including the effective date of termination.  In ascertaining the services actually rendered to the date of termination, consideration will be given to both completed Work and Work in progress, whether delivered to University or in the possession of CM, and to authorized Reimbursable Expenses.  No other compensation or lost profit will be payable for such termination.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A3EB49" w14:textId="77777777" w:rsidR="004D4E19" w:rsidRDefault="004D4E19">
       <w:pPr>
         <w:pStyle w:val="CMA"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="16"/>
           <w:specVanish/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="54" w:name="_Toc393201474"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="16"/>
           <w:specVanish/>
         </w:rPr>
         <w:t>16.2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="16"/>
           <w:specVanish/>
@@ -18194,51 +17497,50 @@
           <w:tab w:val="left" w:pos="7416"/>
           <w:tab w:val="left" w:pos="7776"/>
           <w:tab w:val="left" w:pos="8136"/>
           <w:tab w:val="right" w:pos="9288"/>
           <w:tab w:val="right" w:pos="9720"/>
         </w:tabs>
         <w:spacing w:line="300" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="1D1B11"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:specVanish/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="1D1B11"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:specVanish/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>IN WITNESS WHEREOF, UNIVERSITY and CONSTRUCTION MANAGER</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="1D1B11"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:specVanish/>
         </w:rPr>
         <w:t xml:space="preserve"> have executed this Agreement as of the date first written above (see Cover Page).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="722B9425" w14:textId="77777777" w:rsidR="004D4E19" w:rsidRDefault="004D4E19">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="432"/>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1944"/>
           <w:tab w:val="left" w:pos="2376"/>
           <w:tab w:val="left" w:pos="2736"/>
           <w:tab w:val="left" w:pos="3096"/>
           <w:tab w:val="left" w:pos="3456"/>
@@ -23677,63 +22979,62 @@
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1217351996">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1496146450">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1342439875">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1819760022">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="77679081">
     <w:abstractNumId w:val="14"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:drawingGridVerticalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="3"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="43009"/>
+    <o:shapedefaults v:ext="edit" spidmax="45057"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="DocStamp_1_DocID" w:val="C:\DOCUME~1\ahollenb\LOCALS~1\Temp\ND\Redline - CMA 7.21.docx"/>
     <w:docVar w:name="DocStamp_1_IncludeDate" w:val="True"/>
     <w:docVar w:name="DocStamp_1_IncludeDraftText" w:val="False"/>
     <w:docVar w:name="DocStamp_1_IncludeTime" w:val="False"/>
@@ -24170,60 +23471,62 @@
     <w:rsid w:val="00C94477"/>
     <w:rsid w:val="00CA1C46"/>
     <w:rsid w:val="00CA310E"/>
     <w:rsid w:val="00CA4988"/>
     <w:rsid w:val="00CB3872"/>
     <w:rsid w:val="00CB48B8"/>
     <w:rsid w:val="00CB7C1C"/>
     <w:rsid w:val="00CB7FB5"/>
     <w:rsid w:val="00CC6707"/>
     <w:rsid w:val="00CD22BB"/>
     <w:rsid w:val="00CD3331"/>
     <w:rsid w:val="00CD788C"/>
     <w:rsid w:val="00CE0B8C"/>
     <w:rsid w:val="00CE30E9"/>
     <w:rsid w:val="00CE3E92"/>
     <w:rsid w:val="00CE3FF3"/>
     <w:rsid w:val="00CE5299"/>
     <w:rsid w:val="00CF0E1C"/>
     <w:rsid w:val="00D04BCA"/>
     <w:rsid w:val="00D13212"/>
     <w:rsid w:val="00D21723"/>
     <w:rsid w:val="00D256CF"/>
     <w:rsid w:val="00D37413"/>
     <w:rsid w:val="00D40408"/>
     <w:rsid w:val="00D41404"/>
+    <w:rsid w:val="00D461B6"/>
     <w:rsid w:val="00D46F95"/>
     <w:rsid w:val="00D67237"/>
     <w:rsid w:val="00D70007"/>
     <w:rsid w:val="00D738C6"/>
     <w:rsid w:val="00D73AB5"/>
     <w:rsid w:val="00D7410B"/>
     <w:rsid w:val="00D923AF"/>
     <w:rsid w:val="00D93D96"/>
     <w:rsid w:val="00D9737C"/>
     <w:rsid w:val="00D97A54"/>
+    <w:rsid w:val="00DA0B13"/>
     <w:rsid w:val="00DA0CF3"/>
     <w:rsid w:val="00DA1C7A"/>
     <w:rsid w:val="00DB7DED"/>
     <w:rsid w:val="00DC075E"/>
     <w:rsid w:val="00DC0C8F"/>
     <w:rsid w:val="00DC1AE7"/>
     <w:rsid w:val="00DC3971"/>
     <w:rsid w:val="00DD4F8B"/>
     <w:rsid w:val="00DE33D7"/>
     <w:rsid w:val="00DE3CE2"/>
     <w:rsid w:val="00DF37D3"/>
     <w:rsid w:val="00E10609"/>
     <w:rsid w:val="00E13428"/>
     <w:rsid w:val="00E16785"/>
     <w:rsid w:val="00E2384D"/>
     <w:rsid w:val="00E318C1"/>
     <w:rsid w:val="00E338A6"/>
     <w:rsid w:val="00E45391"/>
     <w:rsid w:val="00E56442"/>
     <w:rsid w:val="00E62578"/>
     <w:rsid w:val="00E664B6"/>
     <w:rsid w:val="00E74583"/>
     <w:rsid w:val="00E7695A"/>
     <w:rsid w:val="00E81067"/>
     <w:rsid w:val="00E822C1"/>
@@ -24277,51 +23580,51 @@
     <w:rsid w:val="00FD6DC6"/>
     <w:rsid w:val="00FE0F44"/>
     <w:rsid w:val="00FE3A8C"/>
     <w:rsid w:val="00FF3350"/>
     <w:rsid w:val="00FF581E"/>
     <w:rsid w:val="00FF702D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="43009"/>
+    <o:shapedefaults v:ext="edit" spidmax="45057"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="00571375"/>
   <w15:docId w15:val="{9EA29B3A-056B-4830-A3C8-04A3F59E938C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
@@ -26117,71 +25420,71 @@
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B21CC3DF-2548-4C1D-A0D9-247CB8F50F8E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>18</Pages>
   <Words>10235</Words>
   <Characters>58296</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>832</Lines>
-  <Paragraphs>420</Paragraphs>
+  <Lines>485</Lines>
+  <Paragraphs>136</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Cover Sheet and Instructions</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>UCOP</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>68111</CharactersWithSpaces>
+  <CharactersWithSpaces>68395</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Cover Sheet and Instructions</dc:title>
   <dc:creator>Emily Montan</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MAIL_MSG_ID1">
     <vt:lpwstr>gFAA5ajW4yTOEjvsIpDogBPxUXkcYAt2fi7lWMTyYsHo+23oCs783LiTdzDa91Izq7hrhrkP9OqT2CYk
 LLQUwsOpzRYIow3v6nih9lh7ugVyJX52Sy/w46rKrvr6bGQsfrQWEiigSwtSVHMkLLQUwsOpzRYI
 ow3v6nih9lh7ugVyJX52Sy/w46rKrigNokQUQaLuj2QP06VysNt80uegXHtOwFWdNwbkAxnWMGXq
 r4Uc3uyux+gt856Hi</vt:lpwstr>