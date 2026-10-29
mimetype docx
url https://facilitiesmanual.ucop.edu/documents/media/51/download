--- v0 (2026-03-17)
+++ v1 (2026-10-29)
@@ -1,10767 +1,3606 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...11 lines deleted...]
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
-    <w:p w14:paraId="667E4D58" w14:textId="77777777" w:rsidR="00174F63" w:rsidRPr="00174F63" w:rsidRDefault="00174F63" w:rsidP="00174F63">
-[...2 lines deleted...]
-        <w:outlineLvl w:val="1"/>
+    <w:p w:rsidR="002120E6" w:rsidRDefault="002120E6">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:rPr>
+          <w:rStyle w:val="12SB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002120E6" w:rsidRDefault="002120E6" w:rsidP="002120E6">
+      <w:pPr>
+        <w:framePr w:w="4680" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="6" w:space="5" w:color="auto"/>
+          <w:left w:val="single" w:sz="6" w:space="5" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="6" w:space="5" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="432"/>
+          <w:tab w:val="left" w:pos="864"/>
+          <w:tab w:val="left" w:pos="1296"/>
+          <w:tab w:val="right" w:pos="8928"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 07pt" w:hAnsi="BSN Swiss Roman 07pt"/>
+          <w:sz w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 07pt" w:hAnsi="BSN Swiss Roman 07pt"/>
+          <w:b/>
+          <w:sz w:val="14"/>
+        </w:rPr>
+        <w:t>APPROVED DOCUMENT—</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 07pt" w:hAnsi="BSN Swiss Roman 07pt"/>
+          <w:sz w:val="14"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This document is approved by the Office of the President and Office of the General Counsel for use by the Facility and is available on computer diskette (see Introduction to the Facilities Manual, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Quotes"/>
+          <w:rFonts w:ascii="BSN Swiss Roman 07pt" w:hAnsi="BSN Swiss Roman 07pt"/>
+          <w:sz w:val="14"/>
+        </w:rPr>
+        <w:t>“Approved Documents</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 07pt" w:hAnsi="BSN Swiss Roman 07pt"/>
+          <w:sz w:val="14"/>
+        </w:rPr>
+        <w:t>”).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002120E6" w:rsidRDefault="002120E6" w:rsidP="002120E6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="432"/>
+          <w:tab w:val="left" w:pos="864"/>
+          <w:tab w:val="left" w:pos="1296"/>
+          <w:tab w:val="right" w:pos="8928"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 11pt" w:hAnsi="BSN Swiss Roman 11pt"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002120E6" w:rsidRDefault="002120E6" w:rsidP="002120E6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="432"/>
+          <w:tab w:val="left" w:pos="864"/>
+          <w:tab w:val="left" w:pos="1296"/>
+          <w:tab w:val="right" w:pos="8928"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 11pt" w:hAnsi="BSN Swiss Roman 11pt"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002120E6" w:rsidRDefault="002120E6" w:rsidP="002120E6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="432"/>
+          <w:tab w:val="left" w:pos="864"/>
+          <w:tab w:val="left" w:pos="1296"/>
+          <w:tab w:val="right" w:pos="8928"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 11pt" w:hAnsi="BSN Swiss Roman 11pt"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 11pt" w:hAnsi="BSN Swiss Roman 11pt"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Cover Sheet and Instructions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002120E6" w:rsidRPr="004F1A1E" w:rsidRDefault="004F1A1E" w:rsidP="004F1A1E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="432"/>
+          <w:tab w:val="left" w:pos="864"/>
+          <w:tab w:val="left" w:pos="1296"/>
+          <w:tab w:val="right" w:pos="8928"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F1A1E">
+        <w:rPr>
+          <w:rStyle w:val="12SB"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...18 lines deleted...]
-      </w:r>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>BID BOND</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002120E6" w:rsidRDefault="002120E6" w:rsidP="002120E6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="432"/>
+          <w:tab w:val="left" w:pos="864"/>
+          <w:tab w:val="left" w:pos="1296"/>
+          <w:tab w:val="right" w:pos="8928"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 11pt" w:hAnsi="BSN Swiss Roman 11pt"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9846" w:type="dxa"/>
-[...7 lines deleted...]
-        </w:tblBorders>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:jc w:val="right"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblCellMar>
+          <w:left w:w="120" w:type="dxa"/>
+          <w:right w:w="120" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3798"/>
-[...6 lines deleted...]
-        <w:gridCol w:w="1728"/>
+        <w:gridCol w:w="4680"/>
+        <w:gridCol w:w="475"/>
+        <w:gridCol w:w="1080"/>
+        <w:gridCol w:w="475"/>
+        <w:gridCol w:w="1080"/>
+        <w:gridCol w:w="475"/>
+        <w:gridCol w:w="1080"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00174F63" w:rsidRPr="00174F63" w14:paraId="42D4FD1F" w14:textId="77777777" w:rsidTr="0063779A">
-[...272 lines deleted...]
-      <w:tr w:rsidR="00174F63" w:rsidRPr="00174F63" w14:paraId="2AF3A607" w14:textId="77777777" w:rsidTr="0063779A">
+      <w:tr w:rsidR="002120E6" w:rsidTr="008E5350">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
+          <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3798" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="4680" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6FFACB76" w14:textId="77777777" w:rsidR="00174F63" w:rsidRPr="00174F63" w:rsidRDefault="00174F63" w:rsidP="00174F63">
-[...158 lines deleted...]
-          <w:p w14:paraId="472DAD06" w14:textId="77777777" w:rsidR="00174F63" w:rsidRPr="00174F63" w:rsidRDefault="00174F63" w:rsidP="008B0AAB">
+          <w:p w:rsidR="002120E6" w:rsidRDefault="002120E6" w:rsidP="008E5350">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="432"/>
                 <w:tab w:val="left" w:pos="864"/>
                 <w:tab w:val="left" w:pos="1296"/>
                 <w:tab w:val="right" w:pos="8928"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
               </w:tabs>
-              <w:overflowPunct w:val="0"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rPr>
+                <w:rFonts w:ascii="BSN Swiss Roman 08pt" w:hAnsi="BSN Swiss Roman 08pt"/>
+                <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00174F63">
-[...3 lines deleted...]
-              <w:t>Multiple Prime</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="BSN Swiss Roman 08pt" w:hAnsi="BSN Swiss Roman 08pt"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>PURPOSE OF DOCUMENT:</w:t>
             </w:r>
-          </w:p>
-[...40 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="360" w:type="dxa"/>
+            <w:tcW w:w="4665" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="744CC397" w14:textId="77777777" w:rsidR="00174F63" w:rsidRPr="00174F63" w:rsidRDefault="00174F63" w:rsidP="00174F63">
-[...17 lines deleted...]
-          <w:p w14:paraId="3FF86866" w14:textId="77777777" w:rsidR="00174F63" w:rsidRPr="00174F63" w:rsidRDefault="00174F63" w:rsidP="008B0AAB">
+          <w:p w:rsidR="002120E6" w:rsidRDefault="002120E6" w:rsidP="008E5350">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="432"/>
                 <w:tab w:val="left" w:pos="864"/>
                 <w:tab w:val="left" w:pos="1296"/>
                 <w:tab w:val="right" w:pos="8928"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
               </w:tabs>
-              <w:overflowPunct w:val="0"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rPr>
+                <w:rFonts w:ascii="BSN Swiss Roman 08pt" w:hAnsi="BSN Swiss Roman 08pt"/>
+                <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00174F63">
-[...21 lines deleted...]
-              <w:t>(DB)</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="BSN Swiss Roman 08pt" w:hAnsi="BSN Swiss Roman 08pt"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Provides confirmation that the bid is secured with a bond.</w:t>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002120E6" w:rsidTr="008E5350">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:jc w:val="right"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="360" w:type="dxa"/>
+            <w:tcW w:w="4680" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5748303E" w14:textId="77777777" w:rsidR="00174F63" w:rsidRPr="00174F63" w:rsidRDefault="00174F63" w:rsidP="008B0AAB">
-[...16 lines deleted...]
-          <w:p w14:paraId="076FA54D" w14:textId="77777777" w:rsidR="00174F63" w:rsidRPr="00174F63" w:rsidRDefault="00174F63" w:rsidP="008B0AAB">
+          <w:p w:rsidR="002120E6" w:rsidRDefault="002120E6" w:rsidP="008E5350">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="432"/>
                 <w:tab w:val="left" w:pos="864"/>
                 <w:tab w:val="left" w:pos="1296"/>
                 <w:tab w:val="right" w:pos="8928"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
               </w:tabs>
-              <w:overflowPunct w:val="0"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rPr>
+                <w:rFonts w:ascii="BSN Swiss Roman 08pt" w:hAnsi="BSN Swiss Roman 08pt"/>
+                <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00174F63">
-[...21 lines deleted...]
-              <w:t>(CM)</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="BSN Swiss Roman 08pt" w:hAnsi="BSN Swiss Roman 08pt"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>CROSS-REFERENCES TO FACILITIES MANUAL (FM):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="360" w:type="dxa"/>
+            <w:tcW w:w="4665" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="69852E2E" w14:textId="77777777" w:rsidR="00174F63" w:rsidRPr="00174F63" w:rsidRDefault="00174F63" w:rsidP="008B0AAB">
-[...16 lines deleted...]
-          <w:p w14:paraId="3549973E" w14:textId="77777777" w:rsidR="00174F63" w:rsidRPr="00174F63" w:rsidRDefault="00174F63" w:rsidP="008B0AAB">
+          <w:p w:rsidR="002120E6" w:rsidRDefault="002120E6" w:rsidP="008E5350">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="432"/>
                 <w:tab w:val="left" w:pos="864"/>
                 <w:tab w:val="left" w:pos="1296"/>
                 <w:tab w:val="right" w:pos="8928"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
               </w:tabs>
-              <w:overflowPunct w:val="0"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rPr>
+                <w:rFonts w:ascii="BSN Swiss Roman 08pt" w:hAnsi="BSN Swiss Roman 08pt"/>
+                <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00174F63">
-[...21 lines deleted...]
-              <w:t>(JOC)</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="BSN Swiss Roman 08pt" w:hAnsi="BSN Swiss Roman 08pt"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>[I]:4.5.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00174F63" w:rsidRPr="00174F63" w14:paraId="3DF360D0" w14:textId="77777777" w:rsidTr="0063779A">
+      <w:tr w:rsidR="002120E6" w:rsidTr="008E5350">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
+          <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3798" w:type="dxa"/>
-            <w:vMerge/>
+            <w:tcW w:w="4680" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="66E6B83C" w14:textId="77777777" w:rsidR="00174F63" w:rsidRPr="00174F63" w:rsidRDefault="00174F63" w:rsidP="00174F63">
+          <w:p w:rsidR="002120E6" w:rsidRDefault="002120E6" w:rsidP="008E5350">
             <w:pPr>
-              <w:overflowPunct w:val="0"/>
-[...6 lines deleted...]
-                <w:b/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="432"/>
+                <w:tab w:val="left" w:pos="864"/>
+                <w:tab w:val="left" w:pos="1296"/>
+                <w:tab w:val="right" w:pos="8928"/>
+                <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="BSN Swiss Roman 08pt" w:hAnsi="BSN Swiss Roman 08pt"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="BSN Swiss Roman 08pt" w:hAnsi="BSN Swiss Roman 08pt"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>CONTENTS:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4665" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="002120E6" w:rsidRDefault="002120E6" w:rsidP="008E5350">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="432"/>
+                <w:tab w:val="left" w:pos="864"/>
+                <w:tab w:val="left" w:pos="1296"/>
+                <w:tab w:val="right" w:pos="8928"/>
+                <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="BSN Swiss Roman 08pt" w:hAnsi="BSN Swiss Roman 08pt"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="BSN Swiss Roman 08pt" w:hAnsi="BSN Swiss Roman 08pt"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Bid Bond form</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002120E6" w:rsidTr="008E5350">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:jc w:val="right"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4680" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="002120E6" w:rsidRDefault="002120E6" w:rsidP="008E5350">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="432"/>
+                <w:tab w:val="left" w:pos="864"/>
+                <w:tab w:val="left" w:pos="1296"/>
+                <w:tab w:val="right" w:pos="8928"/>
+                <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="BSN Swiss Roman 08pt" w:hAnsi="BSN Swiss Roman 08pt"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="BSN Swiss Roman 08pt" w:hAnsi="BSN Swiss Roman 08pt"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>FOR USE WITH:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002120E6" w:rsidRDefault="002120E6" w:rsidP="008E5350">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="432"/>
+                <w:tab w:val="left" w:pos="864"/>
+                <w:tab w:val="left" w:pos="1296"/>
+                <w:tab w:val="right" w:pos="8928"/>
+                <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="BSN Swiss Roman 08pt" w:hAnsi="BSN Swiss Roman 08pt"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="BSN Swiss Roman 08pt" w:hAnsi="BSN Swiss Roman 08pt"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>(Not Applicable to Some Documents)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="475" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="002120E6" w:rsidRDefault="002120E6" w:rsidP="008E5350">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="432"/>
+                <w:tab w:val="left" w:pos="864"/>
+                <w:tab w:val="left" w:pos="1296"/>
+                <w:tab w:val="right" w:pos="8928"/>
+                <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="BSN Swiss Roman 08pt" w:hAnsi="BSN Swiss Roman 08pt"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="BSN Swiss Roman 08pt" w:hAnsi="BSN Swiss Roman 08pt"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="002120E6" w:rsidRDefault="002120E6" w:rsidP="008E5350">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="432"/>
+                <w:tab w:val="left" w:pos="864"/>
+                <w:tab w:val="left" w:pos="1296"/>
+                <w:tab w:val="right" w:pos="8928"/>
+                <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="BSN Swiss Roman 08pt" w:hAnsi="BSN Swiss Roman 08pt"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="BSN Swiss Roman 08pt" w:hAnsi="BSN Swiss Roman 08pt"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Long Form</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002120E6" w:rsidRDefault="002120E6" w:rsidP="008E5350">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="432"/>
+                <w:tab w:val="left" w:pos="864"/>
+                <w:tab w:val="left" w:pos="1296"/>
+                <w:tab w:val="right" w:pos="8928"/>
+                <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="BSN Swiss Roman 08pt" w:hAnsi="BSN Swiss Roman 08pt"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="BSN Swiss Roman 08pt" w:hAnsi="BSN Swiss Roman 08pt"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>(LF)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="475" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="002120E6" w:rsidRDefault="002120E6" w:rsidP="008E5350">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="432"/>
+                <w:tab w:val="left" w:pos="864"/>
+                <w:tab w:val="left" w:pos="1296"/>
+                <w:tab w:val="right" w:pos="8928"/>
+                <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="BSN Swiss Roman 08pt" w:hAnsi="BSN Swiss Roman 08pt"/>
+                <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="360" w:type="dxa"/>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3C36B4A8" w14:textId="02161001" w:rsidR="00174F63" w:rsidRPr="00174F63" w:rsidRDefault="00174F63" w:rsidP="00174F63">
+          <w:p w:rsidR="002120E6" w:rsidRDefault="002120E6" w:rsidP="008E5350">
             <w:pPr>
-              <w:overflowPunct w:val="0"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="432"/>
+                <w:tab w:val="left" w:pos="864"/>
+                <w:tab w:val="left" w:pos="1296"/>
+                <w:tab w:val="right" w:pos="8928"/>
+                <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="BSN Swiss Roman 08pt" w:hAnsi="BSN Swiss Roman 08pt"/>
+                <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00174F63">
-[...3 lines deleted...]
-              <w:t>√</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="BSN Swiss Roman 08pt" w:hAnsi="BSN Swiss Roman 08pt"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Short Form</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002120E6" w:rsidRDefault="002120E6" w:rsidP="008E5350">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="432"/>
+                <w:tab w:val="left" w:pos="864"/>
+                <w:tab w:val="left" w:pos="1296"/>
+                <w:tab w:val="right" w:pos="8928"/>
+                <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="BSN Swiss Roman 08pt" w:hAnsi="BSN Swiss Roman 08pt"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="BSN Swiss Roman 08pt" w:hAnsi="BSN Swiss Roman 08pt"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>(SF)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="475" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="19BD6939" w14:textId="77777777" w:rsidR="00174F63" w:rsidRPr="00174F63" w:rsidRDefault="00174F63" w:rsidP="008B0AAB">
+          <w:p w:rsidR="002120E6" w:rsidRDefault="002120E6" w:rsidP="008E5350">
             <w:pPr>
-              <w:overflowPunct w:val="0"/>
-[...46 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="432"/>
+                <w:tab w:val="left" w:pos="864"/>
+                <w:tab w:val="left" w:pos="1296"/>
+                <w:tab w:val="right" w:pos="8928"/>
+                <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="BSN Swiss Roman 08pt" w:hAnsi="BSN Swiss Roman 08pt"/>
+                <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="139CA57F" w14:textId="77777777" w:rsidR="00174F63" w:rsidRPr="00174F63" w:rsidRDefault="00174F63" w:rsidP="008B0AAB">
+          <w:p w:rsidR="002120E6" w:rsidRDefault="002120E6" w:rsidP="008E5350">
             <w:pPr>
-              <w:overflowPunct w:val="0"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="432"/>
+                <w:tab w:val="left" w:pos="864"/>
+                <w:tab w:val="left" w:pos="1296"/>
+                <w:tab w:val="right" w:pos="8928"/>
+                <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="BSN Swiss Roman 08pt" w:hAnsi="BSN Swiss Roman 08pt"/>
+                <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00174F63">
-[...3 lines deleted...]
-              <w:t>Informal Form (IF)</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="BSN Swiss Roman 08pt" w:hAnsi="BSN Swiss Roman 08pt"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Brief Form</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002120E6" w:rsidRDefault="002120E6" w:rsidP="008E5350">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="432"/>
+                <w:tab w:val="left" w:pos="864"/>
+                <w:tab w:val="left" w:pos="1296"/>
+                <w:tab w:val="right" w:pos="8928"/>
+                <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="BSN Swiss Roman 08pt" w:hAnsi="BSN Swiss Roman 08pt"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="BSN Swiss Roman 08pt" w:hAnsi="BSN Swiss Roman 08pt"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>(BF)</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...32 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00174F63" w:rsidRPr="00174F63" w14:paraId="12FFCC29" w14:textId="77777777" w:rsidTr="0063779A">
+      <w:tr w:rsidR="002120E6" w:rsidTr="008E5350">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
+          <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3798" w:type="dxa"/>
+            <w:tcW w:w="4680" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3CD5D48B" w14:textId="77777777" w:rsidR="00174F63" w:rsidRPr="00174F63" w:rsidRDefault="00174F63" w:rsidP="00174F63">
+          <w:p w:rsidR="002120E6" w:rsidRDefault="002120E6" w:rsidP="008E5350">
             <w:pPr>
-              <w:overflowPunct w:val="0"/>
-[...6 lines deleted...]
-                <w:b/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="432"/>
+                <w:tab w:val="left" w:pos="864"/>
+                <w:tab w:val="left" w:pos="1296"/>
+                <w:tab w:val="right" w:pos="8928"/>
+                <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="BSN Swiss Roman 08pt" w:hAnsi="BSN Swiss Roman 08pt"/>
+                <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00174F63">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="BSN Swiss Roman 08pt" w:hAnsi="BSN Swiss Roman 08pt"/>
+                <w:sz w:val="16"/>
               </w:rPr>
               <w:t>COMPLETED BY:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="360" w:type="dxa"/>
+            <w:tcW w:w="475" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7247AF2F" w14:textId="77777777" w:rsidR="00174F63" w:rsidRPr="00174F63" w:rsidRDefault="00174F63" w:rsidP="00174F63">
+          <w:p w:rsidR="002120E6" w:rsidRDefault="002120E6" w:rsidP="008E5350">
             <w:pPr>
-              <w:overflowPunct w:val="0"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="432"/>
+                <w:tab w:val="left" w:pos="864"/>
+                <w:tab w:val="left" w:pos="1296"/>
+                <w:tab w:val="right" w:pos="8928"/>
+                <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="BSN Swiss Roman 08pt" w:hAnsi="BSN Swiss Roman 08pt"/>
+                <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00174F63">
-[...3 lines deleted...]
-              <w:t>ü</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="BSN Swiss Roman 08pt" w:hAnsi="BSN Swiss Roman 08pt"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4318A459" w14:textId="77777777" w:rsidR="00174F63" w:rsidRPr="00174F63" w:rsidRDefault="00174F63" w:rsidP="00174F63">
+          <w:p w:rsidR="002120E6" w:rsidRDefault="002120E6" w:rsidP="008E5350">
             <w:pPr>
-              <w:overflowPunct w:val="0"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="432"/>
+                <w:tab w:val="left" w:pos="864"/>
+                <w:tab w:val="left" w:pos="1296"/>
+                <w:tab w:val="right" w:pos="8928"/>
+                <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="BSN Swiss Roman 08pt" w:hAnsi="BSN Swiss Roman 08pt"/>
+                <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00174F63">
-[...3 lines deleted...]
-              <w:t>Filling in</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="BSN Swiss Roman 08pt" w:hAnsi="BSN Swiss Roman 08pt"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Filling In</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="360" w:type="dxa"/>
+            <w:tcW w:w="475" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2365B0FE" w14:textId="77777777" w:rsidR="00174F63" w:rsidRPr="00174F63" w:rsidRDefault="00174F63" w:rsidP="00174F63">
+          <w:p w:rsidR="002120E6" w:rsidRDefault="002120E6" w:rsidP="008E5350">
             <w:pPr>
-              <w:overflowPunct w:val="0"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="432"/>
+                <w:tab w:val="left" w:pos="864"/>
+                <w:tab w:val="left" w:pos="1296"/>
+                <w:tab w:val="right" w:pos="8928"/>
+                <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="BSN Swiss Roman 08pt" w:hAnsi="BSN Swiss Roman 08pt"/>
+                <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00174F63">
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0F43BEC4" w14:textId="77777777" w:rsidR="00174F63" w:rsidRPr="00174F63" w:rsidRDefault="00174F63" w:rsidP="00174F63">
+          <w:p w:rsidR="002120E6" w:rsidRDefault="002120E6" w:rsidP="008E5350">
             <w:pPr>
-              <w:overflowPunct w:val="0"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="432"/>
+                <w:tab w:val="left" w:pos="864"/>
+                <w:tab w:val="left" w:pos="1296"/>
+                <w:tab w:val="right" w:pos="8928"/>
+                <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="BSN Swiss Roman 08pt" w:hAnsi="BSN Swiss Roman 08pt"/>
+                <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00174F63">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="BSN Swiss Roman 08pt" w:hAnsi="BSN Swiss Roman 08pt"/>
+                <w:sz w:val="16"/>
               </w:rPr>
               <w:t>Adding Text</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="360" w:type="dxa"/>
+            <w:tcW w:w="475" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="34FA2B69" w14:textId="77777777" w:rsidR="00174F63" w:rsidRPr="00174F63" w:rsidRDefault="00174F63" w:rsidP="00174F63">
+          <w:p w:rsidR="002120E6" w:rsidRDefault="002120E6" w:rsidP="008E5350">
             <w:pPr>
-              <w:overflowPunct w:val="0"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="432"/>
+                <w:tab w:val="left" w:pos="864"/>
+                <w:tab w:val="left" w:pos="1296"/>
+                <w:tab w:val="right" w:pos="8928"/>
+                <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="BSN Swiss Roman 08pt" w:hAnsi="BSN Swiss Roman 08pt"/>
+                <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7C603C8C" w14:textId="77777777" w:rsidR="00174F63" w:rsidRPr="00174F63" w:rsidRDefault="00174F63" w:rsidP="00174F63">
+          <w:p w:rsidR="002120E6" w:rsidRDefault="002120E6" w:rsidP="008E5350">
             <w:pPr>
-              <w:overflowPunct w:val="0"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="432"/>
+                <w:tab w:val="left" w:pos="864"/>
+                <w:tab w:val="left" w:pos="1296"/>
+                <w:tab w:val="right" w:pos="8928"/>
+                <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="BSN Swiss Roman 08pt" w:hAnsi="BSN Swiss Roman 08pt"/>
+                <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00174F63">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="BSN Swiss Roman 08pt" w:hAnsi="BSN Swiss Roman 08pt"/>
+                <w:sz w:val="16"/>
               </w:rPr>
               <w:t>No Data Required</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00174F63" w:rsidRPr="00174F63" w14:paraId="67D9CF61" w14:textId="77777777" w:rsidTr="0063779A">
+      <w:tr w:rsidR="002120E6" w:rsidTr="008E5350">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:cantSplit/>
+          <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3798" w:type="dxa"/>
+            <w:tcW w:w="4680" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7A47F9C3" w14:textId="77777777" w:rsidR="00174F63" w:rsidRPr="00174F63" w:rsidRDefault="00174F63" w:rsidP="00174F63">
+          <w:p w:rsidR="002120E6" w:rsidRDefault="002120E6" w:rsidP="008E5350">
             <w:pPr>
-              <w:overflowPunct w:val="0"/>
-[...6 lines deleted...]
-                <w:b/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="432"/>
+                <w:tab w:val="left" w:pos="864"/>
+                <w:tab w:val="left" w:pos="1296"/>
+                <w:tab w:val="right" w:pos="8928"/>
+                <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="BSN Swiss Roman 08pt" w:hAnsi="BSN Swiss Roman 08pt"/>
+                <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00174F63">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="BSN Swiss Roman 08pt" w:hAnsi="BSN Swiss Roman 08pt"/>
+                <w:sz w:val="16"/>
               </w:rPr>
               <w:t>ITS USE IS:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="360" w:type="dxa"/>
+            <w:tcW w:w="475" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3645A8DF" w14:textId="77777777" w:rsidR="00174F63" w:rsidRPr="00174F63" w:rsidRDefault="00174F63" w:rsidP="00174F63">
+          <w:p w:rsidR="002120E6" w:rsidRDefault="002120E6" w:rsidP="008E5350">
             <w:pPr>
-              <w:overflowPunct w:val="0"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="432"/>
+                <w:tab w:val="left" w:pos="864"/>
+                <w:tab w:val="left" w:pos="1296"/>
+                <w:tab w:val="right" w:pos="8928"/>
+                <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="BSN Swiss Roman 08pt" w:hAnsi="BSN Swiss Roman 08pt"/>
+                <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00174F63">
-[...3 lines deleted...]
-              <w:t>ü</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="BSN Swiss Roman 08pt" w:hAnsi="BSN Swiss Roman 08pt"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="296C56BE" w14:textId="77777777" w:rsidR="00174F63" w:rsidRPr="00174F63" w:rsidRDefault="00174F63" w:rsidP="00174F63">
+          <w:p w:rsidR="002120E6" w:rsidRDefault="002120E6" w:rsidP="008E5350">
             <w:pPr>
-              <w:overflowPunct w:val="0"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="432"/>
+                <w:tab w:val="left" w:pos="864"/>
+                <w:tab w:val="left" w:pos="1296"/>
+                <w:tab w:val="right" w:pos="8928"/>
+                <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="BSN Swiss Roman 08pt" w:hAnsi="BSN Swiss Roman 08pt"/>
+                <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00174F63">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="BSN Swiss Roman 08pt" w:hAnsi="BSN Swiss Roman 08pt"/>
+                <w:sz w:val="16"/>
               </w:rPr>
               <w:t>Required</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="360" w:type="dxa"/>
-[...1483 lines deleted...]
-            <w:tcW w:w="466" w:type="dxa"/>
+            <w:tcW w:w="475" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="74455D37" w14:textId="77777777" w:rsidR="00C61F3C" w:rsidRPr="00242B54" w:rsidRDefault="00C61F3C" w:rsidP="00CF59FE">
+          <w:p w:rsidR="002120E6" w:rsidRDefault="002120E6" w:rsidP="008E5350">
             <w:pPr>
-              <w:spacing w:before="180" w:after="54"/>
-[...2 lines deleted...]
-                <w:spacing w:val="-2"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="432"/>
+                <w:tab w:val="left" w:pos="864"/>
+                <w:tab w:val="left" w:pos="1296"/>
+                <w:tab w:val="right" w:pos="8928"/>
+                <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="BSN Swiss Roman 08pt" w:hAnsi="BSN Swiss Roman 08pt"/>
+                <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="473" w:type="dxa"/>
-[...154 lines deleted...]
-            <w:tcW w:w="473" w:type="dxa"/>
+            <w:tcW w:w="2635" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="451A789C" w14:textId="77777777" w:rsidR="00C61F3C" w:rsidRPr="00242B54" w:rsidRDefault="00C61F3C" w:rsidP="00CF59FE">
+          <w:p w:rsidR="002120E6" w:rsidRDefault="002120E6" w:rsidP="008E5350">
             <w:pPr>
-              <w:spacing w:before="180" w:after="54"/>
-[...2 lines deleted...]
-                <w:spacing w:val="-2"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="432"/>
+                <w:tab w:val="left" w:pos="864"/>
+                <w:tab w:val="left" w:pos="1296"/>
+                <w:tab w:val="right" w:pos="8928"/>
+                <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="BSN Swiss Roman 08pt" w:hAnsi="BSN Swiss Roman 08pt"/>
+                <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...555 lines deleted...]
-              <w:t>multiplier</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="BSN Swiss Roman 08pt" w:hAnsi="BSN Swiss Roman 08pt"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Optional</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="76249EAC" w14:textId="77777777" w:rsidR="00341B3D" w:rsidRPr="00242B54" w:rsidRDefault="00712682" w:rsidP="00341B3D">
-[...31 lines deleted...]
-          <w:vanish/>
+    <w:p w:rsidR="002120E6" w:rsidRDefault="002120E6" w:rsidP="002120E6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="432"/>
+          <w:tab w:val="left" w:pos="864"/>
+          <w:tab w:val="left" w:pos="1296"/>
+          <w:tab w:val="right" w:pos="8928"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002120E6" w:rsidRDefault="002120E6" w:rsidP="002120E6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="432"/>
+          <w:tab w:val="left" w:pos="864"/>
+          <w:tab w:val="left" w:pos="1296"/>
+          <w:tab w:val="right" w:pos="8928"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+        </w:rPr>
+        <w:t>*Use of the Bid Bond form is required only when a bond is posted as bid security.  The bidder may instead submit a certified check in the amount of 10 percent of the lump-sum base bid as bid security.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002120E6" w:rsidRDefault="002120E6" w:rsidP="002120E6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="432"/>
+          <w:tab w:val="left" w:pos="864"/>
+          <w:tab w:val="left" w:pos="1296"/>
+          <w:tab w:val="right" w:pos="8928"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002120E6" w:rsidRDefault="002120E6" w:rsidP="002120E6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="432"/>
+          <w:tab w:val="left" w:pos="864"/>
+          <w:tab w:val="left" w:pos="1296"/>
+          <w:tab w:val="right" w:pos="8928"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Completion Instructions:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002120E6" w:rsidRDefault="002120E6" w:rsidP="002120E6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="432"/>
+          <w:tab w:val="left" w:pos="864"/>
+          <w:tab w:val="left" w:pos="1296"/>
+          <w:tab w:val="right" w:pos="8928"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002120E6" w:rsidRDefault="002120E6" w:rsidP="002120E6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="432"/>
+          <w:tab w:val="left" w:pos="864"/>
+          <w:tab w:val="left" w:pos="1296"/>
+          <w:tab w:val="right" w:pos="8928"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+        </w:tabs>
+        <w:ind w:left="432" w:hanging="432"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Complete the description of the work on page 1. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002120E6" w:rsidRDefault="002120E6" w:rsidP="002120E6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="432"/>
+          <w:tab w:val="left" w:pos="864"/>
+          <w:tab w:val="left" w:pos="1296"/>
+          <w:tab w:val="right" w:pos="8928"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002120E6" w:rsidRDefault="002120E6" w:rsidP="002120E6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="432"/>
+          <w:tab w:val="left" w:pos="864"/>
+          <w:tab w:val="left" w:pos="1296"/>
+          <w:tab w:val="right" w:pos="8928"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+        </w:tabs>
+        <w:ind w:left="432" w:hanging="432"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Complete the number of days in the third and fourth paragraphs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002120E6" w:rsidRDefault="002120E6" w:rsidP="002120E6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="432"/>
+          <w:tab w:val="left" w:pos="864"/>
+          <w:tab w:val="left" w:pos="1296"/>
+          <w:tab w:val="right" w:pos="8928"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002120E6" w:rsidRDefault="002120E6" w:rsidP="002120E6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="432"/>
+          <w:tab w:val="left" w:pos="864"/>
+          <w:tab w:val="left" w:pos="1296"/>
+          <w:tab w:val="right" w:pos="8928"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+        </w:tabs>
+        <w:ind w:left="432" w:hanging="432"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>The bidder and surety fill in all other blank spaces.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002120E6" w:rsidRDefault="002120E6" w:rsidP="002120E6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="432"/>
+          <w:tab w:val="left" w:pos="864"/>
+          <w:tab w:val="left" w:pos="1296"/>
+          <w:tab w:val="right" w:pos="8928"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002120E6" w:rsidRDefault="002120E6" w:rsidP="002120E6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="432"/>
+          <w:tab w:val="left" w:pos="864"/>
+          <w:tab w:val="left" w:pos="1296"/>
+          <w:tab w:val="right" w:pos="8928"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Modifications and Additions:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002120E6" w:rsidRDefault="002120E6" w:rsidP="002120E6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="432"/>
+          <w:tab w:val="left" w:pos="864"/>
+          <w:tab w:val="left" w:pos="1296"/>
+          <w:tab w:val="right" w:pos="8928"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002120E6" w:rsidRDefault="002120E6" w:rsidP="002120E6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="432"/>
+          <w:tab w:val="left" w:pos="864"/>
+          <w:tab w:val="left" w:pos="1296"/>
+          <w:tab w:val="right" w:pos="8928"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+        </w:rPr>
+        <w:t>(None)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002120E6" w:rsidRDefault="002120E6" w:rsidP="002120E6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="432"/>
+          <w:tab w:val="left" w:pos="864"/>
+          <w:tab w:val="left" w:pos="1296"/>
+          <w:tab w:val="right" w:pos="8928"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002120E6" w:rsidRDefault="002120E6" w:rsidP="002120E6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="432"/>
+          <w:tab w:val="left" w:pos="864"/>
+          <w:tab w:val="left" w:pos="1296"/>
+          <w:tab w:val="right" w:pos="8928"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Comments:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002120E6" w:rsidRDefault="002120E6" w:rsidP="002120E6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="432"/>
+          <w:tab w:val="left" w:pos="864"/>
+          <w:tab w:val="left" w:pos="1296"/>
+          <w:tab w:val="right" w:pos="8928"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002120E6" w:rsidRDefault="002120E6" w:rsidP="002120E6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="432"/>
+          <w:tab w:val="left" w:pos="864"/>
+          <w:tab w:val="left" w:pos="1296"/>
+          <w:tab w:val="right" w:pos="8928"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+        </w:tabs>
+        <w:ind w:left="432" w:hanging="432"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">When a bid bond is submitted, make sure that bidder has listed it in Bid Form, Article 12.0, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+        </w:rPr>
+        <w:t>Required</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Completed Attachments.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002120E6" w:rsidRDefault="002120E6" w:rsidP="002120E6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="432"/>
+          <w:tab w:val="left" w:pos="864"/>
+          <w:tab w:val="left" w:pos="1296"/>
+          <w:tab w:val="right" w:pos="8928"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002120E6" w:rsidRDefault="002120E6" w:rsidP="002120E6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="432"/>
+          <w:tab w:val="left" w:pos="864"/>
+          <w:tab w:val="left" w:pos="1296"/>
+          <w:tab w:val="right" w:pos="8928"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+        </w:tabs>
+        <w:ind w:left="432" w:hanging="432"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>The signature on behalf of the surety must be notarized.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002120E6" w:rsidRDefault="002120E6" w:rsidP="002120E6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="432"/>
+          <w:tab w:val="left" w:pos="864"/>
+          <w:tab w:val="left" w:pos="1296"/>
+          <w:tab w:val="right" w:pos="8928"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002120E6" w:rsidRDefault="002120E6" w:rsidP="002120E6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="432"/>
+          <w:tab w:val="left" w:pos="864"/>
+          <w:tab w:val="left" w:pos="1296"/>
+          <w:tab w:val="right" w:pos="8928"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+        </w:tabs>
+        <w:ind w:left="432" w:hanging="432"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">The bid bond is usually valid for 60 days.  If a different number of days </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> required for funding purposes, fill that number of days in paragraphs three and four. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002120E6" w:rsidRDefault="002120E6" w:rsidP="002120E6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="432"/>
+          <w:tab w:val="left" w:pos="864"/>
+          <w:tab w:val="left" w:pos="1296"/>
+          <w:tab w:val="right" w:pos="8928"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+        </w:tabs>
+        <w:ind w:left="432" w:hanging="432"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002120E6" w:rsidRDefault="002120E6" w:rsidP="002120E6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="432"/>
+          <w:tab w:val="left" w:pos="864"/>
+          <w:tab w:val="left" w:pos="1296"/>
+          <w:tab w:val="right" w:pos="8928"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+        </w:tabs>
+        <w:ind w:left="432" w:hanging="432"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008E5350" w:rsidRDefault="002120E6">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002120E6">
+        <w:rPr>
+          <w:rStyle w:val="12SB"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>END OF COVERSHEET AND INSTRUCTIONS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002120E6">
+        <w:rPr>
+          <w:rStyle w:val="12SB"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r w:rsidR="008E5350">
+        <w:rPr>
+          <w:rStyle w:val="12SB"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>BID BOND</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008E5350" w:rsidRDefault="008E5350">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-360"/>
+          <w:tab w:val="left" w:pos="1"/>
+          <w:tab w:val="left" w:pos="504"/>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1326"/>
+          <w:tab w:val="right" w:pos="8568"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9000"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008E5350" w:rsidRDefault="008E5350">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-360"/>
+          <w:tab w:val="left" w:pos="1"/>
+          <w:tab w:val="left" w:pos="504"/>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1326"/>
+          <w:tab w:val="right" w:pos="8568"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9000"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008E5350" w:rsidRDefault="008E5350">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-360"/>
+          <w:tab w:val="left" w:pos="1"/>
+          <w:tab w:val="left" w:pos="504"/>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1326"/>
+          <w:tab w:val="right" w:pos="8568"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9000"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+        </w:rPr>
+        <w:t xml:space="preserve">KNOW ALL PERSONS BY THESE PRESENTS: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008E5350" w:rsidRDefault="008E5350">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-360"/>
+          <w:tab w:val="left" w:pos="1"/>
+          <w:tab w:val="left" w:pos="504"/>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1326"/>
+          <w:tab w:val="right" w:pos="8568"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9000"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008E5350" w:rsidRDefault="008E5350">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-360"/>
+          <w:tab w:val="left" w:pos="1"/>
+          <w:tab w:val="left" w:pos="504"/>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1326"/>
+          <w:tab w:val="right" w:pos="8568"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9000"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>That we</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                                                                 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="008E5350" w:rsidRDefault="008E5350">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-360"/>
+          <w:tab w:val="left" w:pos="1"/>
+          <w:tab w:val="left" w:pos="504"/>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1326"/>
+          <w:tab w:val="right" w:pos="8568"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9000"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008E5350" w:rsidRDefault="008E5350">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-360"/>
+          <w:tab w:val="left" w:pos="1"/>
+          <w:tab w:val="left" w:pos="504"/>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1326"/>
+          <w:tab w:val="right" w:pos="8568"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9000"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+        </w:rPr>
+        <w:t xml:space="preserve">as Principal, and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                     </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+        </w:rPr>
+        <w:t>, as Surety, are held and firmly bound unto THE REGENTS OF THE UNIVERSITY OF CALIFORNIA, hereinafter called THE REGENTS, in the sum of 10% of the Lump Sum Base Bid amount for payment of which in lawful money of the United States, well and truly to be made, we bind ourselves, our heirs, executors, administrators, successors, and assigns, jointly and severally, firmly by these presents.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008E5350" w:rsidRDefault="008E5350">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-360"/>
+          <w:tab w:val="left" w:pos="1"/>
+          <w:tab w:val="left" w:pos="504"/>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1326"/>
+          <w:tab w:val="right" w:pos="8568"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9000"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008E5350" w:rsidRDefault="008E5350">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-360"/>
+          <w:tab w:val="left" w:pos="1"/>
+          <w:tab w:val="left" w:pos="504"/>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1326"/>
+          <w:tab w:val="right" w:pos="8568"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9000"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>THE CONDITION OF THE ABOVE OBLIGATION IS SUCH THAT, WHEREAS, Principal has submitted a Bid for the work described as follows:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008E5350" w:rsidRDefault="008E5350">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-360"/>
+          <w:tab w:val="left" w:pos="1"/>
+          <w:tab w:val="left" w:pos="504"/>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1326"/>
+          <w:tab w:val="right" w:pos="8568"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9000"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008E5350" w:rsidRDefault="008E5350">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-360"/>
+          <w:tab w:val="left" w:pos="1"/>
+          <w:tab w:val="left" w:pos="504"/>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1326"/>
+          <w:tab w:val="right" w:pos="8568"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9000"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008E5350" w:rsidRDefault="008E5350">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-360"/>
+          <w:tab w:val="left" w:pos="1"/>
+          <w:tab w:val="left" w:pos="504"/>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1326"/>
+          <w:tab w:val="right" w:pos="8568"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9000"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+          <w:color w:val="FF0000"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-          <w:i/>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+          <w:color w:val="FF0000"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
+        <w:instrText xml:space="preserve"> MACROBUTTON nomacro {DESCRIPTION OF THE WORK} </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+          <w:color w:val="FF0000"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008E5350" w:rsidRDefault="008E5350">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-360"/>
+          <w:tab w:val="left" w:pos="1"/>
+          <w:tab w:val="left" w:pos="504"/>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1326"/>
+          <w:tab w:val="right" w:pos="8568"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9000"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008E5350" w:rsidRDefault="008E5350">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-360"/>
+          <w:tab w:val="left" w:pos="1"/>
+          <w:tab w:val="left" w:pos="504"/>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1326"/>
+          <w:tab w:val="right" w:pos="8568"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9000"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008E5350" w:rsidRDefault="008E5350">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-360"/>
+          <w:tab w:val="left" w:pos="1"/>
+          <w:tab w:val="left" w:pos="504"/>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1326"/>
+          <w:tab w:val="right" w:pos="8568"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9000"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">NOW, THEREFORE, if Principal shall not withdraw said Bid within the time period specified after the Bid Deadline, as defined in the Bidding Documents, or within </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+          <w:color w:val="FF0000"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+          <w:color w:val="FF0000"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> MACROBUTTON nomacro {60} </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+          <w:color w:val="FF0000"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+        </w:rPr>
+        <w:t>days after the Bid Deadline if no time period be specified, and, if selected as the apparent lowest responsible Bidder, Principal shall, within the time period specified in the Bidding Documents, do the following:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008E5350" w:rsidRDefault="008E5350">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-360"/>
+          <w:tab w:val="left" w:pos="1"/>
+          <w:tab w:val="left" w:pos="504"/>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1326"/>
+          <w:tab w:val="right" w:pos="8568"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9000"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008E5350" w:rsidRDefault="008E5350">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-360"/>
+          <w:tab w:val="left" w:pos="1"/>
+          <w:tab w:val="left" w:pos="504"/>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1326"/>
+          <w:tab w:val="right" w:pos="8568"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9000"/>
+        </w:tabs>
+        <w:ind w:left="1326" w:hanging="1326"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Enter into a written agreement, in the prescribed form, in accordance with the Bid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008E5350" w:rsidRDefault="008E5350">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>(2)</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>File two bonds with THE REGENTS, one to guarantee faithful performance and the other to guarantee payment for labor and materials, as required by the Bidding Documents.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008E5350" w:rsidRDefault="008E5350">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-360"/>
+          <w:tab w:val="left" w:pos="1"/>
+          <w:tab w:val="left" w:pos="504"/>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1326"/>
+          <w:tab w:val="right" w:pos="8568"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9000"/>
+        </w:tabs>
+        <w:ind w:left="1326" w:hanging="1326"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(3)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Furnish certificates of insurance and all other items as required by the Bidding Documents. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008E5350" w:rsidRDefault="008E5350">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-360"/>
+          <w:tab w:val="left" w:pos="1"/>
+          <w:tab w:val="left" w:pos="504"/>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1326"/>
+          <w:tab w:val="right" w:pos="8568"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9000"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008E5350" w:rsidRDefault="008E5350">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-360"/>
+          <w:tab w:val="left" w:pos="1"/>
+          <w:tab w:val="left" w:pos="504"/>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1326"/>
+          <w:tab w:val="right" w:pos="8568"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9000"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In the event of the withdrawal of said Bid within the time period specified, or within </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+          <w:color w:val="FF0000"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+          <w:color w:val="FF0000"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> MACROBUTTON nomacro {60} </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+          <w:color w:val="FF0000"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+        </w:rPr>
+        <w:t>days if no time period be specified, or the disqualification of said Bid due to failure of Principal to enter into such agreement and furnish such bonds, certificates of insurance, and all other items as required by the Bidding Documents, if Principal shall pay to THE REGENTS an amount equal to the difference, not to exceed the amount hereof, between the amount specified in said Bid and such larger amount for which THE REGENTS procure the required work covered by said Bid, if the latter be in excess of the former, then this obligation shall be null and void, otherwise to remain in full force and effect.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008E5350" w:rsidRDefault="008E5350">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-360"/>
+          <w:tab w:val="left" w:pos="1"/>
+          <w:tab w:val="left" w:pos="504"/>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1326"/>
+          <w:tab w:val="right" w:pos="8568"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9000"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008E5350" w:rsidRDefault="008E5350">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-360"/>
+          <w:tab w:val="left" w:pos="1"/>
+          <w:tab w:val="left" w:pos="504"/>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1326"/>
+          <w:tab w:val="right" w:pos="8568"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9000"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">In the event suit is brought upon this bond by THE REGENTS, Surety shall pay reasonable attorneys' fees and costs incurred by THE REGENTS in such suit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008E5350" w:rsidRDefault="008E5350">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-360"/>
+          <w:tab w:val="left" w:pos="1"/>
+          <w:tab w:val="left" w:pos="504"/>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1326"/>
+          <w:tab w:val="right" w:pos="8568"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9000"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+        </w:rPr>
+        <w:cr/>
+      </w:r>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Failure to fill in a dollar figure for the daily rate for Compensable Delay shall </w:t>
-[...13 lines deleted...]
-          <w:highlight w:val="lightGray"/>
+        <w:t xml:space="preserve">IN WITNESS WHEREOF, we have hereunto set our hands this </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> day of </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                          </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+        </w:rPr>
+        <w:t>, 20</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="005C5609" w:rsidRPr="00242B54">
-[...520 lines deleted...]
-          <w:highlight w:val="lightGray"/>
+    </w:p>
+    <w:p w:rsidR="008E5350" w:rsidRDefault="008E5350">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-360"/>
+          <w:tab w:val="left" w:pos="1"/>
+          <w:tab w:val="left" w:pos="504"/>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1326"/>
+          <w:tab w:val="right" w:pos="8568"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9000"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008E5350" w:rsidRDefault="008E5350">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-360"/>
+          <w:tab w:val="left" w:pos="1"/>
+          <w:tab w:val="left" w:pos="504"/>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1326"/>
+          <w:tab w:val="right" w:pos="8568"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9000"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008E5350" w:rsidRDefault="008E5350">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-360"/>
+          <w:tab w:val="left" w:pos="1"/>
+          <w:tab w:val="left" w:pos="504"/>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1326"/>
+          <w:tab w:val="right" w:pos="8568"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9000"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008E5350" w:rsidRDefault="008E5350">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-360"/>
+          <w:tab w:val="left" w:pos="1"/>
+          <w:tab w:val="left" w:pos="504"/>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1326"/>
+          <w:tab w:val="right" w:pos="8568"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9000"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008E5350" w:rsidRDefault="008E5350">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-360"/>
+          <w:tab w:val="left" w:pos="1"/>
+          <w:tab w:val="left" w:pos="504"/>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1326"/>
+          <w:tab w:val="right" w:pos="8568"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9000"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Principal: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:t xml:space="preserve">                                                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008E5350" w:rsidRDefault="008E5350">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-360"/>
+          <w:tab w:val="left" w:pos="1"/>
+          <w:tab w:val="left" w:pos="504"/>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1326"/>
+          <w:tab w:val="right" w:pos="8568"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9000"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00242B54">
-[...70 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(Name of Firm)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008E5350" w:rsidRDefault="008E5350">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-360"/>
+          <w:tab w:val="left" w:pos="1"/>
+          <w:tab w:val="left" w:pos="504"/>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1326"/>
+          <w:tab w:val="right" w:pos="8568"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9000"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008E5350" w:rsidRDefault="008E5350">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-360"/>
+          <w:tab w:val="left" w:pos="1"/>
+          <w:tab w:val="left" w:pos="504"/>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1326"/>
+          <w:tab w:val="right" w:pos="8568"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9000"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+        </w:rPr>
+        <w:t xml:space="preserve">By: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...7 lines deleted...]
-          <w:highlight w:val="lightGray"/>
+        <w:t xml:space="preserve">                                                              </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008E5350" w:rsidRDefault="008E5350">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-360"/>
+          <w:tab w:val="left" w:pos="1"/>
+          <w:tab w:val="left" w:pos="504"/>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1326"/>
+          <w:tab w:val="right" w:pos="8568"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9000"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008E5350" w:rsidRDefault="008E5350">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-360"/>
+          <w:tab w:val="left" w:pos="1"/>
+          <w:tab w:val="left" w:pos="504"/>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1326"/>
+          <w:tab w:val="right" w:pos="8568"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9000"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Title: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>END OF OPTIONAL LANGUAGE</w:t>
-[...10 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:t xml:space="preserve">                                                            </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+        </w:rPr>
+        <w:cr/>
+      </w:r>
+      <w:r>
+        <w:br w:type="column"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008E5350" w:rsidRDefault="008E5350">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-360"/>
+          <w:tab w:val="left" w:pos="1"/>
+          <w:tab w:val="left" w:pos="504"/>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1326"/>
+          <w:tab w:val="right" w:pos="8568"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9000"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008E5350" w:rsidRDefault="008E5350">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-360"/>
+          <w:tab w:val="left" w:pos="1"/>
+          <w:tab w:val="left" w:pos="504"/>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1326"/>
+          <w:tab w:val="right" w:pos="8568"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9000"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008E5350" w:rsidRDefault="008E5350">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-360"/>
+          <w:tab w:val="left" w:pos="1"/>
+          <w:tab w:val="left" w:pos="504"/>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1326"/>
+          <w:tab w:val="right" w:pos="8568"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9000"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Surety: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...6 lines deleted...]
-          <w:spacing w:val="-2"/>
+        <w:t xml:space="preserve">                                                         </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008E5350" w:rsidRDefault="008E5350">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-360"/>
+          <w:tab w:val="left" w:pos="1"/>
+          <w:tab w:val="left" w:pos="504"/>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1326"/>
+          <w:tab w:val="right" w:pos="8568"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9000"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(Name of Firm)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008E5350" w:rsidRDefault="008E5350">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-360"/>
+          <w:tab w:val="left" w:pos="1"/>
+          <w:tab w:val="left" w:pos="504"/>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1326"/>
+          <w:tab w:val="right" w:pos="8568"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9000"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008E5350" w:rsidRDefault="008E5350">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-360"/>
+          <w:tab w:val="left" w:pos="1"/>
+          <w:tab w:val="left" w:pos="504"/>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1326"/>
+          <w:tab w:val="right" w:pos="8568"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9000"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+        </w:rPr>
+        <w:t xml:space="preserve">By: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t xml:space="preserve">                                                              </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008E5350" w:rsidRDefault="008E5350">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-360"/>
+          <w:tab w:val="left" w:pos="1"/>
+          <w:tab w:val="left" w:pos="504"/>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1326"/>
+          <w:tab w:val="right" w:pos="8568"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9000"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008E5350" w:rsidRDefault="008E5350">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-360"/>
+          <w:tab w:val="left" w:pos="1"/>
+          <w:tab w:val="left" w:pos="504"/>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1326"/>
+          <w:tab w:val="right" w:pos="8568"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9000"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Title: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00592F52" w:rsidRPr="00242B54" w:rsidSect="00CF59FE">
-[...21 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t xml:space="preserve">                                                            </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008E5350" w:rsidRDefault="008E5350">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-360"/>
+          <w:tab w:val="left" w:pos="1"/>
+          <w:tab w:val="left" w:pos="504"/>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1326"/>
+          <w:tab w:val="right" w:pos="8568"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9000"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008E5350" w:rsidRDefault="008E5350">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-360"/>
+          <w:tab w:val="left" w:pos="1"/>
+          <w:tab w:val="left" w:pos="504"/>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1326"/>
+          <w:tab w:val="right" w:pos="8568"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9000"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+        </w:rPr>
+        <w:t>Address for Notices:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008E5350" w:rsidRDefault="008E5350">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-360"/>
+          <w:tab w:val="left" w:pos="1"/>
+          <w:tab w:val="left" w:pos="504"/>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1326"/>
+          <w:tab w:val="right" w:pos="8568"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9000"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008E5350" w:rsidRDefault="008E5350">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-360"/>
+          <w:tab w:val="left" w:pos="1"/>
+          <w:tab w:val="left" w:pos="504"/>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1326"/>
+          <w:tab w:val="right" w:pos="8568"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9000"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...67 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t xml:space="preserve">                                                                   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008E5350" w:rsidRDefault="008E5350">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-360"/>
+          <w:tab w:val="left" w:pos="1"/>
+          <w:tab w:val="left" w:pos="504"/>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1326"/>
+          <w:tab w:val="right" w:pos="8568"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9000"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008E5350" w:rsidRDefault="008E5350">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-360"/>
+          <w:tab w:val="left" w:pos="1"/>
+          <w:tab w:val="left" w:pos="504"/>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1326"/>
+          <w:tab w:val="right" w:pos="8568"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9000"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">        </w:t>
-[...1738 lines deleted...]
-          <w:spacing w:val="-2"/>
+        <w:t xml:space="preserve">                                                                   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008E5350" w:rsidRDefault="008E5350">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-360"/>
+          <w:tab w:val="left" w:pos="1"/>
+          <w:tab w:val="left" w:pos="504"/>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1326"/>
+          <w:tab w:val="right" w:pos="8568"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9000"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008E5350" w:rsidRDefault="008E5350">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-360"/>
+          <w:tab w:val="left" w:pos="1"/>
+          <w:tab w:val="left" w:pos="504"/>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1326"/>
+          <w:tab w:val="right" w:pos="8568"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9000"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...909 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId15"/>
+        <w:t xml:space="preserve">                                                                   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008E5350" w:rsidRDefault="008E5350">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-360"/>
+          <w:tab w:val="left" w:pos="1"/>
+          <w:tab w:val="left" w:pos="504"/>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1326"/>
+          <w:tab w:val="right" w:pos="8568"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9000"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008E5350" w:rsidRDefault="008E5350">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-360"/>
+          <w:tab w:val="left" w:pos="1"/>
+          <w:tab w:val="left" w:pos="504"/>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1326"/>
+          <w:tab w:val="right" w:pos="8568"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9000"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008E5350" w:rsidRDefault="008E5350">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-360"/>
+          <w:tab w:val="left" w:pos="1"/>
+          <w:tab w:val="left" w:pos="504"/>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1326"/>
+          <w:tab w:val="right" w:pos="8568"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9000"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008E5350" w:rsidRDefault="008E5350">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-360"/>
+          <w:tab w:val="left" w:pos="1"/>
+          <w:tab w:val="left" w:pos="504"/>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1326"/>
+          <w:tab w:val="right" w:pos="8568"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9000"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+        </w:rPr>
+        <w:t>NOTE:   Notary acknowledgement for Surety and Surety's Power of Attorney must be attached.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008E5350" w:rsidRDefault="008E5350">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-360"/>
+          <w:tab w:val="left" w:pos="1"/>
+          <w:tab w:val="left" w:pos="504"/>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1326"/>
+          <w:tab w:val="right" w:pos="8568"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9000"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008E5350" w:rsidRDefault="008E5350">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-360"/>
+          <w:tab w:val="left" w:pos="1"/>
+          <w:tab w:val="left" w:pos="504"/>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1326"/>
+          <w:tab w:val="right" w:pos="8568"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9000"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="008E5350">
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
+      <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="569" w:right="1469" w:bottom="569" w:left="1469" w:header="569" w:footer="569" w:gutter="0"/>
-[...1 lines deleted...]
-      <w:pgNumType w:start="1"/>
+      <w:pgMar w:top="1080" w:right="1440" w:bottom="720" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
-      <w:noEndnote/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
-[...56 lines deleted...]
-
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3827E793" w14:textId="77777777" w:rsidR="00CB5F98" w:rsidRDefault="00CB5F98" w:rsidP="00C61F3C">
+    <w:p w:rsidR="008E5350" w:rsidRDefault="008E5350">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0630246E" w14:textId="77777777" w:rsidR="00CB5F98" w:rsidRDefault="00CB5F98" w:rsidP="00C61F3C">
+    <w:p w:rsidR="008E5350" w:rsidRDefault="008E5350">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20002A87" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="BSN Swiss Roman 10pt">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:notTrueType/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="BSN Swiss">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:notTrueType/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20002A87" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Times New Roman">
-[...57 lines deleted...]
-    <w:altName w:val="Calibri"/>
+  <w:font w:name="BSN Swiss Roman 07pt">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="BSN Swiss Roman 11pt">
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Consolas">
-    <w:panose1 w:val="020B0609020204030204"/>
+  <w:font w:name="BSN Swiss Roman 08pt">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...6 lines deleted...]
-    <w:family w:val="roman"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
-[...21 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...361 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="22AF9E7B" w14:textId="77777777" w:rsidR="00CB5F98" w:rsidRDefault="00CB5F98" w:rsidP="00C61F3C">
+    <w:p w:rsidR="008E5350" w:rsidRDefault="008E5350">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5B788D3C" w14:textId="77777777" w:rsidR="00CB5F98" w:rsidRDefault="00CB5F98" w:rsidP="00C61F3C">
+    <w:p w:rsidR="008E5350" w:rsidRDefault="008E5350">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-[...968 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:trackRevisions/>
+  <w:proofState w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
-  <w:drawingGridHorizontalSpacing w:val="100"/>
-  <w:displayHorizontalDrawingGridEvery w:val="2"/>
+  <w:doNotHyphenateCaps/>
+  <w:drawingGridHorizontalSpacing w:val="120"/>
+  <w:drawingGridVerticalSpacing w:val="120"/>
+  <w:displayVerticalDrawingGridEvery w:val="0"/>
+  <w:doNotUseMarginsForDrawingGridOrigin/>
+  <w:doNotShadeFormData/>
+  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
-[...5 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:balanceSingleByteDoubleByteWidth/>
+    <w:doNotLeaveBackslashAlone/>
+    <w:ulTrailSpace/>
+    <w:doNotExpandShiftReturn/>
   </w:compat>
-  <w:docVars>
-[...2 lines deleted...]
-  </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="00C61F3C"/>
-[...139 lines deleted...]
-    <w:rsid w:val="00FC28DC"/>
+    <w:rsidRoot w:val="00C3154F"/>
+    <w:rsid w:val="002120E6"/>
+    <w:rsid w:val="004F1A1E"/>
+    <w:rsid w:val="008E5350"/>
+    <w:rsid w:val="00C3154F"/>
+    <w:rsid w:val="00FB2949"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac m:val="0"/>
+    <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="State"/>
-[...2 lines deleted...]
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PlaceType"/>
+  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="122B5FB8"/>
-  <w15:docId w15:val="{6C3C4BCC-D210-4B61-B0FA-DC85D09E1C93}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-        <w:szCs w:val="180"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...3 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...375 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C61F3C"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
-    <w:rPr>
-[...140 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
-    <w:uiPriority w:val="1"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
-[...1038 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="TitleChar"/>
     <w:qFormat/>
-    <w:rsid w:val="00C61F3C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="-360"/>
         <w:tab w:val="left" w:pos="1"/>
         <w:tab w:val="left" w:pos="504"/>
         <w:tab w:val="left" w:pos="936"/>
         <w:tab w:val="left" w:pos="1326"/>
         <w:tab w:val="right" w:pos="8568"/>
         <w:tab w:val="right" w:leader="dot" w:pos="9000"/>
       </w:tabs>
-      <w:overflowPunct w:val="0"/>
-[...2 lines deleted...]
-      <w:adjustRightInd w:val="0"/>
       <w:jc w:val="center"/>
-      <w:textAlignment w:val="baseline"/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="LFFormat">
+    <w:name w:val="LF Format"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...10 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="12SB">
     <w:name w:val="12SB"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:rsid w:val="00C61F3C"/>
     <w:rPr>
       <w:rFonts w:ascii="BSN Swiss" w:hAnsi="BSN Swiss"/>
       <w:b/>
       <w:sz w:val="24"/>
-    </w:rPr>
-[...6 lines deleted...]
-      <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
-[...2 lines deleted...]
-    <w:rsid w:val="00C61F3C"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Pointer">
+    <w:name w:val="Pointer"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Quotes">
+    <w:name w:val="Quotes"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rPr>
+      <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BoldItal">
+    <w:name w:val="Bold/Ital"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rPr>
+      <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="12SBI">
+    <w:name w:val="12SBI"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:i/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DUSC">
+    <w:name w:val="DUSC"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rPr>
+      <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+      <w:b/>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Registered">
+    <w:name w:val="Registered"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rPr>
+      <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+      <w:b/>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RDListForm">
+    <w:name w:val="RDList Form"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rPr>
+      <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ToCFormat">
+    <w:name w:val="ToC Format"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rPr>
+      <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyTextIndent">
+    <w:name w:val="Body Text Indent"/>
+    <w:basedOn w:val="Normal"/>
+    <w:semiHidden/>
     <w:pPr>
-      <w:overflowPunct w:val="0"/>
-[...4 lines deleted...]
-      <w:textAlignment w:val="baseline"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="-360"/>
+        <w:tab w:val="left" w:pos="1"/>
+        <w:tab w:val="left" w:pos="504"/>
+        <w:tab w:val="left" w:pos="936"/>
+        <w:tab w:val="left" w:pos="1326"/>
+        <w:tab w:val="right" w:pos="8568"/>
+        <w:tab w:val="right" w:leader="dot" w:pos="9000"/>
+      </w:tabs>
+      <w:ind w:left="1326" w:hanging="1326"/>
+      <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...24 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText3Char">
-[...8 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:semiHidden/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4320"/>
+        <w:tab w:val="right" w:pos="8640"/>
+      </w:tabs>
+    </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Outline2">
-    <w:name w:val="Outline2"/>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:autoRedefine/>
-    <w:rsid w:val="00C61F3C"/>
+    <w:semiHidden/>
     <w:pPr>
-      <w:numPr>
-[...317 lines deleted...]
-      <w:contextualSpacing/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4320"/>
+        <w:tab w:val="right" w:pos="8640"/>
+      </w:tabs>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -11003,95 +3842,73 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>8328</Characters>
+  <Pages>3</Pages>
+  <Words>739</Words>
+  <Characters>4213</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>69</Lines>
-  <Paragraphs>19</Paragraphs>
+  <Lines>35</Lines>
+  <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>mf_bid_form</vt:lpstr>
+      <vt:lpstr>BID BOND</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>UCOP</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9769</CharactersWithSpaces>
+  <CharactersWithSpaces>4943</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>mf_bid_form</dc:title>
-  <dc:creator>vbhargav</dc:creator>
+  <dc:title>BID BOND</dc:title>
+  <dc:subject/>
+  <dc:creator>kpotter</dc:creator>
+  <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>