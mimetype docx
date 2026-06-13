--- v0 (2026-03-17)
+++ v1 (2026-06-13)
@@ -1,35 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="2DF7FA53" w14:textId="5A1DC859" w:rsidR="00220922" w:rsidRPr="00DA4BD9" w:rsidRDefault="00220922" w:rsidP="00DA4BD9">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
@@ -295,83 +303,246 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA4BD9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>cc: UC Legal {General Counsel's Surname}</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA4BD9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:br/>
         <w:t>XYZ Builders, Attention: Mr. Harry N. Brown</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA4BD9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:br/>
         <w:t>Chair, Construction Review Board</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C498FF5" w14:textId="77777777" w:rsidR="001346A3" w:rsidRDefault="001346A3"/>
     <w:sectPr w:rsidR="001346A3">
+      <w:headerReference w:type="even" r:id="rId7"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="even" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="first" r:id="rId11"/>
+      <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
+</file>
+
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="77FC812B" w14:textId="77777777" w:rsidR="00AD032F" w:rsidRDefault="00AD032F" w:rsidP="00AD032F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="00EE2EBD" w14:textId="77777777" w:rsidR="00AD032F" w:rsidRDefault="00AD032F" w:rsidP="00AD032F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="46B470FE" w14:textId="77777777" w:rsidR="00AD032F" w:rsidRDefault="00AD032F">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="587F5B7D" w14:textId="77777777" w:rsidR="00AD032F" w:rsidRDefault="00AD032F">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2BD10D2F" w14:textId="77777777" w:rsidR="00AD032F" w:rsidRDefault="00AD032F">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="5648CFB3" w14:textId="77777777" w:rsidR="00AD032F" w:rsidRDefault="00AD032F" w:rsidP="00AD032F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="73CB3C5A" w14:textId="77777777" w:rsidR="00AD032F" w:rsidRDefault="00AD032F" w:rsidP="00AD032F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="75D530E0" w14:textId="77777777" w:rsidR="00AD032F" w:rsidRDefault="00AD032F">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="2100820907"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Watermarks"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtContent>
+      <w:p w14:paraId="1BD3EE9F" w14:textId="7FA02AEE" w:rsidR="00AD032F" w:rsidRDefault="00AD032F">
+        <w:pPr>
+          <w:pStyle w:val="Header"/>
+        </w:pPr>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:pict w14:anchorId="31E09381">
+            <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
+              <v:formulas>
+                <v:f eqn="sum #0 0 10800"/>
+                <v:f eqn="prod #0 2 1"/>
+                <v:f eqn="sum 21600 0 @1"/>
+                <v:f eqn="sum 0 0 @2"/>
+                <v:f eqn="sum 21600 0 @3"/>
+                <v:f eqn="if @0 @3 0"/>
+                <v:f eqn="if @0 21600 @1"/>
+                <v:f eqn="if @0 0 @2"/>
+                <v:f eqn="if @0 @4 21600"/>
+                <v:f eqn="mid @5 @6"/>
+                <v:f eqn="mid @8 @5"/>
+                <v:f eqn="mid @7 @8"/>
+                <v:f eqn="mid @6 @7"/>
+                <v:f eqn="sum @6 0 @5"/>
+              </v:formulas>
+              <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
+              <v:textpath on="t" fitshape="t"/>
+              <v:handles>
+                <v:h position="#0,bottomRight" xrange="6629,14971"/>
+              </v:handles>
+              <o:lock v:ext="edit" text="t" shapetype="t"/>
+            </v:shapetype>
+            <v:shape id="PowerPlusWaterMarkObject357922611" o:spid="_x0000_s2050" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:461.85pt;height:197.95pt;rotation:315;z-index:-251657216;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="silver" stroked="f">
+              <v:fill opacity=".5"/>
+              <v:textpath style="font-family:&quot;Calibri&quot;;font-size:1pt" string="SAMPLE"/>
+              <w10:wrap anchorx="margin" anchory="margin"/>
+            </v:shape>
+          </w:pict>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0BC42978" w14:textId="77777777" w:rsidR="00AD032F" w:rsidRDefault="00AD032F">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1E8B6AE4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="06F68220"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -574,88 +745,104 @@
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="199243780">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1335500027">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2051"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="2"/>
+    </o:shapelayout>
+  </w:hdrShapeDefaults>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C05E1E"/>
     <w:rsid w:val="001346A3"/>
     <w:rsid w:val="00220922"/>
     <w:rsid w:val="00250150"/>
+    <w:rsid w:val="002E304B"/>
     <w:rsid w:val="004B4BA5"/>
     <w:rsid w:val="004B63A6"/>
     <w:rsid w:val="00582AE5"/>
     <w:rsid w:val="005E6B8F"/>
+    <w:rsid w:val="00AD032F"/>
     <w:rsid w:val="00C05E1E"/>
     <w:rsid w:val="00DA4BD9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2051"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="5991E885"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{76DB1E8F-9044-4130-938C-BCF7859CCE06}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
@@ -1574,50 +1761,94 @@
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C05E1E"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00220922"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AD032F"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AD032F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AD032F"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AD032F"/>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="168524623">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="212079371">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -1639,51 +1870,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1409840517">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>