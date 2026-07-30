--- v0 (2026-03-17)
+++ v1 (2026-07-30)
@@ -1,69 +1,71 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="77465BCC" w14:textId="77777777" w:rsidR="00187C80" w:rsidRPr="00187C80" w:rsidRDefault="00187C80" w:rsidP="00C61F3C">
       <w:pPr>
         <w:spacing w:before="180"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="613C8A88" w14:textId="77777777" w:rsidR="00187C80" w:rsidRPr="00187C80" w:rsidRDefault="00187C80" w:rsidP="00187C80">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="432"/>
           <w:tab w:val="left" w:pos="864"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="right" w:pos="8928"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
@@ -2239,137 +2241,165 @@
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidRPr="002424E3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ND OF COVERSHEET AND INSTRUCTIONS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C06252B" w14:textId="7A567348" w:rsidR="00CE77F2" w:rsidRDefault="00CE77F2" w:rsidP="00C61F3C">
       <w:pPr>
         <w:spacing w:before="180"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:sectPr w:rsidR="00CE77F2" w:rsidSect="00F565DB">
-          <w:headerReference w:type="default" r:id="rId8"/>
-          <w:footerReference w:type="default" r:id="rId9"/>
+          <w:headerReference w:type="even" r:id="rId8"/>
+          <w:headerReference w:type="default" r:id="rId9"/>
+          <w:footerReference w:type="even" r:id="rId10"/>
+          <w:footerReference w:type="default" r:id="rId11"/>
+          <w:headerReference w:type="first" r:id="rId12"/>
+          <w:footerReference w:type="first" r:id="rId13"/>
           <w:endnotePr>
             <w:numFmt w:val="decimal"/>
           </w:endnotePr>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="569" w:right="1469" w:bottom="569" w:left="1469" w:header="569" w:footer="569" w:gutter="0"/>
           <w:paperSrc w:first="265" w:other="265"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
           <w:noEndnote/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="22CCCF1F" w14:textId="77777777" w:rsidR="00C61F3C" w:rsidRDefault="00C61F3C" w:rsidP="00C61F3C">
       <w:pPr>
         <w:spacing w:before="180"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>SUPPLEMENTARY CONDITIONS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26328C57" w14:textId="77777777" w:rsidR="00C61F3C" w:rsidRDefault="00C61F3C" w:rsidP="00C61F3C">
       <w:pPr>
         <w:spacing w:before="180"/>
         <w:ind w:left="432" w:hanging="432"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7C3EA24B" w14:textId="77777777" w:rsidR="00C515AC" w:rsidRPr="0033301C" w:rsidRDefault="00C61F3C" w:rsidP="00C515AC">
+    <w:p w14:paraId="7C3EA24B" w14:textId="55847D0E" w:rsidR="00C515AC" w:rsidRPr="0033301C" w:rsidRDefault="00C61F3C" w:rsidP="00C515AC">
       <w:pPr>
         <w:spacing w:before="180"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0033301C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
       <w:r w:rsidRPr="0033301C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0033301C" w:rsidRPr="0033301C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>MODIFICATION</w:t>
       </w:r>
       <w:r w:rsidR="0033301C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:spacing w:val="-1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> OF GENERAL CONDITIONS ARTICLE 3 – PAYMENT</w:t>
+        <w:t xml:space="preserve"> OF GENERAL CONDITIONS ARTICLE </w:t>
+      </w:r>
+      <w:r w:rsidR="00841601">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00841601">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0033301C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>– PAYMENT</w:t>
       </w:r>
       <w:r w:rsidR="0033301C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="0033301C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00C515AC" w:rsidRPr="00612644">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>Article 3 of the General Conditions is modified as follows:</w:t>
       </w:r>
     </w:p>
@@ -2542,81 +2572,105 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Application for Payment with supporting data required by University.   </w:t>
       </w:r>
       <w:r w:rsidRPr="00612644">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:vanish/>
           <w:spacing w:val="-1"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve">{OPTIONAL:} </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45031E6D" w14:textId="77777777" w:rsidR="0033301C" w:rsidRDefault="0033301C" w:rsidP="0033301C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="23B31656" w14:textId="77777777" w:rsidR="00C515AC" w:rsidRPr="0033301C" w:rsidRDefault="0033301C" w:rsidP="0033301C">
+    <w:p w14:paraId="23B31656" w14:textId="24D605A3" w:rsidR="00C515AC" w:rsidRPr="0033301C" w:rsidRDefault="0033301C" w:rsidP="0033301C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00C515AC" w:rsidRPr="0033301C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t>MODIFICATION OF GENERAL CONDITIONS ARTICLE 8 – INSURANCE</w:t>
+        <w:t xml:space="preserve">MODIFICATION OF GENERAL CONDITIONS ARTICLE </w:t>
+      </w:r>
+      <w:r w:rsidR="00841601">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidR="00841601" w:rsidRPr="0033301C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C515AC" w:rsidRPr="0033301C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>– INSURANCE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="286CB9CF" w14:textId="77777777" w:rsidR="00C61F3C" w:rsidRPr="00C515AC" w:rsidRDefault="00C515AC" w:rsidP="00C61F3C">
       <w:pPr>
         <w:spacing w:before="180"/>
         <w:ind w:left="432" w:hanging="432"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Article 8 of the General Conditions is modified as follows:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E21087F" w14:textId="77777777" w:rsidR="00C61F3C" w:rsidRDefault="00C61F3C" w:rsidP="00C61F3C">
       <w:pPr>
         <w:pStyle w:val="HTMLBody"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -5988,94 +6042,118 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A4234">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>.3</w:t>
       </w:r>
       <w:r w:rsidRPr="005A4234">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:tab/>
         <w:t>If insurance policy providing coverage requires that each UAV be scheduled, the Contractor and/or Subcontractor shall meet all reporting requirements of the insurance company to schedule insurance for the actual unit (drone/UAV) in use in the performance of their Work.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="487C2A77" w14:textId="77777777" w:rsidR="0033301C" w:rsidRDefault="0033301C" w:rsidP="0033301C">
+    <w:p w14:paraId="487C2A77" w14:textId="06810F3C" w:rsidR="0033301C" w:rsidRDefault="0033301C" w:rsidP="0033301C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-2160"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:before="180"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:spacing w:val="-1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00C61F3C" w:rsidRPr="0033301C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00C61F3C" w:rsidRPr="00612644">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:spacing w:val="-1"/>
         </w:rPr>
-        <w:t>MODIFICATION OF GENERAL CONDITIONS ARTICLE 9 – BENEFICIAL OCCUPANCY AND SUBSTANTIAL COMPLETION</w:t>
+        <w:t xml:space="preserve">MODIFICATION OF GENERAL CONDITIONS ARTICLE </w:t>
+      </w:r>
+      <w:r w:rsidR="00841601">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>11</w:t>
+      </w:r>
+      <w:r w:rsidR="00841601">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>– BENEFICIAL OCCUPANCY AND SUBSTANTIAL COMPLETION</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E7605F9" w14:textId="77777777" w:rsidR="0033301C" w:rsidRPr="004F15BE" w:rsidRDefault="0033301C" w:rsidP="0033301C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-2160"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:before="180"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-1"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F15BE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-1"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>The following shall be added to Article 9 of the General Conditions:</w:t>
       </w:r>
     </w:p>
@@ -6619,283 +6697,306 @@
       </w:pPr>
       <w:r w:rsidRPr="00612644">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>END OF SUPPLEMENTARY CONDITIONS</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="001214DC" w:rsidRPr="00435911" w:rsidSect="00F565DB">
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="569" w:right="1469" w:bottom="569" w:left="1469" w:header="569" w:footer="569" w:gutter="0"/>
       <w:paperSrc w:first="265" w:other="265"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="55C720DB" w14:textId="77777777" w:rsidR="001022B4" w:rsidRDefault="001022B4" w:rsidP="00C61F3C">
+    <w:p w14:paraId="549109BD" w14:textId="77777777" w:rsidR="008E26CA" w:rsidRDefault="008E26CA" w:rsidP="00C61F3C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7DAE7DFE" w14:textId="77777777" w:rsidR="001022B4" w:rsidRDefault="001022B4" w:rsidP="00C61F3C">
+    <w:p w14:paraId="49FC00D0" w14:textId="77777777" w:rsidR="008E26CA" w:rsidRDefault="008E26CA" w:rsidP="00C61F3C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20002A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Bold">
-    <w:panose1 w:val="00000000000000000000"/>
+    <w:panose1 w:val="020B0704020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20002A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Sans Typewriter">
     <w:panose1 w:val="020B0509030504030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Sans">
     <w:panose1 w:val="020B0602030504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
+    <w:altName w:val="Courier New"/>
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="BSN Swiss">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="430B5622" w14:textId="77777777" w:rsidR="003A5DBC" w:rsidRDefault="003A5DBC">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="544F75C5" w14:textId="77777777" w:rsidR="00435911" w:rsidRDefault="00BF21C6" w:rsidP="00C61F3C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9720"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00C61F3C">
       <w:rPr>
         <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>Mini Form</w:t>
     </w:r>
     <w:r w:rsidR="008601FB">
       <w:rPr>
         <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="0765F9BC" w14:textId="35106487" w:rsidR="00BF21C6" w:rsidRPr="00C61F3C" w:rsidRDefault="00462AE8" w:rsidP="00C61F3C">
+  <w:p w14:paraId="0765F9BC" w14:textId="60FF729F" w:rsidR="00BF21C6" w:rsidRPr="00C61F3C" w:rsidRDefault="003A5DBC" w:rsidP="00C61F3C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9720"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>June 2</w:t>
-[...7 lines deleted...]
-      <w:t>, 2022</w:t>
+      <w:t>July 16, 2026</w:t>
     </w:r>
     <w:r w:rsidR="00BF21C6">
       <w:rPr>
         <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
       <w:t>Supplementary Conditions</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="110CC802" w14:textId="77777777" w:rsidR="003A5DBC" w:rsidRDefault="003A5DBC">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1A3DDDC3" w14:textId="77777777" w:rsidR="001022B4" w:rsidRDefault="001022B4" w:rsidP="00C61F3C">
+    <w:p w14:paraId="3D0941C2" w14:textId="77777777" w:rsidR="008E26CA" w:rsidRDefault="008E26CA" w:rsidP="00C61F3C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5E02BFFB" w14:textId="77777777" w:rsidR="001022B4" w:rsidRDefault="001022B4" w:rsidP="00C61F3C">
+    <w:p w14:paraId="7223FF87" w14:textId="77777777" w:rsidR="008E26CA" w:rsidRDefault="008E26CA" w:rsidP="00C61F3C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="420503A2" w14:textId="77777777" w:rsidR="003A5DBC" w:rsidRDefault="003A5DBC">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2E24119E" w14:textId="77777777" w:rsidR="00BF21C6" w:rsidRDefault="00BF21C6" w:rsidP="00FF720E">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:spacing w:val="-2"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>Project Name:</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -6952,52 +7053,62 @@
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">: </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:smallCaps/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:highlight w:val="lightGray"/>
       </w:rPr>
       <w:t>{  }</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="38C49CEF" w14:textId="77777777" w:rsidR="00BF21C6" w:rsidRDefault="00BF21C6">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="471A7746" w14:textId="77777777" w:rsidR="003A5DBC" w:rsidRDefault="003A5DBC">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07ED38AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5DBA3B62"/>
     <w:lvl w:ilvl="0" w:tplc="A1A0F20E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
@@ -7997,318 +8108,324 @@
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7AD221FF"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="04090001"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="2105608776">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="2129464981">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1741714829">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="79639486">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1305505640">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="861669415">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1305155995">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="27410641">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="1914195626">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="2109230338">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="1527210353">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:trackRevisions/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="100"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
     <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDayNDY1Mza2tDQxsjA0MDJQ0lEKTi0uzszPAymwqAUAdhcL5iwAAAA="/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00C61F3C"/>
     <w:rsid w:val="000041C2"/>
     <w:rsid w:val="0002252F"/>
     <w:rsid w:val="00042627"/>
     <w:rsid w:val="000A1977"/>
     <w:rsid w:val="000A37E1"/>
     <w:rsid w:val="000B7358"/>
     <w:rsid w:val="001022B4"/>
     <w:rsid w:val="00110932"/>
     <w:rsid w:val="001214DC"/>
     <w:rsid w:val="0013300B"/>
     <w:rsid w:val="00156E0D"/>
     <w:rsid w:val="001760B3"/>
     <w:rsid w:val="001763B0"/>
     <w:rsid w:val="00187C80"/>
     <w:rsid w:val="00195E5C"/>
     <w:rsid w:val="001A7866"/>
     <w:rsid w:val="001B6EBB"/>
     <w:rsid w:val="001C6DB8"/>
     <w:rsid w:val="00205222"/>
     <w:rsid w:val="002424E3"/>
     <w:rsid w:val="0027640B"/>
     <w:rsid w:val="002765C1"/>
     <w:rsid w:val="00276BBB"/>
     <w:rsid w:val="002B03BA"/>
     <w:rsid w:val="002B0BCF"/>
     <w:rsid w:val="002F14CB"/>
     <w:rsid w:val="003264C1"/>
     <w:rsid w:val="00330707"/>
     <w:rsid w:val="0033301C"/>
     <w:rsid w:val="00342A2A"/>
     <w:rsid w:val="0034578C"/>
     <w:rsid w:val="0038143D"/>
     <w:rsid w:val="00393435"/>
     <w:rsid w:val="00394D62"/>
     <w:rsid w:val="00397A9D"/>
+    <w:rsid w:val="003A5DBC"/>
     <w:rsid w:val="003B2BF3"/>
     <w:rsid w:val="003D6B4E"/>
     <w:rsid w:val="003E14D2"/>
     <w:rsid w:val="003E35B2"/>
     <w:rsid w:val="003E3924"/>
     <w:rsid w:val="003F5D4B"/>
     <w:rsid w:val="00426B6D"/>
     <w:rsid w:val="0043078A"/>
     <w:rsid w:val="00435764"/>
     <w:rsid w:val="00435911"/>
     <w:rsid w:val="00462AE8"/>
     <w:rsid w:val="0047318F"/>
     <w:rsid w:val="0048039E"/>
     <w:rsid w:val="0049066A"/>
     <w:rsid w:val="00492E1A"/>
     <w:rsid w:val="004C2FF9"/>
     <w:rsid w:val="004E3F47"/>
     <w:rsid w:val="004F15BE"/>
     <w:rsid w:val="00506FD5"/>
     <w:rsid w:val="0057207C"/>
     <w:rsid w:val="005E0D4D"/>
     <w:rsid w:val="005E57FA"/>
     <w:rsid w:val="005F1303"/>
     <w:rsid w:val="0062095D"/>
     <w:rsid w:val="00622814"/>
     <w:rsid w:val="00627497"/>
     <w:rsid w:val="006402CF"/>
     <w:rsid w:val="00672B26"/>
+    <w:rsid w:val="006B0550"/>
     <w:rsid w:val="006B11D4"/>
     <w:rsid w:val="006C169F"/>
     <w:rsid w:val="00725A7D"/>
     <w:rsid w:val="00726AB2"/>
     <w:rsid w:val="00755CC8"/>
     <w:rsid w:val="00765A70"/>
     <w:rsid w:val="00772BDC"/>
     <w:rsid w:val="00775D87"/>
     <w:rsid w:val="00776164"/>
     <w:rsid w:val="00776F07"/>
     <w:rsid w:val="007A74EF"/>
     <w:rsid w:val="007E7C8E"/>
+    <w:rsid w:val="00841601"/>
     <w:rsid w:val="00841716"/>
     <w:rsid w:val="0084733B"/>
     <w:rsid w:val="008549B6"/>
     <w:rsid w:val="008561A3"/>
     <w:rsid w:val="00856EFE"/>
     <w:rsid w:val="008601FB"/>
     <w:rsid w:val="008B3426"/>
     <w:rsid w:val="008C0093"/>
     <w:rsid w:val="008C4185"/>
     <w:rsid w:val="008D5ECB"/>
     <w:rsid w:val="008E18D0"/>
+    <w:rsid w:val="008E26CA"/>
     <w:rsid w:val="0090243D"/>
     <w:rsid w:val="00903D58"/>
     <w:rsid w:val="00911395"/>
     <w:rsid w:val="00980EFE"/>
     <w:rsid w:val="00982334"/>
     <w:rsid w:val="009841AA"/>
     <w:rsid w:val="009C17D4"/>
     <w:rsid w:val="009C798D"/>
     <w:rsid w:val="00A01655"/>
     <w:rsid w:val="00A033C5"/>
     <w:rsid w:val="00A0497D"/>
     <w:rsid w:val="00A23BB0"/>
     <w:rsid w:val="00A26607"/>
     <w:rsid w:val="00A33547"/>
     <w:rsid w:val="00A71AA7"/>
     <w:rsid w:val="00A8289B"/>
     <w:rsid w:val="00A944BF"/>
     <w:rsid w:val="00AB6360"/>
     <w:rsid w:val="00AC0CA3"/>
     <w:rsid w:val="00AD1A7E"/>
     <w:rsid w:val="00B06C8E"/>
     <w:rsid w:val="00B07ED7"/>
     <w:rsid w:val="00B20647"/>
     <w:rsid w:val="00B341D2"/>
     <w:rsid w:val="00B65A2B"/>
     <w:rsid w:val="00BC3822"/>
     <w:rsid w:val="00BF21C6"/>
     <w:rsid w:val="00C103CE"/>
     <w:rsid w:val="00C11B44"/>
     <w:rsid w:val="00C156E3"/>
     <w:rsid w:val="00C24EDF"/>
     <w:rsid w:val="00C303D8"/>
     <w:rsid w:val="00C515AC"/>
     <w:rsid w:val="00C5655F"/>
     <w:rsid w:val="00C61F3C"/>
     <w:rsid w:val="00CA3092"/>
     <w:rsid w:val="00CD324B"/>
     <w:rsid w:val="00CE77F2"/>
     <w:rsid w:val="00CF5747"/>
     <w:rsid w:val="00D03426"/>
     <w:rsid w:val="00D14489"/>
     <w:rsid w:val="00D65223"/>
     <w:rsid w:val="00D66A90"/>
+    <w:rsid w:val="00D9428E"/>
     <w:rsid w:val="00DF72A6"/>
     <w:rsid w:val="00E106CE"/>
     <w:rsid w:val="00E32092"/>
     <w:rsid w:val="00E33775"/>
     <w:rsid w:val="00E60760"/>
     <w:rsid w:val="00E62C38"/>
     <w:rsid w:val="00E86509"/>
     <w:rsid w:val="00E91145"/>
     <w:rsid w:val="00E94F61"/>
     <w:rsid w:val="00EE0B55"/>
     <w:rsid w:val="00F241C9"/>
     <w:rsid w:val="00F45783"/>
     <w:rsid w:val="00F5510C"/>
     <w:rsid w:val="00F565DB"/>
     <w:rsid w:val="00F91ED1"/>
     <w:rsid w:val="00FC28DC"/>
     <w:rsid w:val="00FF0A63"/>
     <w:rsid w:val="00FF720E"/>
     <w:rsid w:val="014D1862"/>
     <w:rsid w:val="713E9547"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
+  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="place"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PostalCode"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="State"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="City"/>
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="place"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="69299631"/>
   <w15:docId w15:val="{1850D935-C480-44D3-AFDE-FD29AAE4CAA1}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="180"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
@@ -8636,50 +8753,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00C61F3C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Sans Typewriter" w:eastAsia="Times New Roman" w:hAnsi="Lucida Sans Typewriter" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00187C80"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
@@ -10295,57 +10417,57 @@
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00D03426"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Sans Typewriter" w:eastAsia="Times New Roman" w:hAnsi="Lucida Sans Typewriter" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -10605,69 +10727,69 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BBCF411D-F71F-40F4-9DAB-8E2498DB6E3B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>2410</Words>
-  <Characters>13737</Characters>
+  <Words>2492</Words>
+  <Characters>13657</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>114</Lines>
-  <Paragraphs>32</Paragraphs>
+  <Lines>179</Lines>
+  <Paragraphs>38</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>UCOP</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>16115</CharactersWithSpaces>
+  <CharactersWithSpaces>16111</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Yvonne Li</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>