--- v0 (2026-03-17)
+++ v1 (2026-06-25)
@@ -1,5065 +1,347 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="2D590614" w14:textId="77777777" w:rsidR="001930B9" w:rsidRDefault="00C170EF">
+    <w:p w14:paraId="00DB2A4B" w14:textId="77777777" w:rsidR="00094EC1" w:rsidRDefault="00094EC1" w:rsidP="00094EC1">
       <w:pPr>
-        <w:pStyle w:val="Title"/>
-[...2 lines deleted...]
-          <w:sz w:val="24"/>
+        <w:pStyle w:val="Heading1"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="000080"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:iCs/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">New </w:t>
+          <w:color w:val="000080"/>
+        </w:rPr>
+        <w:t>UNIVERSITY OF CALIFORNIA</w:t>
       </w:r>
-      <w:r w:rsidR="00F06240" w:rsidRPr="006329D3">
-[...4 lines deleted...]
-        <w:t>Contract</w:t>
+    </w:p>
+    <w:p w14:paraId="72F234AB" w14:textId="77777777" w:rsidR="00094EC1" w:rsidRDefault="00094EC1" w:rsidP="00094EC1">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000080"/>
+          <w:sz w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50DB7184" w14:textId="77777777" w:rsidR="00094EC1" w:rsidRDefault="00094EC1" w:rsidP="00094EC1">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000080"/>
+          <w:sz w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D9EC1D4" w14:textId="77777777" w:rsidR="00094EC1" w:rsidRDefault="00094EC1" w:rsidP="00094EC1">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="000080"/>
+          <w:sz w:val="72"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E7E9292" w14:textId="77777777" w:rsidR="00094EC1" w:rsidRDefault="00094EC1" w:rsidP="00094EC1">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="000080"/>
+          <w:sz w:val="64"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000080"/>
+          <w:sz w:val="64"/>
+        </w:rPr>
+        <w:t>PROGRESSIVE DESIGN BUILD</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="78C9B97C" w14:textId="77777777" w:rsidR="00094EC1" w:rsidRDefault="00094EC1" w:rsidP="00094EC1">
+      <w:pPr>
+        <w:pStyle w:val="Heading7"/>
+        <w:rPr>
+          <w:sz w:val="72"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:iCs/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> Document</w:t>
+          <w:sz w:val="64"/>
+        </w:rPr>
+        <w:t>CONTRACT DOCUMENTS</w:t>
       </w:r>
-      <w:r w:rsidR="00F06240" w:rsidRPr="006329D3">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+    </w:p>
+    <w:p w14:paraId="6DDDD111" w14:textId="77777777" w:rsidR="00094EC1" w:rsidRDefault="00094EC1" w:rsidP="00094EC1">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000080"/>
+          <w:sz w:val="72"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71AA5F4D" w14:textId="77777777" w:rsidR="00094EC1" w:rsidRDefault="00094EC1" w:rsidP="00094EC1">
+      <w:pPr>
+        <w:ind w:left="2160" w:firstLine="720"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000080"/>
+          <w:sz w:val="72"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3016FCFE" w14:textId="77777777" w:rsidR="00094EC1" w:rsidRDefault="00094EC1" w:rsidP="00094EC1">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="000080"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1DF35B12" wp14:editId="1BF9765E">
+            <wp:extent cx="1854200" cy="1892300"/>
+            <wp:effectExtent l="19050" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1" descr="http://www.ucop.edu/ucophome/graphics/seals/seal-night-w.gif"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 1" descr="http://www.ucop.edu/ucophome/graphics/seals/seal-night-w.gif"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId6" cstate="print"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1854200" cy="1892300"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln w="9525">
+                      <a:noFill/>
+                      <a:miter lim="800000"/>
+                      <a:headEnd/>
+                      <a:tailEnd/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
       </w:r>
-      <w:r w:rsidR="00F96E73" w:rsidRPr="006329D3">
-[...4 lines deleted...]
-        <w:t>Form</w:t>
+    </w:p>
+    <w:p w14:paraId="7CF46507" w14:textId="77777777" w:rsidR="00094EC1" w:rsidRDefault="00094EC1" w:rsidP="00094EC1">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="000080"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46D4A5B1" w14:textId="77777777" w:rsidR="00094EC1" w:rsidRDefault="00094EC1" w:rsidP="00094EC1">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="000080"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66E563B8" w14:textId="77777777" w:rsidR="00094EC1" w:rsidRDefault="00094EC1" w:rsidP="00094EC1">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="000080"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="092F83AE" w14:textId="77777777" w:rsidR="00094EC1" w:rsidRDefault="00094EC1" w:rsidP="00094EC1">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000080"/>
+          <w:sz w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000080"/>
+          <w:sz w:val="40"/>
+        </w:rPr>
+        <w:t>OFFICE OF THE PRESIDENT</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B4AFC2A" w14:textId="77777777" w:rsidR="00B05B26" w:rsidRDefault="00B05B26">
+    <w:p w14:paraId="7EDB6B05" w14:textId="77777777" w:rsidR="00094EC1" w:rsidRDefault="00094EC1" w:rsidP="00094EC1"/>
+    <w:p w14:paraId="42A5A397" w14:textId="77777777" w:rsidR="00094EC1" w:rsidRDefault="00094EC1" w:rsidP="00094EC1">
       <w:pPr>
-        <w:pStyle w:val="Title"/>
-[...3 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="Heading5"/>
+        <w:ind w:left="0"/>
       </w:pPr>
-    </w:p>
-[...110 lines deleted...]
-    <w:p w14:paraId="7F1E1354" w14:textId="77777777" w:rsidR="00B05B26" w:rsidRPr="006329D3" w:rsidRDefault="00B05B26">
+      <w:r>
+        <w:t>DESIGN AND CONSTRUCTION SERVICES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6781AC99" w14:textId="77777777" w:rsidR="00094EC1" w:rsidRDefault="00094EC1" w:rsidP="00094EC1"/>
+    <w:p w14:paraId="74C75421" w14:textId="77777777" w:rsidR="00094EC1" w:rsidRDefault="00094EC1" w:rsidP="00094EC1">
       <w:pPr>
-        <w:pStyle w:val="Title"/>
-[...3 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="Heading6"/>
       </w:pPr>
-    </w:p>
-[...3228 lines deleted...]
-    <w:p w14:paraId="50180B18" w14:textId="77777777" w:rsidR="005C5234" w:rsidRDefault="005C5234" w:rsidP="00564295">
+      <w:r>
+        <w:t>UC LEGAL - OFFICE OF THE GENERAL COUNSEL</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E4A1E85" w14:textId="13175316" w:rsidR="001930B9" w:rsidRPr="00B05B26" w:rsidRDefault="001930B9">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:tbl>
-[...1553 lines deleted...]
-    </w:p>
     <w:sectPr w:rsidR="001930B9" w:rsidRPr="00B05B26" w:rsidSect="00D468E7">
-      <w:footerReference w:type="default" r:id="rId6"/>
+      <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1080" w:right="1080" w:bottom="1080" w:left="1080" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="42E6AF8D" w14:textId="77777777" w:rsidR="00E30576" w:rsidRDefault="00E30576">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="6AD8F804" w14:textId="77777777" w:rsidR="00E30576" w:rsidRDefault="00E30576">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
@@ -5086,96 +368,98 @@
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="24CD4B0C" w14:textId="77777777" w:rsidR="00E30576" w:rsidRDefault="00E30576">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="032A0EC7" w14:textId="77777777" w:rsidR="00E30576" w:rsidRDefault="00E30576">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
     <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDYyNzWwNDO1tLA0MDIxtLBQ0lEKTi0uzszPAykwqQUARF1nYiwAAAA="/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00E30576"/>
     <w:rsid w:val="000339F2"/>
     <w:rsid w:val="00034183"/>
     <w:rsid w:val="00037B98"/>
     <w:rsid w:val="00066554"/>
+    <w:rsid w:val="00094EC1"/>
     <w:rsid w:val="000A612D"/>
     <w:rsid w:val="000C52E7"/>
     <w:rsid w:val="000E5FEB"/>
     <w:rsid w:val="000E7669"/>
     <w:rsid w:val="000F2A2A"/>
     <w:rsid w:val="000F2ECB"/>
     <w:rsid w:val="0015505F"/>
     <w:rsid w:val="001646DD"/>
     <w:rsid w:val="0017701A"/>
     <w:rsid w:val="00177FEB"/>
     <w:rsid w:val="001930B9"/>
     <w:rsid w:val="001A58FB"/>
     <w:rsid w:val="001C1734"/>
+    <w:rsid w:val="001C287D"/>
     <w:rsid w:val="001D0983"/>
     <w:rsid w:val="001F05E0"/>
     <w:rsid w:val="00203573"/>
     <w:rsid w:val="00264F41"/>
     <w:rsid w:val="00293ADB"/>
     <w:rsid w:val="002D301A"/>
     <w:rsid w:val="00300E38"/>
     <w:rsid w:val="00315BB9"/>
     <w:rsid w:val="00321257"/>
     <w:rsid w:val="00344276"/>
     <w:rsid w:val="003450F2"/>
     <w:rsid w:val="00352BFE"/>
     <w:rsid w:val="003D3DEE"/>
     <w:rsid w:val="003E7056"/>
     <w:rsid w:val="004061CD"/>
     <w:rsid w:val="0041131C"/>
     <w:rsid w:val="00430658"/>
     <w:rsid w:val="00435D76"/>
     <w:rsid w:val="00436BE6"/>
     <w:rsid w:val="00451BE0"/>
     <w:rsid w:val="00463A45"/>
     <w:rsid w:val="00490D00"/>
     <w:rsid w:val="004B7E55"/>
     <w:rsid w:val="004F1924"/>
     <w:rsid w:val="004F66C3"/>
@@ -5278,57 +562,57 @@
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="675E062D"/>
   <w15:docId w15:val="{2B727736-D709-4531-9D5B-42F90863A791}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-[...5 lines deleted...]
-    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5663,50 +947,186 @@
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="001930B9"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:qFormat/>
+    <w:rsid w:val="00094EC1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:ind w:left="720" w:firstLine="720"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:qFormat/>
+    <w:rsid w:val="00094EC1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="52"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:qFormat/>
+    <w:rsid w:val="00094EC1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:qFormat/>
+    <w:rsid w:val="00094EC1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:qFormat/>
+    <w:rsid w:val="00094EC1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:ind w:left="720"/>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="000080"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:qFormat/>
+    <w:rsid w:val="00094EC1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="000080"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:qFormat/>
+    <w:rsid w:val="00094EC1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="0"/>
+        <w:tab w:val="left" w:pos="7120"/>
+      </w:tabs>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="000080"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
@@ -5783,61 +1203,138 @@
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B05B26"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00B05B26"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:rsid w:val="00094EC1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:rsid w:val="00094EC1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="52"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:rsid w:val="00094EC1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:rsid w:val="00094EC1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:rsid w:val="00094EC1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="000080"/>
+      <w:sz w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:rsid w:val="00094EC1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="000080"/>
+      <w:sz w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:rsid w:val="00094EC1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="000080"/>
+      <w:sz w:val="56"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -6081,78 +1578,78 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>1936</Characters>
+  <Pages>1</Pages>
+  <Words>24</Words>
+  <Characters>156</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>176</Lines>
-  <Paragraphs>76</Paragraphs>
+  <Lines>1</Lines>
+  <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Change Control Cover Sheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>UCOP</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2054</CharactersWithSpaces>
+  <CharactersWithSpaces>179</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Change Control Cover Sheet</dc:title>
   <dc:creator>rcamacho</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>875355c696e0c8a277ff46569e82e9c2c18f4b2f2d266a7526df3bea4b411087</vt:lpwstr>
   </property>
 </Properties>
 </file>