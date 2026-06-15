--- v0 (2026-03-17)
+++ v1 (2026-06-15)
@@ -1,83 +1,84 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="002169EE" w:rsidRPr="00523341" w:rsidRDefault="00401069" w:rsidP="00924E53">
+    <w:p w14:paraId="3FDE8D88" w14:textId="045DEC3C" w:rsidR="002169EE" w:rsidRPr="00523341" w:rsidRDefault="00401069" w:rsidP="00924E53">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="-360"/>
           <w:tab w:val="clear" w:pos="1"/>
           <w:tab w:val="clear" w:pos="504"/>
           <w:tab w:val="clear" w:pos="936"/>
           <w:tab w:val="clear" w:pos="1326"/>
           <w:tab w:val="clear" w:pos="8568"/>
           <w:tab w:val="clear" w:pos="9000"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>EXHIBITS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008405F5" w:rsidRDefault="00355761" w:rsidP="00924E53">
+    <w:p w14:paraId="3FDE8D89" w14:textId="77777777" w:rsidR="008405F5" w:rsidRDefault="00355761" w:rsidP="00924E53">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="-360"/>
           <w:tab w:val="clear" w:pos="1"/>
           <w:tab w:val="clear" w:pos="504"/>
           <w:tab w:val="clear" w:pos="936"/>
           <w:tab w:val="clear" w:pos="1326"/>
           <w:tab w:val="clear" w:pos="8568"/>
           <w:tab w:val="clear" w:pos="9000"/>
         </w:tabs>
         <w:spacing w:before="60"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>(Design Build</w:t>
       </w:r>
@@ -100,78 +101,78 @@
       <w:r w:rsidR="00C7415F" w:rsidRPr="00D512E3">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008405F5" w:rsidRPr="00D512E3">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">UCIP </w:t>
       </w:r>
       <w:r w:rsidR="00C7415F" w:rsidRPr="00D512E3">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Coverage)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7415F" w:rsidRPr="008405F5" w:rsidRDefault="00C7415F" w:rsidP="00924E53">
+    <w:p w14:paraId="3FDE8D8A" w14:textId="77777777" w:rsidR="00C7415F" w:rsidRPr="008405F5" w:rsidRDefault="00C7415F" w:rsidP="00924E53">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="-360"/>
           <w:tab w:val="clear" w:pos="1"/>
           <w:tab w:val="clear" w:pos="504"/>
           <w:tab w:val="clear" w:pos="936"/>
           <w:tab w:val="clear" w:pos="1326"/>
           <w:tab w:val="clear" w:pos="8568"/>
           <w:tab w:val="clear" w:pos="9000"/>
         </w:tabs>
         <w:rPr>
           <w:kern w:val="28"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00401069" w:rsidRPr="00401069" w:rsidRDefault="00401069" w:rsidP="00924E53">
+    <w:p w14:paraId="3FDE8D8B" w14:textId="77777777" w:rsidR="00401069" w:rsidRPr="00401069" w:rsidRDefault="00401069" w:rsidP="00924E53">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00401069" w:rsidRPr="00401069" w:rsidRDefault="00E9116A" w:rsidP="00E9116A">
+    <w:p w14:paraId="3FDE8D8C" w14:textId="77777777" w:rsidR="00401069" w:rsidRPr="00401069" w:rsidRDefault="00E9116A" w:rsidP="00E9116A">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Exhibit </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
@@ -184,51 +185,51 @@
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:instrText>{NUMBER}</w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00401069" w:rsidRPr="00401069">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00401069" w:rsidRPr="008E6618">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Certificate of Insurance</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00401069" w:rsidRDefault="00E9116A" w:rsidP="00E9116A">
+    <w:p w14:paraId="3FDE8D8D" w14:textId="77777777" w:rsidR="00401069" w:rsidRDefault="00E9116A" w:rsidP="00E9116A">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Exhibit </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
@@ -241,51 +242,51 @@
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:instrText>{NUMBER}</w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00401069" w:rsidRPr="00401069">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00924E53" w:rsidRPr="00111AD6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>UCIP Coverage Summary</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00401069" w:rsidRDefault="00E9116A" w:rsidP="00740A3F">
+    <w:p w14:paraId="3FDE8D8E" w14:textId="77777777" w:rsidR="00401069" w:rsidRDefault="00E9116A" w:rsidP="00740A3F">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Exhibit </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
@@ -298,51 +299,51 @@
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:instrText>{NUMBER}</w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00401069" w:rsidRPr="00401069">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00924E53" w:rsidRPr="00111AD6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Declaration of Contractor/Subcontractor Minimum Occupational Safety and Health Qualifications</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00924E53" w:rsidRPr="00111AD6" w:rsidRDefault="00E9116A" w:rsidP="00E9116A">
+    <w:p w14:paraId="3FDE8D8F" w14:textId="77777777" w:rsidR="00924E53" w:rsidRPr="00111AD6" w:rsidRDefault="00E9116A" w:rsidP="00E9116A">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Exhibit </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
@@ -369,51 +370,51 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00924E53" w:rsidRPr="00111AD6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">UCIP </w:t>
       </w:r>
       <w:r w:rsidR="00026585">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Insurance</w:t>
       </w:r>
       <w:r w:rsidR="00924E53" w:rsidRPr="00111AD6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> Manual</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00924E53" w:rsidRPr="00111AD6" w:rsidRDefault="00E9116A" w:rsidP="00E9116A">
+    <w:p w14:paraId="3FDE8D90" w14:textId="77777777" w:rsidR="00924E53" w:rsidRPr="00111AD6" w:rsidRDefault="00E9116A" w:rsidP="00E9116A">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Exhibit </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> macrobutton nomacro </w:instrText>
@@ -425,153 +426,153 @@
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:instrText>{NUMBER}</w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00924E53" w:rsidRPr="00924E53">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00924E53" w:rsidRPr="00111AD6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>UCIP Safety Standards Manual</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00401069" w:rsidRPr="00401069" w:rsidRDefault="00E9116A" w:rsidP="00E9116A">
+    <w:p w14:paraId="3FDE8D91" w14:textId="77777777" w:rsidR="00401069" w:rsidRPr="00401069" w:rsidRDefault="00E9116A" w:rsidP="00E9116A">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Exhibit </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> macrobutton nomacro </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:instrText>{NUMBER}</w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00401069" w:rsidRPr="00401069">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t>Payment Bond</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00401069" w:rsidRPr="00401069" w:rsidRDefault="00E9116A" w:rsidP="00E9116A">
+    <w:p w14:paraId="3FDE8D92" w14:textId="77777777" w:rsidR="00401069" w:rsidRPr="00401069" w:rsidRDefault="00E9116A" w:rsidP="00E9116A">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Exhibit </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> macrobutton nomacro </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:instrText>{NUMBER}</w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00401069" w:rsidRPr="00401069">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t>Performance Bond</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00401069" w:rsidRPr="00401069" w:rsidRDefault="00E9116A" w:rsidP="00E9116A">
+    <w:p w14:paraId="3FDE8D93" w14:textId="77777777" w:rsidR="00401069" w:rsidRPr="00401069" w:rsidRDefault="00E9116A" w:rsidP="00E9116A">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Exhibit </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
@@ -590,255 +591,255 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00401069" w:rsidRPr="00401069">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Application </w:t>
       </w:r>
       <w:r w:rsidR="00740A3F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidR="00401069" w:rsidRPr="00401069">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>or Payment</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00401069" w:rsidRPr="00401069" w:rsidRDefault="00E9116A" w:rsidP="00E9116A">
+    <w:p w14:paraId="3FDE8D94" w14:textId="77777777" w:rsidR="00401069" w:rsidRPr="00401069" w:rsidRDefault="00E9116A" w:rsidP="00E9116A">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Exhibit </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> macrobutton nomacro </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:instrText>{NUMBER}</w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00401069" w:rsidRPr="00401069">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t>Selection of Retention Options</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00401069" w:rsidRPr="00401069" w:rsidRDefault="00E9116A" w:rsidP="00740A3F">
+    <w:p w14:paraId="3FDE8D95" w14:textId="77777777" w:rsidR="00401069" w:rsidRPr="00401069" w:rsidRDefault="00E9116A" w:rsidP="00740A3F">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Exhibit </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> macrobutton nomacro </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:instrText>{NUMBER}</w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00401069" w:rsidRPr="00401069">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t>Escrow Agreement for Deposit of Securities In Lieu of Retention and Deposit of Retention</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00401069" w:rsidRPr="00401069" w:rsidRDefault="00E9116A" w:rsidP="00E9116A">
+    <w:p w14:paraId="3FDE8D96" w14:textId="77777777" w:rsidR="00401069" w:rsidRPr="00401069" w:rsidRDefault="00E9116A" w:rsidP="00E9116A">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Exhibit </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> macrobutton nomacro </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:instrText>{NUMBER}</w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00401069" w:rsidRPr="00401069">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t>Submittal Schedule</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00401069" w:rsidRPr="00401069" w:rsidRDefault="00E9116A" w:rsidP="00E9116A">
+    <w:p w14:paraId="3FDE8D97" w14:textId="77777777" w:rsidR="00401069" w:rsidRPr="00401069" w:rsidRDefault="00E9116A" w:rsidP="00E9116A">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Exhibit </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> macrobutton nomacro </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:instrText>{NUMBER}</w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00401069" w:rsidRPr="00401069">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t>Cost Proposal</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00401069" w:rsidRPr="00401069" w:rsidRDefault="00E9116A" w:rsidP="00E9116A">
+    <w:p w14:paraId="3FDE8D98" w14:textId="77777777" w:rsidR="00401069" w:rsidRPr="00401069" w:rsidRDefault="00E9116A" w:rsidP="00E9116A">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="1080" w:right="1080" w:hanging="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Exhibit </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
@@ -846,51 +847,51 @@
         <w:instrText xml:space="preserve"> macrobutton nomacro </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:instrText>{NUMBER}</w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00401069" w:rsidRPr="00401069">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t>Field Order</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00401069" w:rsidRPr="00401069" w:rsidRDefault="00E9116A" w:rsidP="00E9116A">
+    <w:p w14:paraId="3FDE8D99" w14:textId="77777777" w:rsidR="00401069" w:rsidRPr="00401069" w:rsidRDefault="00E9116A" w:rsidP="00E9116A">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="1080" w:hanging="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Exhibit </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
@@ -898,182 +899,154 @@
         <w:instrText xml:space="preserve"> macrobutton nomacro </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:instrText>{NUMBER}</w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00401069" w:rsidRPr="00401069">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t>Change Order</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00401069" w:rsidRPr="00401069" w:rsidRDefault="00E9116A" w:rsidP="00E9116A">
+    <w:p w14:paraId="3FDE8D9A" w14:textId="77777777" w:rsidR="00401069" w:rsidRPr="00401069" w:rsidRDefault="00E9116A" w:rsidP="00E9116A">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Exhibit </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> macrobutton nomacro </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:instrText>{NUMBER}</w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00401069" w:rsidRPr="00401069">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Conditional Waiver and Release </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Progress Payment</w:t>
+        <w:t>Conditional Waiver and Release Upon Progress Payment</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00401069" w:rsidRDefault="00E9116A" w:rsidP="00E9116A">
+    <w:p w14:paraId="3FDE8D9B" w14:textId="77777777" w:rsidR="00401069" w:rsidRDefault="00E9116A" w:rsidP="00E9116A">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="1080" w:right="1080" w:hanging="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Exhibit </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> macrobutton nomacro </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:instrText>{NUMBER}</w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00401069" w:rsidRPr="00401069">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Unconditional Waiver and Release </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Progress Payment</w:t>
+        <w:t>Unconditional Waiver and Release Upon Progress Payment</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00924E53" w:rsidRDefault="00E9116A" w:rsidP="00E9116A">
+    <w:p w14:paraId="3FDE8D9C" w14:textId="77777777" w:rsidR="00924E53" w:rsidRDefault="00E9116A" w:rsidP="00E9116A">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="1080" w:right="1080" w:hanging="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Exhibit </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
@@ -1083,68 +1056,54 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:instrText>{NUMBER}</w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00924E53" w:rsidRPr="00401069">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00924E53" w:rsidRPr="008E6618">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Conditional Waiver and Release </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Final Payment</w:t>
+        <w:t>Conditional Waiver and Release Upon Final Payment</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00924E53" w:rsidRPr="00401069" w:rsidRDefault="00E9116A" w:rsidP="00E9116A">
+    <w:p w14:paraId="3FDE8D9D" w14:textId="77777777" w:rsidR="00924E53" w:rsidRPr="00401069" w:rsidRDefault="00E9116A" w:rsidP="00E9116A">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="1080" w:right="1080" w:hanging="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Exhibit </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
@@ -1154,68 +1113,54 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:instrText>{NUMBER}</w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00924E53" w:rsidRPr="00401069">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00924E53" w:rsidRPr="008E6618">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Unconditional Waiver and Release </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Final Payment</w:t>
+        <w:t>Unconditional Waiver and Release Upon Final Payment</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BD24EF" w:rsidRDefault="00BD24EF" w:rsidP="00E9116A">
+    <w:p w14:paraId="3FDE8D9E" w14:textId="77777777" w:rsidR="00BD24EF" w:rsidRDefault="00BD24EF" w:rsidP="00E9116A">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="1080" w:hanging="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Exhibit </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
@@ -1228,51 +1173,51 @@
           <w:color w:val="FF0000"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:instrText>{NUMBER}</w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00401069">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Self-Certification</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BD24EF" w:rsidRDefault="00BD24EF" w:rsidP="00E9116A">
+    <w:p w14:paraId="3FDE8D9F" w14:textId="77777777" w:rsidR="00BD24EF" w:rsidRDefault="00BD24EF" w:rsidP="00E9116A">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="1080" w:hanging="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Exhibit </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
@@ -1285,51 +1230,51 @@
           <w:color w:val="FF0000"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:instrText>{NUMBER}</w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00401069">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="009459B8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Intent to File Notice of Completion</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BD24EF" w:rsidRDefault="00BD24EF" w:rsidP="00E9116A">
+    <w:p w14:paraId="3FDE8DA0" w14:textId="77777777" w:rsidR="00BD24EF" w:rsidRDefault="00BD24EF" w:rsidP="00E9116A">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="1080" w:hanging="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Exhibit </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
@@ -1342,51 +1287,51 @@
           <w:color w:val="FF0000"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:instrText>{NUMBER}</w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="008E6618">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Application for Retention Release</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BD24EF" w:rsidRDefault="00BD24EF" w:rsidP="00BD24EF">
+    <w:p w14:paraId="3FDE8DA1" w14:textId="77777777" w:rsidR="00BD24EF" w:rsidRDefault="00BD24EF" w:rsidP="00BD24EF">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Exhibit </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
@@ -1398,51 +1343,51 @@
           <w:color w:val="FF0000"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:instrText>{NUMBER}</w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="008E6618">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Letter of Design Review</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BD24EF" w:rsidRDefault="00BD24EF" w:rsidP="00BD24EF">
+    <w:p w14:paraId="3FDE8DA2" w14:textId="77777777" w:rsidR="00BD24EF" w:rsidRDefault="00BD24EF" w:rsidP="00BD24EF">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="1080" w:hanging="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Exhibit </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
@@ -1455,51 +1400,51 @@
           <w:color w:val="FF0000"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:instrText>{NUMBER}</w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="008E6618">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Certificate of Substantial Completion</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BD24EF" w:rsidRDefault="00BD24EF" w:rsidP="00E9116A">
+    <w:p w14:paraId="3FDE8DA3" w14:textId="77777777" w:rsidR="00BD24EF" w:rsidRDefault="00BD24EF" w:rsidP="00E9116A">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="1080" w:hanging="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Exhibit </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
@@ -1507,51 +1452,51 @@
         <w:instrText xml:space="preserve"> macrobutton nomacro </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:instrText>{NUMBER}</w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t>Expanded List of Subcontractors</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004913E8" w:rsidRDefault="004913E8" w:rsidP="00E9116A">
+    <w:p w14:paraId="3FDE8DA4" w14:textId="77777777" w:rsidR="004913E8" w:rsidRDefault="004913E8" w:rsidP="00E9116A">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="1080" w:hanging="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Exhibit </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
@@ -1559,51 +1504,51 @@
         <w:instrText xml:space="preserve"> macrobutton nomacro </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:instrText>{NUMBER}</w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t>Project Program</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004913E8" w:rsidRDefault="004913E8" w:rsidP="00E9116A">
+    <w:p w14:paraId="3FDE8DA5" w14:textId="77777777" w:rsidR="004913E8" w:rsidRDefault="004913E8" w:rsidP="00E9116A">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="1080" w:hanging="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Exhibit </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
@@ -1611,51 +1556,51 @@
         <w:instrText xml:space="preserve"> macrobutton nomacro </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:instrText>{NUMBER}</w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t>Facility Standards</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004913E8" w:rsidRDefault="004913E8" w:rsidP="00E9116A">
+    <w:p w14:paraId="3FDE8DA6" w14:textId="77777777" w:rsidR="004913E8" w:rsidRDefault="004913E8" w:rsidP="00E9116A">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="1080" w:hanging="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Exhibit </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
@@ -1663,51 +1608,51 @@
         <w:instrText xml:space="preserve"> macrobutton nomacro </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:instrText>{NUMBER}</w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t>University Furnished Information</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004913E8" w:rsidRDefault="004913E8" w:rsidP="00E9116A">
+    <w:p w14:paraId="3FDE8DA7" w14:textId="77777777" w:rsidR="004913E8" w:rsidRDefault="004913E8" w:rsidP="00E9116A">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="1080" w:hanging="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Exhibit </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
@@ -1715,51 +1660,51 @@
         <w:instrText xml:space="preserve"> macrobutton nomacro </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:instrText>{NUMBER}</w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t>Design Professional Rate Schedule</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004913E8" w:rsidRDefault="004913E8" w:rsidP="00E9116A">
+    <w:p w14:paraId="3FDE8DA8" w14:textId="77777777" w:rsidR="004913E8" w:rsidRDefault="004913E8" w:rsidP="00E9116A">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="1080" w:hanging="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Exhibit </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
@@ -1767,51 +1712,51 @@
         <w:instrText xml:space="preserve"> macrobutton nomacro </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:instrText>{NUMBER}</w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t>Final Distribution of Contract Dollars</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004913E8" w:rsidRPr="00401069" w:rsidRDefault="004913E8" w:rsidP="004913E8">
+    <w:p w14:paraId="3FDE8DA9" w14:textId="77777777" w:rsidR="004913E8" w:rsidRPr="00401069" w:rsidRDefault="004913E8" w:rsidP="004913E8">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Exhibit </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
@@ -1829,496 +1774,499 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00401069">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Design Builder</w:t>
       </w:r>
       <w:r w:rsidRPr="00401069">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Claim Certification</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004913E8" w:rsidRPr="00401069" w:rsidRDefault="004913E8" w:rsidP="004913E8">
+    <w:p w14:paraId="3FDE8DAA" w14:textId="77777777" w:rsidR="004913E8" w:rsidRPr="00401069" w:rsidRDefault="004913E8" w:rsidP="004913E8">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Exhibit </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> macrobutton nomacro </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:instrText>{NUMBER}</w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00401069">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t>Subcontractor Claim Certification</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00740A3F" w:rsidRDefault="00E9116A" w:rsidP="008E6618">
+    <w:p w14:paraId="3FDE8DAB" w14:textId="77777777" w:rsidR="00740A3F" w:rsidRDefault="00E9116A" w:rsidP="008E6618">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="1080" w:hanging="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Exhibit </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> macrobutton nomacro </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:instrText>{NUMBER}</w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00401069" w:rsidRPr="00401069">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00740A3F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>The</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> Regents of the University of California Master</w:t>
+        <w:t>The Regents of the University of California Master</w:t>
       </w:r>
       <w:r w:rsidR="00401069" w:rsidRPr="00401069">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Builder's Risk </w:t>
       </w:r>
       <w:r w:rsidR="00740A3F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Program</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00740A3F" w:rsidSect="0055473C">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="994" w:bottom="1152" w:left="1195" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00212299" w:rsidRDefault="00212299">
+    <w:p w14:paraId="3FDE8DAE" w14:textId="77777777" w:rsidR="00212299" w:rsidRDefault="00212299">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00212299" w:rsidRDefault="00212299">
+    <w:p w14:paraId="3FDE8DAF" w14:textId="77777777" w:rsidR="00212299" w:rsidRDefault="00212299">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20002A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="BSN Swiss Roman 10pt">
+    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20002A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="BSN Swiss">
+    <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="20002A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Univers">
-    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
-    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="80000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:p w:rsidR="00BD24EF" w:rsidRDefault="00BD24EF" w:rsidP="007E4FC2">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3FDE8DB1" w14:textId="77777777" w:rsidR="00BD24EF" w:rsidRDefault="00BD24EF" w:rsidP="007E4FC2">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="right" w:pos="720"/>
         <w:tab w:val="right" w:pos="9936"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Univers" w:hAnsi="Univers"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Univers" w:hAnsi="Univers"/>
         <w:u w:val="single"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Univers" w:hAnsi="Univers"/>
         <w:u w:val="single"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Univers" w:hAnsi="Univers"/>
         <w:u w:val="single"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00BD24EF" w:rsidRPr="00597B14" w:rsidRDefault="00BD24EF" w:rsidP="007E4FC2">
+  <w:p w14:paraId="3FDE8DB2" w14:textId="77777777" w:rsidR="00BD24EF" w:rsidRPr="00597B14" w:rsidRDefault="00BD24EF" w:rsidP="007E4FC2">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="right" w:pos="720"/>
         <w:tab w:val="right" w:pos="9936"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Univers" w:hAnsi="Univers"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00111AD6">
       <w:rPr>
         <w:rFonts w:ascii="Univers" w:hAnsi="Univers"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:highlight w:val="yellow"/>
       </w:rPr>
       <w:t>May 2</w:t>
     </w:r>
     <w:r w:rsidR="00F62120">
       <w:rPr>
         <w:rFonts w:ascii="Univers" w:hAnsi="Univers"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:highlight w:val="yellow"/>
       </w:rPr>
       <w:t>8</w:t>
     </w:r>
     <w:r w:rsidRPr="00111AD6">
       <w:rPr>
         <w:rFonts w:ascii="Univers" w:hAnsi="Univers"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:highlight w:val="yellow"/>
       </w:rPr>
-      <w:t>, 2010</w:t>
+      <w:t xml:space="preserve">, </w:t>
     </w:r>
-    <w:r w:rsidRPr="00597B14">
+    <w:proofErr w:type="gramStart"/>
+    <w:r w:rsidRPr="00111AD6">
       <w:rPr>
         <w:rFonts w:ascii="Univers" w:hAnsi="Univers"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
+        <w:highlight w:val="yellow"/>
+      </w:rPr>
+      <w:t>2010</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidRPr="00597B14">
+      <w:rPr>
+        <w:rFonts w:ascii="Univers" w:hAnsi="Univers"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00597B14">
       <w:rPr>
         <w:rFonts w:ascii="Univers" w:hAnsi="Univers"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Univers" w:hAnsi="Univers"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Exhibits</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00BD24EF" w:rsidRPr="00597B14" w:rsidRDefault="008E6618" w:rsidP="007E4FC2">
+  <w:p w14:paraId="3FDE8DB3" w14:textId="77777777" w:rsidR="00BD24EF" w:rsidRPr="00597B14" w:rsidRDefault="008E6618" w:rsidP="007E4FC2">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="right" w:pos="720"/>
         <w:tab w:val="center" w:pos="4770"/>
         <w:tab w:val="right" w:pos="9936"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Univers" w:hAnsi="Univers"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Univers" w:hAnsi="Univers"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00BD24EF" w:rsidRPr="00597B14">
       <w:rPr>
         <w:rFonts w:ascii="Univers" w:hAnsi="Univers"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00BD24EF" w:rsidRPr="00597B14">
       <w:rPr>
         <w:rFonts w:ascii="Univers" w:hAnsi="Univers"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00BD24EF">
       <w:rPr>
         <w:rFonts w:ascii="Univers" w:hAnsi="Univers"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Table of Contents</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00BD24EF" w:rsidRDefault="00BD24EF" w:rsidP="007E4FC2">
+  <w:p w14:paraId="3FDE8DB4" w14:textId="77777777" w:rsidR="00BD24EF" w:rsidRDefault="00BD24EF" w:rsidP="007E4FC2">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="right" w:pos="720"/>
         <w:tab w:val="center" w:pos="4770"/>
         <w:tab w:val="right" w:pos="9936"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Univers" w:hAnsi="Univers"/>
       </w:rPr>
     </w:pPr>
+    <w:proofErr w:type="gramStart"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Univers" w:hAnsi="Univers"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>DB</w:t>
     </w:r>
-    <w:proofErr w:type="gramStart"/>
     <w:r w:rsidRPr="00597B14">
       <w:rPr>
         <w:rFonts w:ascii="Univers" w:hAnsi="Univers"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>:</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Univers" w:hAnsi="Univers"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>E00</w:t>
+      <w:t>E</w:t>
     </w:r>
     <w:proofErr w:type="gramEnd"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Univers" w:hAnsi="Univers"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>_TOC_</w:t>
+      <w:t>00_TOC_</w:t>
     </w:r>
     <w:r w:rsidRPr="00111AD6">
       <w:rPr>
         <w:rFonts w:ascii="Univers" w:hAnsi="Univers"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:highlight w:val="yellow"/>
       </w:rPr>
       <w:t>With UCIP</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Univers" w:hAnsi="Univers"/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Univers" w:hAnsi="Univers"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00BD24EF" w:rsidRPr="00A30E72" w:rsidRDefault="00BD24EF" w:rsidP="007E4FC2">
+  <w:p w14:paraId="3FDE8DB5" w14:textId="77777777" w:rsidR="00BD24EF" w:rsidRPr="00A30E72" w:rsidRDefault="00BD24EF" w:rsidP="007E4FC2">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="center" w:pos="4770"/>
         <w:tab w:val="right" w:pos="9648"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:spacing w:val="-2"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00A30E72">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00A30E72">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -2373,71 +2321,71 @@
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="008E6618">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="00A30E72">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00212299" w:rsidRDefault="00212299">
+    <w:p w14:paraId="3FDE8DAC" w14:textId="77777777" w:rsidR="00212299" w:rsidRDefault="00212299">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00212299" w:rsidRDefault="00212299">
+    <w:p w14:paraId="3FDE8DAD" w14:textId="77777777" w:rsidR="00212299" w:rsidRDefault="00212299">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:p w:rsidR="00BD24EF" w:rsidRDefault="00BD24EF" w:rsidP="0055473C">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3FDE8DB0" w14:textId="77777777" w:rsidR="00BD24EF" w:rsidRDefault="00BD24EF" w:rsidP="0055473C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="left" w:pos="720"/>
         <w:tab w:val="right" w:pos="9936"/>
       </w:tabs>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       </w:rPr>
       <w:t>Project Name:</w:t>
     </w:r>
     <w:r w:rsidRPr="0055473C">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="18"/>
         <w:highlight w:val="lightGray"/>
       </w:rPr>
@@ -2476,52 +2424,52 @@
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="0055473C">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:highlight w:val="lightGray"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> MACROBUTTON nomacro {     } </w:instrText>
     </w:r>
     <w:r w:rsidRPr="0055473C">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:highlight w:val="lightGray"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="53B8727D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0E40036C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="0"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="0"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3"/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="0"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="3">
@@ -2548,51 +2496,51 @@
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="0"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="0"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:legacy w:legacy="1" w:legacySpace="120" w:legacyIndent="1440"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="70496AF7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CA8288CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="444"/>
         </w:tabs>
         <w:ind w:left="444" w:hanging="444"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2688,51 +2636,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="781C299F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D8A6115C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2828,254 +2776,305 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1330937374">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="577060672">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="998651144">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
-  <w:zoom w:percent="150"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
-  <w:stylePaneFormatFilter w:val="3F01"/>
+  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:drawingGridVerticalSpacing w:val="120"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BA4949"/>
     <w:rsid w:val="00015986"/>
     <w:rsid w:val="00026585"/>
     <w:rsid w:val="00042EF6"/>
     <w:rsid w:val="00045C15"/>
     <w:rsid w:val="00057D07"/>
     <w:rsid w:val="00077007"/>
     <w:rsid w:val="000C6CA2"/>
     <w:rsid w:val="000D020B"/>
     <w:rsid w:val="0010656B"/>
     <w:rsid w:val="00111AD6"/>
     <w:rsid w:val="00113E09"/>
     <w:rsid w:val="00124992"/>
     <w:rsid w:val="00153F66"/>
     <w:rsid w:val="001817C3"/>
     <w:rsid w:val="001B7FA7"/>
     <w:rsid w:val="001D100A"/>
     <w:rsid w:val="001E52AB"/>
     <w:rsid w:val="00212299"/>
     <w:rsid w:val="002169EE"/>
     <w:rsid w:val="002A1318"/>
     <w:rsid w:val="002B6C60"/>
     <w:rsid w:val="002C3DD6"/>
     <w:rsid w:val="002C70FA"/>
     <w:rsid w:val="002D7C47"/>
     <w:rsid w:val="00355720"/>
     <w:rsid w:val="00355761"/>
     <w:rsid w:val="00362BD1"/>
     <w:rsid w:val="003714DC"/>
     <w:rsid w:val="00392CD5"/>
     <w:rsid w:val="003A10D8"/>
     <w:rsid w:val="003F1EAA"/>
     <w:rsid w:val="00401069"/>
     <w:rsid w:val="0042341E"/>
     <w:rsid w:val="004400FF"/>
     <w:rsid w:val="004664B9"/>
     <w:rsid w:val="004913E8"/>
     <w:rsid w:val="00523341"/>
     <w:rsid w:val="005378A9"/>
     <w:rsid w:val="00541317"/>
     <w:rsid w:val="005439C0"/>
     <w:rsid w:val="00547756"/>
     <w:rsid w:val="0055473C"/>
     <w:rsid w:val="00594E4A"/>
     <w:rsid w:val="00597B14"/>
     <w:rsid w:val="005B42F4"/>
+    <w:rsid w:val="005D546A"/>
     <w:rsid w:val="0062060B"/>
     <w:rsid w:val="006208B5"/>
     <w:rsid w:val="006224B4"/>
     <w:rsid w:val="00636D49"/>
     <w:rsid w:val="00666995"/>
     <w:rsid w:val="006C5F77"/>
     <w:rsid w:val="006C7808"/>
     <w:rsid w:val="007402F4"/>
     <w:rsid w:val="00740647"/>
     <w:rsid w:val="00740A3F"/>
     <w:rsid w:val="00743E92"/>
     <w:rsid w:val="007E0A38"/>
     <w:rsid w:val="007E4FC2"/>
     <w:rsid w:val="007F1D62"/>
     <w:rsid w:val="008010C1"/>
     <w:rsid w:val="00802B2F"/>
     <w:rsid w:val="008405F5"/>
     <w:rsid w:val="00884CF7"/>
     <w:rsid w:val="008874C1"/>
     <w:rsid w:val="008C43C4"/>
     <w:rsid w:val="008E3EC8"/>
     <w:rsid w:val="008E6618"/>
     <w:rsid w:val="00916450"/>
     <w:rsid w:val="00924E53"/>
     <w:rsid w:val="009418EB"/>
     <w:rsid w:val="009459B8"/>
     <w:rsid w:val="00947F08"/>
     <w:rsid w:val="00956463"/>
     <w:rsid w:val="00A30E72"/>
     <w:rsid w:val="00A6062E"/>
     <w:rsid w:val="00A86CE5"/>
     <w:rsid w:val="00A8783A"/>
     <w:rsid w:val="00AA5DD8"/>
     <w:rsid w:val="00AC01FA"/>
     <w:rsid w:val="00B255DF"/>
     <w:rsid w:val="00B57402"/>
     <w:rsid w:val="00B60B81"/>
     <w:rsid w:val="00BA4949"/>
     <w:rsid w:val="00BC3FFD"/>
     <w:rsid w:val="00BC552D"/>
     <w:rsid w:val="00BD24EF"/>
+    <w:rsid w:val="00BF6D82"/>
     <w:rsid w:val="00C2277B"/>
     <w:rsid w:val="00C35889"/>
     <w:rsid w:val="00C643DF"/>
     <w:rsid w:val="00C7415F"/>
     <w:rsid w:val="00CA48FE"/>
     <w:rsid w:val="00CF24A0"/>
     <w:rsid w:val="00D512E3"/>
     <w:rsid w:val="00D55254"/>
     <w:rsid w:val="00D61B90"/>
     <w:rsid w:val="00D64877"/>
     <w:rsid w:val="00D83CC4"/>
+    <w:rsid w:val="00E178E6"/>
     <w:rsid w:val="00E25AC2"/>
     <w:rsid w:val="00E81D54"/>
     <w:rsid w:val="00E9116A"/>
     <w:rsid w:val="00EE0204"/>
     <w:rsid w:val="00F26524"/>
     <w:rsid w:val="00F62120"/>
     <w:rsid w:val="00FB3526"/>
     <w:rsid w:val="00FD75A1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac m:val="off"/>
+    <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="3FDE8D88"/>
+  <w15:docId w15:val="{46889115-D2C1-4824-9A5D-F3E7F77FEBB2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="267">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -3143,50 +3142,159 @@
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="left" w:pos="-360"/>
         <w:tab w:val="left" w:pos="1"/>
         <w:tab w:val="left" w:pos="504"/>
         <w:tab w:val="left" w:pos="936"/>
         <w:tab w:val="left" w:pos="1326"/>
@@ -3343,68 +3451,74 @@
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="left" w:pos="-360"/>
         <w:tab w:val="left" w:pos="1"/>
         <w:tab w:val="left" w:pos="504"/>
         <w:tab w:val="left" w:pos="936"/>
         <w:tab w:val="left" w:pos="1326"/>
         <w:tab w:val="right" w:pos="8568"/>
         <w:tab w:val="right" w:leader="dot" w:pos="9000"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="LFFormat">
     <w:name w:val="LF Format"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rPr>
       <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="12SB">
     <w:name w:val="12SB"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rPr>
       <w:rFonts w:ascii="BSN Swiss" w:hAnsi="BSN Swiss"/>
       <w:b/>
       <w:sz w:val="24"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Quotes">
     <w:name w:val="Quotes"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rPr>
       <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
     </w:rPr>
   </w:style>
@@ -3545,98 +3659,50 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="-360"/>
         <w:tab w:val="left" w:pos="1"/>
         <w:tab w:val="left" w:pos="504"/>
         <w:tab w:val="left" w:pos="936"/>
         <w:tab w:val="left" w:pos="990"/>
         <w:tab w:val="right" w:pos="8568"/>
         <w:tab w:val="right" w:leader="dot" w:pos="9000"/>
       </w:tabs>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText2">
-    <w:name w:val="Body Text 2"/>
-[...46 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="BodyText22">
     <w:name w:val="Body Text 2"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="-360"/>
         <w:tab w:val="left" w:pos="1"/>
         <w:tab w:val="left" w:pos="504"/>
         <w:tab w:val="left" w:pos="936"/>
         <w:tab w:val="left" w:pos="1530"/>
         <w:tab w:val="right" w:pos="8568"/>
         <w:tab w:val="right" w:leader="dot" w:pos="9000"/>
       </w:tabs>
       <w:ind w:left="504" w:firstLine="486"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BlockText">
     <w:name w:val="Block Text"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="-360"/>
@@ -3724,51 +3790,51 @@
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="PrismManual">
     <w:name w:val="Prism Manual"/>
     <w:basedOn w:val="Normal"/>
     <w:rPr>
       <w:kern w:val="28"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///G:\PD\D%20&amp;%20C%20Policy\DOCUMENT%20CONTROL\CONTRACTS\CONTRACTS%20Current\Long%20Form\LF_C04_InstructionstoBidders_Rev%209-15-03.dot" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
@@ -4041,70 +4107,78 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8B5523F6-C026-41F1-BF4A-4C7DD305676B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>LF_C04_InstructionstoBidders_Rev 9-15-03.dot</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>210</Words>
-  <Characters>2218</Characters>
+  <Words>362</Words>
+  <Characters>2066</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>18</Lines>
+  <Lines>17</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Instructions to Bidders</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>UCOP</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2424</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Instructions to Bidders</dc:title>
   <dc:subject/>
   <dc:creator>Richard W. Caton</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
+    <vt:lpwstr>4fb1585b-d678-4ea5-a27e-685dc9f42442</vt:lpwstr>
+  </property>
+</Properties>
+</file>