--- v0 (2026-05-01)
+++ v1 (2026-07-31)
@@ -1,45 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="4D6171B5" w14:textId="77777777" w:rsidR="009F0D22" w:rsidRPr="007A3C92" w:rsidRDefault="009F0D22" w:rsidP="009F0D22">
       <w:pPr>
         <w:framePr w:w="4680" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="5" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="5" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="5" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
@@ -349,73 +344,58 @@
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4680" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="64DEC68A" w14:textId="77777777" w:rsidR="009F0D22" w:rsidRPr="007A3C92" w:rsidRDefault="009F0D22" w:rsidP="00042BFB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="432"/>
                 <w:tab w:val="left" w:pos="864"/>
                 <w:tab w:val="left" w:pos="1296"/>
                 <w:tab w:val="right" w:pos="8928"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
               </w:tabs>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A3C92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">FOR USE WITH:                 </w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">   </w:t>
+              <w:t xml:space="preserve">FOR USE WITH:                    </w:t>
             </w:r>
             <w:r w:rsidRPr="007A3C92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
-              <w:t>(</w:t>
-[...7 lines deleted...]
-              <w:t>check if applicable)</w:t>
+              <w:t>(check if applicable)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="51737F7D" w14:textId="77777777" w:rsidR="009F0D22" w:rsidRPr="007A3C92" w:rsidRDefault="009F0D22" w:rsidP="00042BFB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="432"/>
                 <w:tab w:val="left" w:pos="864"/>
                 <w:tab w:val="left" w:pos="1296"/>
                 <w:tab w:val="right" w:pos="8928"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
               </w:tabs>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="475" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
@@ -1582,133 +1562,85 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A3C92">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Completion Instructions: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B955CBD" w14:textId="77777777" w:rsidR="009F0D22" w:rsidRPr="007A3C92" w:rsidRDefault="009F0D22" w:rsidP="009F0D22">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A3C92">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">1. Notes, suggested text, instructions and other information </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> formatted using the following methods: </w:t>
+        <w:t xml:space="preserve">1. Notes, suggested text, instructions and other information is formatted using the following methods: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C13805E" w14:textId="77777777" w:rsidR="009F0D22" w:rsidRPr="007A3C92" w:rsidRDefault="009F0D22" w:rsidP="009F0D22">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:after="88"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A3C92">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Hidden text within brackets. Read the material within the brackets and take the appropriate action (usually inserting text or selecting from a choice of texts.) When printing this document, the default print property will not print the hidden text. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1330A1D1" w14:textId="77777777" w:rsidR="009F0D22" w:rsidRPr="007A3C92" w:rsidRDefault="009F0D22" w:rsidP="009F0D22">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:after="88"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A3C92">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coded </w:t>
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> The instructions and shading will disappear when the required information is typed. </w:t>
+        <w:t xml:space="preserve">Coded instruction within brackets. {This is an example of the format.} The instructions and shading will disappear when the required information is typed. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BBC9894" w14:textId="77777777" w:rsidR="009F0D22" w:rsidRPr="007A3C92" w:rsidRDefault="009F0D22" w:rsidP="009F0D22">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A3C92">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Suggested text is shaded in gray without brackets (see Modifications and Additions below.) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D3654D0" w14:textId="77777777" w:rsidR="009F0D22" w:rsidRPr="007A3C92" w:rsidRDefault="009F0D22" w:rsidP="009F0D22">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -1723,67 +1655,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A3C92">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r w:rsidRPr="007A3C92">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Licensing</w:t>
       </w:r>
       <w:r w:rsidRPr="007A3C92">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>. Insert the appropriate license classification and code. In most cases, the classification will be “General Building” and the code will be “B.” On projects that do not include work on a building (e.g. road work), the classification would be “General Engineering” and the code would be “A.” On projects that may be bid by specialty classifications, a Facility may also elect to list the classification and the “C” code for the specialty(</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">) in addition to the “A” or “B” code and classification. If the Facility is unsure about which classification and code to list, contact the Contractors State License Board for assistance in evaluating the appropriate classification(s). </w:t>
+        <w:t xml:space="preserve">. Insert the appropriate license classification and code. In most cases, the classification will be “General Building” and the code will be “B.” On projects that do not include work on a building (e.g. road work), the classification would be “General Engineering” and the code would be “A.” On projects that may be bid by specialty classifications, a Facility may also elect to list the classification and the “C” code for the specialty(ies) in addition to the “A” or “B” code and classification. If the Facility is unsure about which classification and code to list, contact the Contractors State License Board for assistance in evaluating the appropriate classification(s). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35DDFBA2" w14:textId="77777777" w:rsidR="009F0D22" w:rsidRPr="007A3C92" w:rsidRDefault="009F0D22" w:rsidP="009F0D22">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A3C92">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r w:rsidRPr="007A3C92">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -1858,103 +1774,85 @@
       <w:r w:rsidRPr="007A3C92">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Modifications and Additions:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E4375E7" w14:textId="0343D331" w:rsidR="009F0D22" w:rsidRPr="007A3C92" w:rsidRDefault="009F0D22" w:rsidP="009F0D22">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="432"/>
           <w:tab w:val="left" w:pos="864"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="right" w:pos="8928"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="116A5742" w14:textId="5E6BA28B" w:rsidR="0041523C" w:rsidRPr="000A09F9" w:rsidRDefault="0079586C" w:rsidP="000A09F9">
+    <w:p w14:paraId="116A5742" w14:textId="03057703" w:rsidR="0041523C" w:rsidRPr="000A09F9" w:rsidRDefault="00DC372C" w:rsidP="000A09F9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="432"/>
           <w:tab w:val="left" w:pos="864"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="right" w:pos="8928"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
         </w:tabs>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0079586C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:noProof/>
         </w:rPr>
-        <w:t>Revised</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">minimum wage language </w:t>
+        <w:t>Updated JOC limits.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AA90501" w14:textId="6FE3A106" w:rsidR="004C413F" w:rsidRPr="00A14791" w:rsidRDefault="004C413F" w:rsidP="00A14791">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="432"/>
           <w:tab w:val="left" w:pos="864"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="right" w:pos="8928"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7FC67A89" w14:textId="32E4B2B8" w:rsidR="009F0D22" w:rsidRPr="007A3C92" w:rsidRDefault="009F0D22" w:rsidP="009F0D22">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="432"/>
           <w:tab w:val="left" w:pos="864"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="right" w:pos="8928"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -2069,67 +1967,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A3C92">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r w:rsidRPr="007A3C92">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Bidder Prequalification. </w:t>
       </w:r>
       <w:r w:rsidRPr="007A3C92">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">When bidder prequalification is used, use the Advertisement for Contractor Prequalification for the purpose of receiving prequalification </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> be followed by the Advertisement for Bids (After Prequalification) for the purpose of receiving bids. </w:t>
+        <w:t xml:space="preserve">When bidder prequalification is used, use the Advertisement for Contractor Prequalification for the purpose of receiving prequalification documents  to be followed by the Advertisement for Bids (After Prequalification) for the purpose of receiving bids. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37223B6E" w14:textId="0C81D787" w:rsidR="009F0D22" w:rsidRDefault="009F0D22" w:rsidP="009F0D22">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A3C92">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
       <w:r w:rsidRPr="007A3C92">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -2203,65 +2085,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="009F0D22" w:rsidRPr="00791259">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. Separate Contracts. When separate contracts are used, add text to the “Description of Work” that addresses the separate contracts. Use the following sample text for guidance: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76BBE077" w14:textId="77777777" w:rsidR="009F0D22" w:rsidRPr="00791259" w:rsidRDefault="009F0D22" w:rsidP="00791259">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00791259">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">“Separate contracts have been awarded for the various elements of the Project Work. The Work required by this Contract will be Phase </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> of the Project which will consist of landscape planting and irrigation work. The separate contracts comprising the Project shall be phased, with separate liquidated damages provisions for each. University’s Representative will coordinate the separate contracts, working within the framework of the Contract Schedule.” </w:t>
+        <w:t xml:space="preserve">“Separate contracts have been awarded for the various elements of the Project Work. The Work required by this Contract will be Phase { } of the Project which will consist of landscape planting and irrigation work. The separate contracts comprising the Project shall be phased, with separate liquidated damages provisions for each. University’s Representative will coordinate the separate contracts, working within the framework of the Contract Schedule.” </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55964A78" w14:textId="77777777" w:rsidR="00791259" w:rsidRDefault="00791259" w:rsidP="009F0D22">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="209F3AE8" w14:textId="54551FBA" w:rsidR="009F0D22" w:rsidRPr="007A3C92" w:rsidRDefault="00791259" w:rsidP="009F0D22">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>8</w:t>
@@ -2392,56 +2260,51 @@
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="10077B66" w14:textId="77777777" w:rsidR="009F0D22" w:rsidRPr="007A3C92" w:rsidRDefault="009F0D22">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:rStyle w:val="12SB"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0A15A577" w14:textId="77777777" w:rsidR="00324691" w:rsidRPr="007A3C92" w:rsidRDefault="00324691">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:rStyle w:val="12SB"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:sectPr w:rsidR="00324691" w:rsidRPr="007A3C92" w:rsidSect="003B107D">
-          <w:headerReference w:type="even" r:id="rId7"/>
-[...4 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId12"/>
+          <w:footerReference w:type="default" r:id="rId7"/>
           <w:endnotePr>
             <w:numFmt w:val="decimal"/>
           </w:endnotePr>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7B797C8D" w14:textId="77777777" w:rsidR="009F0D22" w:rsidRPr="007A3C92" w:rsidRDefault="009F0D22">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:rStyle w:val="12SB"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7EAC2182" w14:textId="77777777" w:rsidR="0034700E" w:rsidRPr="007A3C92" w:rsidRDefault="0034700E" w:rsidP="00324691">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
@@ -2948,113 +2811,181 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A3C92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>All laboratory remodel work between $250k and $500k at Laboratories A, B, and C.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="731BF8A6" w14:textId="77777777" w:rsidR="00AE2EAA" w:rsidRPr="007A3C92" w:rsidRDefault="00AE2EAA" w:rsidP="00110B08">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="131EF37D" w14:textId="77777777" w:rsidR="00110B08" w:rsidRPr="007A3C92" w:rsidRDefault="00110B08" w:rsidP="00110B08">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="256FCD91" w14:textId="5E7AA866" w:rsidR="008F3AA2" w:rsidRPr="007A3C92" w:rsidRDefault="003B107D">
+    <w:p w14:paraId="256FCD91" w14:textId="59E5AAA1" w:rsidR="008F3AA2" w:rsidRPr="007A3C92" w:rsidRDefault="003B107D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A3C92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>The Job Order Contract awarded under this solicitation will have a Maximum Job Order Contract amount of</w:t>
       </w:r>
       <w:r w:rsidR="00941B73" w:rsidRPr="007A3C92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
-        <w:t xml:space="preserve"> $5,000,000</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">for </w:t>
+        <w:t xml:space="preserve"> $</w:t>
+      </w:r>
+      <w:r w:rsidR="000B051F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>9</w:t>
       </w:r>
       <w:r w:rsidR="00941B73" w:rsidRPr="007A3C92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="000B051F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00941B73" w:rsidRPr="007A3C92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>00,000</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A3C92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for the initial term with two possible extensions for </w:t>
+      </w:r>
+      <w:r w:rsidR="00941B73" w:rsidRPr="007A3C92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
         <w:t xml:space="preserve"> $</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="000B0D19">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
       <w:r w:rsidR="00941B73" w:rsidRPr="007A3C92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
-        <w:t xml:space="preserve">5,000,000 </w:t>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="000B0D19">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00941B73" w:rsidRPr="007A3C92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve">00,000 </w:t>
       </w:r>
       <w:r w:rsidRPr="007A3C92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>each. Individual Job Order Authorizations will range from $100,000 to</w:t>
       </w:r>
       <w:r w:rsidR="00941B73" w:rsidRPr="007A3C92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
-        <w:t xml:space="preserve"> $1,000,000</w:t>
+        <w:t xml:space="preserve"> $</w:t>
+      </w:r>
+      <w:r w:rsidR="00E7059B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00941B73" w:rsidRPr="007A3C92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00E7059B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="00941B73" w:rsidRPr="007A3C92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>00,000</w:t>
       </w:r>
       <w:r w:rsidRPr="007A3C92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D2DEE45" w14:textId="77777777" w:rsidR="008F3AA2" w:rsidRPr="007A3C92" w:rsidRDefault="008F3AA2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="761AA88D" w14:textId="77777777" w:rsidR="008A2F0F" w:rsidRPr="007A3C92" w:rsidRDefault="008F3AA2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A3C92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -4933,51 +4864,59 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve">Gordian’s </w:t>
       </w:r>
       <w:r w:rsidRPr="004F2CC2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>proprietary JOC</w:t>
       </w:r>
       <w:r w:rsidR="00A067D9" w:rsidRPr="004F2CC2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve"> software</w:t>
       </w:r>
       <w:r w:rsidRPr="004F2CC2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
-        <w:t xml:space="preserve"> applications (JOC Applications) and construction cost data (Construction Task Catalog®), which shall be used by the Contractor </w:t>
+        <w:t xml:space="preserve"> applications (JOC Applications) and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F2CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">construction cost data (Construction Task Catalog®), which shall be used by the Contractor </w:t>
       </w:r>
       <w:r w:rsidR="00A067D9" w:rsidRPr="004F2CC2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>solely for the purpose of fulfilling its obligations under this Contract, including the preparation and submission of</w:t>
       </w:r>
       <w:r w:rsidR="005E5EE2" w:rsidRPr="004F2CC2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve"> Job Order Schedule of Values</w:t>
       </w:r>
       <w:r w:rsidR="00A067D9" w:rsidRPr="004F2CC2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:highlight w:val="lightGray"/>
@@ -5009,51 +4948,50 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="253EFE58" w14:textId="77777777" w:rsidR="00F9585D" w:rsidRPr="004F2CC2" w:rsidRDefault="00F9585D" w:rsidP="007A3C92">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7FBFA7CB" w14:textId="0D520C65" w:rsidR="00F9585D" w:rsidRPr="002C7B85" w:rsidRDefault="00F9585D" w:rsidP="007A3C92">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C7B85">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">IF USING THE </w:t>
       </w:r>
       <w:r w:rsidR="002C7B85" w:rsidRPr="00123496">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>GORDIAN</w:t>
       </w:r>
       <w:r w:rsidR="002C7B85" w:rsidRPr="002C7B85">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004F2CC2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:highlight w:val="yellow"/>
@@ -5261,69 +5199,85 @@
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve">directly </w:t>
       </w:r>
       <w:r w:rsidR="00A9010A" w:rsidRPr="004F2CC2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>by the Contractor to The Gordian Group as set forth in 6.3.10 of the Supplementary Instructions to Bidders.</w:t>
       </w:r>
       <w:r w:rsidR="00E144F8" w:rsidRPr="004F2CC2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EFA115F" w14:textId="2BF5A840" w:rsidR="00E144F8" w:rsidRPr="007A3C92" w:rsidRDefault="00E144F8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0A4467EF" w14:textId="675D7873" w:rsidR="007E4665" w:rsidRPr="007A3C92" w:rsidRDefault="007E4665">
+    <w:p w14:paraId="0A4467EF" w14:textId="5A1ABF8A" w:rsidR="007E4665" w:rsidRPr="007A3C92" w:rsidRDefault="007E4665">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A3C92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>IF USING CANON SIMPLEBID SYSTEM FOR YOUR JOC, USE THE FOLLOWING</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007A3C92">
+        <w:t>IF USING CAN</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC6A4F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>N</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A3C92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>ON SIMPLEBID SYSTEM FOR YOUR JOC, USE THE FOLLOWING</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A3C92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FD821F4" w14:textId="6BC553BC" w:rsidR="007E4665" w:rsidRDefault="007E4665" w:rsidP="007A3C92">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C7B85">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve">The University selected </w:t>
       </w:r>
       <w:r w:rsidR="00F9585D" w:rsidRPr="002C7B85">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Facility Optimization Solutions (</w:t>
       </w:r>
@@ -5345,83 +5299,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007A3C92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>of Cannon</w:t>
       </w:r>
       <w:r w:rsidR="00F9585D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007A3C92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
-        <w:t xml:space="preserve">Design’s (Consultant) Job Order Contracting Solution for this project, which includes Consultant’s proprietary </w:t>
-[...31 lines deleted...]
-        <w:t>™ Book), which shall be used by the Contractor to prepare and submit Job Order Schedule of Values, subcontractor lists, and other requirements specified by the University. The Contractor shall be required to execute FOS of CannonDesign’s End-User License Agreement (EULA).</w:t>
+        <w:t>Design’s (Consultant) Job Order Contracting Solution for this project, which includes Consultant’s proprietary Simplebid™ JOC software applications (JOC Applications) and construction cost data (the Simplebid™ Book), which shall be used by the Contractor to prepare and submit Job Order Schedule of Values, subcontractor lists, and other requirements specified by the University. The Contractor shall be required to execute FOS of CannonDesign’s End-User License Agreement (EULA).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C2A4711" w14:textId="77777777" w:rsidR="002C7B85" w:rsidRPr="007A3C92" w:rsidRDefault="002C7B85" w:rsidP="007A3C92">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:vanish/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="07E2BD6E" w14:textId="6E709CFD" w:rsidR="007E4665" w:rsidRPr="007A3C92" w:rsidRDefault="007E4665" w:rsidP="007A3C92">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0A795B1B" w14:textId="77777777" w:rsidR="001216E3" w:rsidRPr="007A3C92" w:rsidRDefault="00F26150" w:rsidP="001216E3">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
@@ -5487,171 +5409,119 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">In addition, the University is committed to promoting and increasing participation of small business enterprises (SBEs) </w:t>
       </w:r>
       <w:r w:rsidR="004C6EA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">and disabled veteran business enterprises (DVBEs) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">relating to all goods and services covered under the awarded agreement, subject to </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>relating to all goods and services covered under the awarded agreement, subject to any and all applicable obligations under state and federal law, and University policies.  The awarded contractor shall make best efforts to provide qualified SBE</w:t>
+      </w:r>
+      <w:r w:rsidR="00070C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>s and DVBE</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>any and all</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve">s with the maximum opportunity to participate.  Please contact </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00070C11">
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>{CAMPUSES SBE Rep.}</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>s and DVBE</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> for further information.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CA8DC5E" w14:textId="77777777" w:rsidR="001216E3" w:rsidRPr="007A3C92" w:rsidRDefault="001216E3" w:rsidP="001216E3">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">s with the maximum opportunity to participate.  Please contact </w:t>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="251AFFE1" w14:textId="77777777" w:rsidR="001216E3" w:rsidRPr="007A3C92" w:rsidRDefault="00F26150" w:rsidP="001216E3">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:highlight w:val="lightGray"/>
-[...4 lines deleted...]
-      <w:r>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A3C92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:highlight w:val="lightGray"/>
-[...62 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">The work described in the contract is a public work </w:t>
       </w:r>
       <w:r w:rsidR="00A134D1" w:rsidRPr="007A3C92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">subject to </w:t>
       </w:r>
       <w:r w:rsidRPr="007A3C92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>section 1771 of the California Labor Code.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17D72CCA" w14:textId="77777777" w:rsidR="00220AA4" w:rsidRPr="007A3C92" w:rsidRDefault="00220AA4" w:rsidP="001216E3">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -6025,65 +5895,51 @@
       </w:pPr>
       <w:r w:rsidRPr="007A3C92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>This project is subject to compliance monitoring and enforcement by the Department of Industrial Relations.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44181FBF" w14:textId="77777777" w:rsidR="009A2BFA" w:rsidRPr="007A3C92" w:rsidRDefault="009A2BFA" w:rsidP="009A2BFA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6C86B555" w14:textId="1F2EAB35" w:rsidR="009A2BFA" w:rsidRPr="007A3C92" w:rsidRDefault="009A2BFA" w:rsidP="009A2BFA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A3C92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">The successful Bidder shall pay all </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> providing construction services and/or any labor on site, including any University location, no less than the UC Fair Wage</w:t>
+        <w:t>The successful Bidder shall pay all persons providing construction services and/or any labor on site, including any University location, no less than the UC Fair Wage</w:t>
       </w:r>
       <w:r w:rsidR="0065177D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
       <w:r w:rsidR="0065177D" w:rsidRPr="0065177D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>California Minimum wage; and Local minimum wage;</w:t>
       </w:r>
       <w:r w:rsidRPr="007A3C92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> and shall comply with all applicable federal, state and local working condition requirements.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06E771A6" w14:textId="77777777" w:rsidR="0034700E" w:rsidRPr="007A3C92" w:rsidRDefault="0034700E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -6205,75 +6061,75 @@
       <w:r w:rsidRPr="007A3C92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>{DATE}</w:t>
       </w:r>
       <w:r w:rsidR="00A9010A" w:rsidRPr="007A3C92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="25"/>
     </w:p>
     <w:p w14:paraId="22B14263" w14:textId="77777777" w:rsidR="0034700E" w:rsidRPr="007A3C92" w:rsidRDefault="0034700E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="0034700E" w:rsidRPr="007A3C92" w:rsidSect="00324691">
-      <w:headerReference w:type="default" r:id="rId13"/>
-      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3AC27543" w14:textId="77777777" w:rsidR="0012173A" w:rsidRDefault="0012173A">
+    <w:p w14:paraId="0A96F3B8" w14:textId="77777777" w:rsidR="003C40AA" w:rsidRDefault="003C40AA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="53490A0B" w14:textId="77777777" w:rsidR="0012173A" w:rsidRDefault="0012173A">
+    <w:p w14:paraId="05491A97" w14:textId="77777777" w:rsidR="003C40AA" w:rsidRDefault="003C40AA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="BSN Swiss Roman 10pt">
@@ -6304,306 +6160,240 @@
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="58BDE37D" w14:textId="77777777" w:rsidR="0079586C" w:rsidRDefault="0079586C">
-[...8 lines deleted...]
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7EB3480F" w14:textId="45E98030" w:rsidR="003A5EBE" w:rsidRPr="004D6E5E" w:rsidRDefault="0079586C">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="9270"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve">January 9, </w:t>
+      <w:t>January 9, 2026</w:t>
     </w:r>
-    <w:proofErr w:type="gramStart"/>
-[...8 lines deleted...]
-    <w:proofErr w:type="gramEnd"/>
     <w:r w:rsidR="003A5EBE" w:rsidRPr="004D6E5E">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
       <w:t>Advertisement for Bids</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="6A88E0CB" w14:textId="77777777" w:rsidR="00791259" w:rsidRPr="004D6E5E" w:rsidRDefault="00791259" w:rsidP="00791259">
     <w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
-    <w:proofErr w:type="gramStart"/>
     <w:r w:rsidRPr="004D6E5E">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>JOC:AFB</w:t>
     </w:r>
-    <w:proofErr w:type="gramEnd"/>
   </w:p>
   <w:p w14:paraId="3EE074B0" w14:textId="7C3B250E" w:rsidR="003A5EBE" w:rsidRPr="00DD483E" w:rsidRDefault="003A5EBE">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="decimal" w:pos="4680"/>
       </w:tabs>
     </w:pPr>
     <w:r w:rsidRPr="00DD483E">
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00220AA4">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00220AA4">
       <w:instrText>PAGE</w:instrText>
     </w:r>
     <w:r w:rsidR="00220AA4">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00074627">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="00220AA4">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="21A2257B" w14:textId="77777777" w:rsidR="0079586C" w:rsidRDefault="0079586C">
-[...9 lines deleted...]
-  <w:p w14:paraId="75E1BF91" w14:textId="71A4CF5F" w:rsidR="00324691" w:rsidRPr="004D6E5E" w:rsidRDefault="0079586C">
+  <w:p w14:paraId="75E1BF91" w14:textId="30A6565F" w:rsidR="00324691" w:rsidRPr="004D6E5E" w:rsidRDefault="000B0D19">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="9270"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve">January 9, </w:t>
+      <w:t>June 30</w:t>
     </w:r>
-    <w:proofErr w:type="gramStart"/>
-    <w:r>
+    <w:r w:rsidR="0079586C">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>2026</w:t>
+      <w:t>, 2026</w:t>
     </w:r>
-    <w:proofErr w:type="gramEnd"/>
     <w:r w:rsidR="00324691" w:rsidRPr="004D6E5E">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
       <w:t>Advertisement for Bids</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="6E04322D" w14:textId="77777777" w:rsidR="00F9585D" w:rsidRPr="004D6E5E" w:rsidRDefault="00F9585D" w:rsidP="00F9585D">
     <w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
-    <w:proofErr w:type="gramStart"/>
     <w:r w:rsidRPr="004D6E5E">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>JOC:AFB</w:t>
     </w:r>
-    <w:proofErr w:type="gramEnd"/>
   </w:p>
   <w:p w14:paraId="707F1F39" w14:textId="0CD90518" w:rsidR="00324691" w:rsidRPr="00DD483E" w:rsidRDefault="00324691">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="decimal" w:pos="4680"/>
       </w:tabs>
     </w:pPr>
     <w:r w:rsidRPr="00DD483E">
       <w:tab/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText>PAGE</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00074627">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3F4EE7E6" w14:textId="77777777" w:rsidR="0012173A" w:rsidRDefault="0012173A">
+    <w:p w14:paraId="7FA00A0F" w14:textId="77777777" w:rsidR="003C40AA" w:rsidRDefault="003C40AA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="51CAA99A" w14:textId="77777777" w:rsidR="0012173A" w:rsidRDefault="0012173A">
+    <w:p w14:paraId="063028B1" w14:textId="77777777" w:rsidR="003C40AA" w:rsidRDefault="003C40AA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...28 lines deleted...]
-<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5053A709" w14:textId="77777777" w:rsidR="00324691" w:rsidRDefault="00324691">
     <w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Project Name:  </w:t>
     </w:r>
     <w:r w:rsidRPr="00BE7A3F">
       <w:rPr>
         <w:highlight w:val="lightGray"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00BE7A3F">
       <w:rPr>
         <w:highlight w:val="lightGray"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> MACROBUTTON  AcceptChangesSelected "INSERT PROJECT NAME" </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00BE7A3F">
       <w:rPr>
         <w:highlight w:val="lightGray"/>
@@ -7360,51 +7150,50 @@
   </w:num>
   <w:num w:numId="4" w16cid:durableId="372660430">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1270091184">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="522210115">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1828158992">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1304851666">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="179896886">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:drawingGridVerticalSpacing w:val="120"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
@@ -7417,83 +7206,88 @@
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
     <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDYyNzO0NDU2NDMwMbEwMDBR0lEKTi0uzszPAykwNKsFAEX2pH0tAAAA"/>
     <w:docVar w:name="DocStamp_1_DocID" w:val="C:\Documents and Settings\Smorrell\Application Data\Hummingbird\DM\Temp\OGCSDM-#198550-v1-JOC_-_Adve__iseme___fo__bids_(UCB_-__evised).DOC"/>
     <w:docVar w:name="DocStamp_1_IncludeDate" w:val="False"/>
     <w:docVar w:name="DocStamp_1_IncludeDraftText" w:val="False"/>
     <w:docVar w:name="DocStamp_1_IncludeTime" w:val="False"/>
     <w:docVar w:name="DocStamp_1_InsertDateAsField" w:val="False"/>
     <w:docVar w:name="DocStamp_1_TypeID" w:val="7"/>
     <w:docVar w:name="MPDocID" w:val="198550.1:SMORRELL:SMORRELL"/>
     <w:docVar w:name="MPDocIDTemplateDefault" w:val="%n|.%v|:%u|:%y"/>
     <w:docVar w:name="NewDocStampType" w:val="7"/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00432D0D"/>
     <w:rsid w:val="00011F99"/>
     <w:rsid w:val="00026BAF"/>
     <w:rsid w:val="0002767D"/>
     <w:rsid w:val="00070C11"/>
     <w:rsid w:val="00071F38"/>
     <w:rsid w:val="00074627"/>
     <w:rsid w:val="000A09F9"/>
+    <w:rsid w:val="000B051F"/>
+    <w:rsid w:val="000B0D19"/>
     <w:rsid w:val="00103780"/>
     <w:rsid w:val="001043B1"/>
     <w:rsid w:val="00110B08"/>
     <w:rsid w:val="001216E3"/>
     <w:rsid w:val="0012173A"/>
+    <w:rsid w:val="0017502D"/>
     <w:rsid w:val="001759DA"/>
     <w:rsid w:val="00184558"/>
     <w:rsid w:val="00185AE8"/>
     <w:rsid w:val="00187CEB"/>
     <w:rsid w:val="001B0D95"/>
     <w:rsid w:val="001F38E4"/>
     <w:rsid w:val="00210919"/>
     <w:rsid w:val="00220AA4"/>
     <w:rsid w:val="00222C63"/>
     <w:rsid w:val="00246676"/>
     <w:rsid w:val="0025758A"/>
+    <w:rsid w:val="00260ABD"/>
     <w:rsid w:val="00266A4E"/>
     <w:rsid w:val="002756E3"/>
     <w:rsid w:val="00284DAB"/>
     <w:rsid w:val="00285527"/>
     <w:rsid w:val="002C3D1D"/>
     <w:rsid w:val="002C74E2"/>
     <w:rsid w:val="002C7B85"/>
     <w:rsid w:val="003221FB"/>
     <w:rsid w:val="00324691"/>
     <w:rsid w:val="00336EFB"/>
     <w:rsid w:val="003407A0"/>
     <w:rsid w:val="0034700E"/>
     <w:rsid w:val="003576D1"/>
     <w:rsid w:val="00357CBA"/>
     <w:rsid w:val="003A304A"/>
     <w:rsid w:val="003A5EBE"/>
     <w:rsid w:val="003B107D"/>
+    <w:rsid w:val="003C40AA"/>
     <w:rsid w:val="003D481E"/>
     <w:rsid w:val="0041523C"/>
     <w:rsid w:val="004233D4"/>
     <w:rsid w:val="00430747"/>
     <w:rsid w:val="00432D0D"/>
     <w:rsid w:val="00436CF7"/>
     <w:rsid w:val="00447F23"/>
     <w:rsid w:val="0045244F"/>
     <w:rsid w:val="004B5CB2"/>
     <w:rsid w:val="004C29FD"/>
     <w:rsid w:val="004C413F"/>
     <w:rsid w:val="004C6EA6"/>
     <w:rsid w:val="004D6E5E"/>
     <w:rsid w:val="004E3C04"/>
     <w:rsid w:val="004E4336"/>
     <w:rsid w:val="004E6333"/>
     <w:rsid w:val="004F2CC2"/>
     <w:rsid w:val="00516391"/>
     <w:rsid w:val="005535D9"/>
     <w:rsid w:val="00576E25"/>
     <w:rsid w:val="0058637F"/>
     <w:rsid w:val="0059255D"/>
     <w:rsid w:val="005E5EE2"/>
     <w:rsid w:val="00607B72"/>
     <w:rsid w:val="00610CA3"/>
@@ -7542,61 +7336,65 @@
     <w:rsid w:val="00A9010A"/>
     <w:rsid w:val="00A957EA"/>
     <w:rsid w:val="00AC2160"/>
     <w:rsid w:val="00AE2B17"/>
     <w:rsid w:val="00AE2EAA"/>
     <w:rsid w:val="00AF5D55"/>
     <w:rsid w:val="00B41191"/>
     <w:rsid w:val="00B572B8"/>
     <w:rsid w:val="00B60E87"/>
     <w:rsid w:val="00B72572"/>
     <w:rsid w:val="00B846C2"/>
     <w:rsid w:val="00B92CFD"/>
     <w:rsid w:val="00B96187"/>
     <w:rsid w:val="00BA758D"/>
     <w:rsid w:val="00BB5F5F"/>
     <w:rsid w:val="00BE2C1F"/>
     <w:rsid w:val="00BE66B1"/>
     <w:rsid w:val="00BF6123"/>
     <w:rsid w:val="00C1179C"/>
     <w:rsid w:val="00C3484A"/>
     <w:rsid w:val="00C46A76"/>
     <w:rsid w:val="00C5399F"/>
     <w:rsid w:val="00C833D4"/>
     <w:rsid w:val="00C92A1C"/>
     <w:rsid w:val="00CA6A04"/>
+    <w:rsid w:val="00CB5304"/>
+    <w:rsid w:val="00CC6A4F"/>
     <w:rsid w:val="00CC7CE0"/>
     <w:rsid w:val="00D459C0"/>
     <w:rsid w:val="00D5191D"/>
+    <w:rsid w:val="00DC372C"/>
     <w:rsid w:val="00DD483E"/>
     <w:rsid w:val="00DF19BD"/>
     <w:rsid w:val="00DF201B"/>
     <w:rsid w:val="00DF6A4A"/>
     <w:rsid w:val="00E144F8"/>
     <w:rsid w:val="00E3730F"/>
     <w:rsid w:val="00E459DC"/>
     <w:rsid w:val="00E5056F"/>
+    <w:rsid w:val="00E7059B"/>
     <w:rsid w:val="00E730B7"/>
     <w:rsid w:val="00E83D7A"/>
     <w:rsid w:val="00EE4233"/>
     <w:rsid w:val="00F059A5"/>
     <w:rsid w:val="00F26150"/>
     <w:rsid w:val="00F43463"/>
     <w:rsid w:val="00F674BA"/>
     <w:rsid w:val="00F742DA"/>
     <w:rsid w:val="00F9585D"/>
     <w:rsid w:val="00FA4128"/>
     <w:rsid w:val="00FC62FE"/>
     <w:rsid w:val="00FD1C8E"/>
     <w:rsid w:val="00FE2382"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -8426,51 +8224,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="289166238">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -8714,78 +8512,78 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1787</Words>
-  <Characters>10186</Characters>
+  <Words>1783</Words>
+  <Characters>10168</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>84</Lines>
   <Paragraphs>23</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>APPROVED DOCUMENT—This document is approved by the Office of the President and Office of the General Counsel for use by the Facility and is available on computer diskette (see Introduction to the Facilities Manual, “Approved Documents”)</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>UCOP</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11950</CharactersWithSpaces>
+  <CharactersWithSpaces>11928</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>APPROVED DOCUMENT—This document is approved by the Office of the President and Office of the General Counsel for use by the Facility and is available on computer diskette (see Introduction to the Facilities Manual, “Approved Documents”)</dc:title>
   <dc:subject>Job Order Contract</dc:subject>
   <dc:creator>SMORRELL</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>f16fdd07-1394-4581-9657-f552dd4dcd0e</vt:lpwstr>
   </property>
 </Properties>