--- v0 (2026-05-01)
+++ v1 (2026-07-30)
@@ -1,46 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/commentsExtensible.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtensible+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="2CE4761C" w14:textId="77777777" w:rsidR="005A17B3" w:rsidRDefault="005A17B3">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:rStyle w:val="12SB"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -352,58 +347,73 @@
           </w:tcPr>
           <w:p w14:paraId="1FF4A749" w14:textId="77777777" w:rsidR="005A17B3" w:rsidRPr="007A7676" w:rsidRDefault="005A17B3" w:rsidP="00390865">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="432"/>
                 <w:tab w:val="left" w:pos="864"/>
                 <w:tab w:val="left" w:pos="1296"/>
                 <w:tab w:val="right" w:pos="8928"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
               </w:tabs>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A7676">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>FOR USE WITH:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">                    </w:t>
+              <w:t xml:space="preserve">                 </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidRPr="00BF5FCC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
-              <w:t>(check if applicable)</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00BF5FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>check if applicable)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="07C26F4B" w14:textId="77777777" w:rsidR="005A17B3" w:rsidRPr="007A7676" w:rsidRDefault="005A17B3" w:rsidP="00390865">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="432"/>
                 <w:tab w:val="left" w:pos="864"/>
                 <w:tab w:val="left" w:pos="1296"/>
                 <w:tab w:val="right" w:pos="8928"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
               </w:tabs>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="475" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
@@ -1621,85 +1631,133 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Completion Instructions: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CA1097A" w14:textId="77777777" w:rsidR="005A17B3" w:rsidRDefault="005A17B3" w:rsidP="005A17B3">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">1. Notes, suggested text, instructions and other information is formatted using the following methods: </w:t>
+        <w:t xml:space="preserve">1. Notes, suggested text, instructions and other information </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> formatted using the following methods: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58F56B6E" w14:textId="77777777" w:rsidR="005A17B3" w:rsidRDefault="005A17B3" w:rsidP="005A17B3">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:after="88"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Hidden text within brackets. Read the material within the brackets and take the appropriate action (usually inserting text or selecting from a choice of texts.) When printing this document, the default print property will not print the hidden text. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A273A32" w14:textId="77777777" w:rsidR="005A17B3" w:rsidRDefault="005A17B3" w:rsidP="005A17B3">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:after="88"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coded instruction within brackets. {This is an example of the format.} The instructions and shading will disappear when the required information is typed. </w:t>
+        <w:t xml:space="preserve">Coded </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>instruction</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> within brackets. {This is an example of the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>format.}</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The instructions and shading will disappear when the required information is typed. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DF064D6" w14:textId="77777777" w:rsidR="005A17B3" w:rsidRDefault="005A17B3" w:rsidP="005A17B3">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Suggested text is shaded in gray without brackets (see Modifications and Additions below.) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A5922F5" w14:textId="77777777" w:rsidR="005A17B3" w:rsidRDefault="005A17B3" w:rsidP="005A17B3">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -1714,51 +1772,67 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Licensing</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Insert the appropriate license classification and code. In most cases, the classification will be “General Building” and the code will be “B.” On projects that do not include work on a building (e.g. road work), the classification would be “General Engineering” and the code would be “A.” On projects that may be bid by specialty classifications, a Facility may also elect to list the classification and the “C” code for the specialty(ies) in addition to the “A” or “B” code and classification. If the Facility is unsure about which classification and code to list, contact the Contractor's State License Board for assistance in evaluating the appropriate classification(s). </w:t>
+        <w:t>. Insert the appropriate license classification and code. In most cases, the classification will be “General Building” and the code will be “B.” On projects that do not include work on a building (e.g. road work), the classification would be “General Engineering” and the code would be “A.” On projects that may be bid by specialty classifications, a Facility may also elect to list the classification and the “C” code for the specialty(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ies</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) in addition to the “A” or “B” code and classification. If the Facility is unsure about which classification and code to list, contact the Contractor's State License Board for assistance in evaluating the appropriate classification(s). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15F177A2" w14:textId="29BAACAC" w:rsidR="005A17B3" w:rsidRDefault="005A17B3" w:rsidP="005A17B3">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -3375,58 +3449,73 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00833669">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>{TIME &amp; DATE}</w:t>
       </w:r>
       <w:r w:rsidR="005C0D6A" w:rsidRPr="00833669">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">.  For details, see  </w:t>
+        <w:t xml:space="preserve">.  For details, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">see  </w:t>
       </w:r>
       <w:r w:rsidRPr="00833669">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
-        <w:t xml:space="preserve">{INSERT web address </w:t>
+        <w:t>{</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00833669">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve">INSERT web address </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve">that </w:t>
       </w:r>
       <w:r w:rsidRPr="00833669">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>provides all details</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve"> including location and parking instructions, if any</w:t>
       </w:r>
       <w:r w:rsidRPr="00833669">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -3491,52 +3580,52 @@
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>{DEPARTMENT}</w:t>
       </w:r>
       <w:r w:rsidR="005C0D6A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, UNIVERSITY OF </w:t>
       </w:r>
-      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
-        <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
+      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
+        <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
             <w:t>CALIFORNIA</w:t>
           </w:r>
         </w:smartTag>
       </w:smartTag>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="005C0D6A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text17"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
@@ -4569,52 +4658,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:vanish/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="605A9BD0" w14:textId="77777777" w:rsidR="002D432C" w:rsidRDefault="002D432C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F185D9F" w14:textId="77777777" w:rsidR="002D432C" w:rsidRDefault="002D432C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">The successful Bidder will be required to have the following </w:t>
       </w:r>
-      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
-        <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
+      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
+        <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
             <w:t>California</w:t>
           </w:r>
         </w:smartTag>
       </w:smartTag>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> current and active contractor's license at the time of submission of the Bid: </w:t>
       </w:r>
       <w:r w:rsidR="005C0D6A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text26"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
@@ -4798,119 +4887,171 @@
       <w:r w:rsidR="008D7713">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>disabled</w:t>
       </w:r>
       <w:r w:rsidR="00541CD5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> veteran business enterprises (DVBEs) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">relating to all goods and services covered under the awarded agreement, subject to any and all applicable obligations under state and federal law, and University policies.  The awarded contractor shall make best efforts to provide qualified SBEs </w:t>
+        <w:t xml:space="preserve">relating to all goods and services covered under the awarded agreement, subject to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>any and all</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> applicable obligations under state and federal law, and University policies.  The awarded contractor shall make best efforts to provide qualified SBEs </w:t>
       </w:r>
       <w:r w:rsidR="00F247E9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">and DVBEs </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">with the maximum opportunity to participate.  Please contact </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
-        <w:t>{CAMPUSES SBE Rep.}</w:t>
-      </w:r>
+        <w:t xml:space="preserve">{CAMPUSES SBE </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>Rep.}</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> for further information.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A42494D" w14:textId="77777777" w:rsidR="003209FE" w:rsidRDefault="003209FE" w:rsidP="005636A8">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="78006E45" w14:textId="77777777" w:rsidR="003F1355" w:rsidRDefault="003F1355" w:rsidP="005636A8">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">The work described in the contract is a public work </w:t>
+        <w:t xml:space="preserve">The work described in the contract is a </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>public work</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0023736A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">subject to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>section 1771 of the California Labor Code.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43933B83" w14:textId="77777777" w:rsidR="00681B4D" w:rsidRPr="005636A8" w:rsidRDefault="00681B4D" w:rsidP="005636A8">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -5034,65 +5175,65 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="60A32683" w14:textId="644639FE" w:rsidR="00DE05D1" w:rsidRDefault="00DE05D1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00390936">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">The successful </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Bidder </w:t>
       </w:r>
       <w:r w:rsidRPr="00390936">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>shall pay all persons providing construction services and/or any labor on site, including any University location, no less than the highest of UC Fair Wage; California Minimum wage</w:t>
-[...1 lines deleted...]
-      <w:commentRangeStart w:id="23"/>
+        <w:t xml:space="preserve">shall pay all </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00390936">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">; </w:t>
-[...6 lines deleted...]
-        <w:commentReference w:id="23"/>
+        <w:t>persons</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00390936">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> providing construction services and/or any labor on site, including any University location, no less than the highest of UC Fair Wage; California Minimum wage; </w:t>
       </w:r>
       <w:r w:rsidR="00846DA1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r w:rsidRPr="00390936">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Local minimum wage</w:t>
       </w:r>
       <w:r w:rsidR="00846DA1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
       <w:r w:rsidRPr="00390936">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> and shall comply with all applicable federal, state and local working condition requirements.</w:t>
       </w:r>
@@ -5126,87 +5267,87 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Estimated construction cost: $ </w:t>
       </w:r>
       <w:r w:rsidR="005C0D6A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text28"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="{AMOUNT}"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="24" w:name="Text28"/>
+      <w:bookmarkStart w:id="23" w:name="Text28"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="005C0D6A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="005C0D6A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>{AMOUNT}</w:t>
       </w:r>
       <w:r w:rsidR="005C0D6A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p w14:paraId="1B1A0E12" w14:textId="77777777" w:rsidR="002D432C" w:rsidRDefault="002D432C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="519A80CF" w14:textId="77777777" w:rsidR="002D432C" w:rsidRDefault="002D432C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">THE REGENTS OF THE </w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PlaceType">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
@@ -5314,154 +5455,115 @@
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="005C0D6A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text29"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="{DATE}"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="25" w:name="Text29"/>
+      <w:bookmarkStart w:id="24" w:name="Text29"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="005C0D6A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="005C0D6A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>{DATE}</w:t>
       </w:r>
       <w:r w:rsidR="005C0D6A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p w14:paraId="2F4C6ED9" w14:textId="77777777" w:rsidR="006B0B0A" w:rsidRDefault="006B0B0A"/>
     <w:sectPr w:rsidR="006B0B0A" w:rsidSect="00DD687B">
-      <w:headerReference w:type="default" r:id="rId12"/>
-      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
-[...37 lines deleted...]
-
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3BE9D52C" w14:textId="77777777" w:rsidR="002E2DFC" w:rsidRDefault="002E2DFC">
+    <w:p w14:paraId="5E94F78D" w14:textId="77777777" w:rsidR="00BC5536" w:rsidRDefault="00BC5536">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6ADBE5D5" w14:textId="77777777" w:rsidR="002E2DFC" w:rsidRDefault="002E2DFC">
+    <w:p w14:paraId="08171432" w14:textId="77777777" w:rsidR="00BC5536" w:rsidRDefault="00BC5536">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="BSN Swiss Roman 10pt">
@@ -5526,78 +5628,90 @@
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="64DC0F8F" w14:textId="69DB4DE4" w:rsidR="00AF2B69" w:rsidRPr="001871DF" w:rsidRDefault="00676ED2">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="9270"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>January 9, 2026</w:t>
+      <w:t xml:space="preserve">January 9, </w:t>
     </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>2026</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
     <w:r w:rsidR="00AF2B69" w:rsidRPr="001871DF">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
       <w:t>Advertisement for Bids</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="2A3C1DA3" w14:textId="77777777" w:rsidR="0049084E" w:rsidRPr="001871DF" w:rsidRDefault="0049084E" w:rsidP="0049084E">
     <w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
+    <w:proofErr w:type="gramStart"/>
     <w:r w:rsidRPr="001871DF">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>LF:AFB</w:t>
     </w:r>
+    <w:proofErr w:type="gramEnd"/>
   </w:p>
   <w:p w14:paraId="694DC581" w14:textId="2E9E0802" w:rsidR="00AF2B69" w:rsidRPr="001871DF" w:rsidRDefault="00AF2B69">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="decimal" w:pos="4680"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="001871DF">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="005C0D6A" w:rsidRPr="001871DF">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
@@ -5634,72 +5748,82 @@
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="24D5B8BF" w14:textId="244BE0FE" w:rsidR="00DD687B" w:rsidRPr="001871DF" w:rsidRDefault="00676ED2">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="9270"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
-      <w:t>January 9, 2026</w:t>
+      <w:t xml:space="preserve">January 9, </w:t>
     </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:rPr>
+      <w:t>2026</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
     <w:r w:rsidR="00DD687B" w:rsidRPr="001871DF">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:tab/>
       <w:t>Advertisement for Bids</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="358AE2C7" w14:textId="77777777" w:rsidR="0049084E" w:rsidRPr="001871DF" w:rsidRDefault="0049084E" w:rsidP="0049084E">
     <w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
+    <w:proofErr w:type="gramStart"/>
     <w:r w:rsidRPr="001871DF">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:t>LF:AFB</w:t>
     </w:r>
+    <w:proofErr w:type="gramEnd"/>
   </w:p>
   <w:p w14:paraId="361D459D" w14:textId="2B9C5030" w:rsidR="00DD687B" w:rsidRPr="001871DF" w:rsidRDefault="00DD687B">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="decimal" w:pos="4680"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="001871DF">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="001871DF">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="001871DF">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -5710,79 +5834,105 @@
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00487648">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="001871DF">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4A320CB2" w14:textId="77777777" w:rsidR="002E2DFC" w:rsidRDefault="002E2DFC">
+    <w:p w14:paraId="41DA81B0" w14:textId="77777777" w:rsidR="00BC5536" w:rsidRDefault="00BC5536">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="009828BE" w14:textId="77777777" w:rsidR="002E2DFC" w:rsidRDefault="002E2DFC">
+    <w:p w14:paraId="0E0614FB" w14:textId="77777777" w:rsidR="00BC5536" w:rsidRDefault="00BC5536">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4AD3C7D0" w14:textId="77777777" w:rsidR="00DD687B" w:rsidRDefault="00DD687B">
     <w:pPr>
       <w:pStyle w:val="Heading2"/>
     </w:pPr>
     <w:r>
-      <w:t>Project Name:  {                    }</w:t>
+      <w:t>Project Name</w:t>
     </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r>
+      <w:t>:  {</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r>
+      <w:t>                  </w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r>
+      <w:t>  }</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
     <w:r>
       <w:tab/>
-      <w:t>Project No.:  {          }</w:t>
+      <w:t>Project No.</w:t>
     </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r>
+      <w:t>:  {</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r>
+      <w:t>        </w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r>
+      <w:t>  }</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
   </w:p>
   <w:p w14:paraId="39A55067" w14:textId="77777777" w:rsidR="00DD687B" w:rsidRDefault="00DD687B">
     <w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="BSN Swiss Roman 10pt" w:hAnsi="BSN Swiss Roman 10pt"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="166F4228"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C13CC002"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -5962,61 +6112,54 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="864096135">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1489634509">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="48463229">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
-<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:drawingGridVerticalSpacing w:val="120"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
@@ -6034,108 +6177,111 @@
     <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDayNDA0NDM3MzIzMLEwNDJR0lEKTi0uzszPAykwNKgFACdWeugtAAAA"/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="006B0B0A"/>
     <w:rsid w:val="00002279"/>
     <w:rsid w:val="00030336"/>
     <w:rsid w:val="00091131"/>
     <w:rsid w:val="000C6B63"/>
     <w:rsid w:val="000E6D41"/>
     <w:rsid w:val="00144F16"/>
     <w:rsid w:val="00157B4D"/>
     <w:rsid w:val="001871DF"/>
     <w:rsid w:val="0023736A"/>
     <w:rsid w:val="00253663"/>
     <w:rsid w:val="00281CC2"/>
     <w:rsid w:val="002A305C"/>
     <w:rsid w:val="002D432C"/>
     <w:rsid w:val="002E2DFC"/>
     <w:rsid w:val="002F4503"/>
     <w:rsid w:val="003209FE"/>
     <w:rsid w:val="0033338C"/>
     <w:rsid w:val="00342982"/>
     <w:rsid w:val="00364512"/>
     <w:rsid w:val="003C0051"/>
     <w:rsid w:val="003E6208"/>
+    <w:rsid w:val="003E7D54"/>
     <w:rsid w:val="003F1355"/>
     <w:rsid w:val="00416F84"/>
     <w:rsid w:val="00470ABB"/>
     <w:rsid w:val="00473E87"/>
     <w:rsid w:val="00487648"/>
     <w:rsid w:val="0049084E"/>
     <w:rsid w:val="004E2140"/>
     <w:rsid w:val="004F76BB"/>
     <w:rsid w:val="00511397"/>
+    <w:rsid w:val="00522B3F"/>
     <w:rsid w:val="00522E86"/>
     <w:rsid w:val="00541CD5"/>
     <w:rsid w:val="00544CBD"/>
     <w:rsid w:val="0054673B"/>
     <w:rsid w:val="005636A8"/>
     <w:rsid w:val="005819F2"/>
     <w:rsid w:val="00594DF4"/>
     <w:rsid w:val="005A17B3"/>
     <w:rsid w:val="005B193A"/>
     <w:rsid w:val="005C0D6A"/>
     <w:rsid w:val="005C6F7A"/>
     <w:rsid w:val="00611012"/>
     <w:rsid w:val="00637301"/>
     <w:rsid w:val="00676ED2"/>
     <w:rsid w:val="00681B4D"/>
     <w:rsid w:val="006B0B0A"/>
     <w:rsid w:val="006C3ADC"/>
     <w:rsid w:val="006D7BE8"/>
     <w:rsid w:val="007B3FD1"/>
     <w:rsid w:val="007B6C21"/>
     <w:rsid w:val="007F0234"/>
     <w:rsid w:val="00812121"/>
     <w:rsid w:val="00813A5E"/>
     <w:rsid w:val="00816873"/>
     <w:rsid w:val="00833669"/>
     <w:rsid w:val="00842564"/>
     <w:rsid w:val="00846DA1"/>
     <w:rsid w:val="008B4E62"/>
     <w:rsid w:val="008B592D"/>
     <w:rsid w:val="008D39C4"/>
     <w:rsid w:val="008D7713"/>
     <w:rsid w:val="008E0968"/>
     <w:rsid w:val="008E5828"/>
     <w:rsid w:val="009046F7"/>
     <w:rsid w:val="00913C4A"/>
     <w:rsid w:val="00946462"/>
     <w:rsid w:val="00952EE6"/>
     <w:rsid w:val="009552F4"/>
     <w:rsid w:val="009577D2"/>
     <w:rsid w:val="00987768"/>
     <w:rsid w:val="009A4E00"/>
     <w:rsid w:val="00A14DA8"/>
     <w:rsid w:val="00AA4DDC"/>
     <w:rsid w:val="00AF2B69"/>
     <w:rsid w:val="00B00B9A"/>
     <w:rsid w:val="00B26F81"/>
     <w:rsid w:val="00B41191"/>
     <w:rsid w:val="00B5407A"/>
     <w:rsid w:val="00BB5F5F"/>
+    <w:rsid w:val="00BC5536"/>
     <w:rsid w:val="00BC5F1A"/>
     <w:rsid w:val="00CB5079"/>
     <w:rsid w:val="00CB5973"/>
     <w:rsid w:val="00D16F69"/>
     <w:rsid w:val="00D72BAA"/>
     <w:rsid w:val="00D952F2"/>
     <w:rsid w:val="00DA32FB"/>
     <w:rsid w:val="00DB7116"/>
     <w:rsid w:val="00DD687B"/>
     <w:rsid w:val="00DE05D1"/>
     <w:rsid w:val="00DF6A4A"/>
     <w:rsid w:val="00E0513F"/>
     <w:rsid w:val="00E459DC"/>
     <w:rsid w:val="00E57057"/>
     <w:rsid w:val="00E73ACB"/>
     <w:rsid w:val="00EC4F8D"/>
     <w:rsid w:val="00F247E9"/>
     <w:rsid w:val="00F8519D"/>
     <w:rsid w:val="00FB3775"/>
     <w:rsid w:val="00FD1C8E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
@@ -7011,51 +7157,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1470519014">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -7303,74 +7449,74 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
   <Words>1146</Words>
-  <Characters>6538</Characters>
+  <Characters>6537</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>54</Lines>
   <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ADVERTISEMENT FOR BIDS</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>UCOP</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7669</CharactersWithSpaces>
+  <CharactersWithSpaces>7668</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ADVERTISEMENT FOR BIDS</dc:title>
   <dc:creator>University of California</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>638a6ac6-bb8c-4289-9739-fb2d97f2bc01</vt:lpwstr>
   </property>
 </Properties>
 </file>