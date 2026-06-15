--- v0 (2026-05-01)
+++ v1 (2026-06-15)
@@ -10344,66 +10344,58 @@
       </w:pPr>
       <w:bookmarkStart w:id="131" w:name="_Toc219382963"/>
       <w:bookmarkStart w:id="132" w:name="_Toc219383310"/>
       <w:r w:rsidRPr="00A84E01">
         <w:t>CONTRACTOR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="ALLCAPSChar"/>
           <w:caps w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> means the person or firm identified as such in the Agreement and is referred to throughout the Contract Documents as singular in number.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="131"/>
       <w:bookmarkEnd w:id="132"/>
     </w:p>
     <w:p w14:paraId="74C37DFA" w14:textId="5A66A5D8" w:rsidR="00486BBD" w:rsidRPr="00425C7F" w:rsidRDefault="00D81899" w:rsidP="00D65DF2">
       <w:pPr>
         <w:pStyle w:val="3-ParagraphText"/>
       </w:pPr>
       <w:bookmarkStart w:id="133" w:name="_Toc197956553"/>
       <w:bookmarkStart w:id="134" w:name="_Toc197956795"/>
       <w:bookmarkStart w:id="135" w:name="_Toc219382964"/>
       <w:bookmarkStart w:id="136" w:name="_Toc219383311"/>
       <w:r>
-        <w:t xml:space="preserve">COST OF EXTRA </w:t>
-[...3 lines deleted...]
-        <w:t>WORK</w:t>
+        <w:t>COST OF EXTRA WORK</w:t>
       </w:r>
       <w:bookmarkEnd w:id="133"/>
       <w:bookmarkEnd w:id="134"/>
       <w:bookmarkEnd w:id="135"/>
       <w:bookmarkEnd w:id="136"/>
       <w:r w:rsidR="00486BBD" w:rsidRPr="00425C7F">
-        <w:t xml:space="preserve">  See</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Article </w:t>
+        <w:t xml:space="preserve">  See Article </w:t>
       </w:r>
       <w:r w:rsidR="00C55736">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00C55736">
         <w:instrText xml:space="preserve"> REF _Ref219813024 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="00C55736">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="006F6454">
         <w:t>7.3.2</w:t>
       </w:r>
       <w:r w:rsidR="00C55736">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00486BBD" w:rsidRPr="00425C7F">
         <w:t xml:space="preserve"> of the General Conditions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C8CCD42" w14:textId="65471409" w:rsidR="00486BBD" w:rsidRPr="00425C7F" w:rsidRDefault="00D81899" w:rsidP="00D65DF2">
       <w:pPr>
         <w:pStyle w:val="3-ParagraphText"/>
       </w:pPr>
       <w:bookmarkStart w:id="137" w:name="_Toc197956554"/>
@@ -11881,76 +11873,76 @@
       </w:pPr>
       <w:bookmarkStart w:id="289" w:name="_Toc446937568"/>
       <w:r w:rsidRPr="005577EF">
         <w:t>Exception</w:t>
       </w:r>
       <w:bookmarkEnd w:id="289"/>
       <w:r w:rsidRPr="005577EF">
         <w:t xml:space="preserve">.  Nothing contained in this Article limits the rights, title, and interest of the </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r w:rsidRPr="005577EF">
         <w:t xml:space="preserve">, Design Professionals, or </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r w:rsidRPr="005577EF">
-        <w:t xml:space="preserve"> Subcontractors to continue to use their respective general design details that each of them uses or has used on multiple projects, or new standard design details that were developed during design under this Agreement.</w:t>
+        <w:t xml:space="preserve"> Subcontractors to continue to use their respective general design details that </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005577EF">
+        <w:lastRenderedPageBreak/>
+        <w:t>each of them uses or has used on multiple projects, or new standard design details that were developed during design under this Agreement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="159E7133" w14:textId="64EBC1CF" w:rsidR="002F013E" w:rsidRPr="004B733E" w:rsidRDefault="002F013E" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="3-ParagraphText"/>
       </w:pPr>
       <w:bookmarkStart w:id="290" w:name="_Ref219813500"/>
       <w:r w:rsidRPr="004B733E">
         <w:t>University will defend, indemnify and save harmless</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r w:rsidRPr="004B733E">
-        <w:t xml:space="preserve"> , its officers, agents and employees from any costs or claims for damages arising from University's use on other projects of the Contract Documents, the </w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Drawings and Specifications, or the designs depicted in them, if any of the foregoing have been provided to the University by the </w:t>
+        <w:t xml:space="preserve"> , its officers, agents and employees from any costs or claims for damages arising from University's use on other projects of the Contract Documents, the Drawings and Specifications, or the designs depicted in them, if any of the foregoing have been provided to the University by the </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r w:rsidRPr="004B733E">
         <w:t>.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="290"/>
       <w:r w:rsidRPr="004B733E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A6965E6" w14:textId="79DD1158" w:rsidR="002F013E" w:rsidRPr="00E36A62" w:rsidRDefault="002F013E" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="3-ParagraphText"/>
       </w:pPr>
       <w:r w:rsidRPr="004B733E">
         <w:t xml:space="preserve">Notwithstanding Article </w:t>
       </w:r>
       <w:r w:rsidR="00C55736">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
@@ -12136,78 +12128,81 @@
       <w:r>
         <w:t>Unless otherwise stated in the Contract Documents, technical words and abbreviations contained in the Contract Documents are used in accordance with commonly understood construction industry meanings; and non-technical words and abbreviations are used in accordance with their commonly understood meanings.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FF7F42F" w14:textId="77777777" w:rsidR="002F013E" w:rsidRDefault="002F013E" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="3-ParagraphText"/>
       </w:pPr>
       <w:r>
         <w:t>The Contract Documents may omit modifying words such as “all” and “any,” and articles such as “the” and “an,” but the fact that a modifier or an article is absent from one statement and appears in another is not intended to affect the interpretation of either statement.  The use of the word “including,” when following any general statement, shall not be construed to limit such statement to specific items or matters set forth immediately following such word or to similar items or matters, whether or not non-limiting language (such as “without limitation,” “but not limited to,” or words of similar import) is used with reference thereto, but rather shall be deemed to refer to all other items or matters that could reasonably fall within the broadest possible scope of such general statement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28179D66" w14:textId="77777777" w:rsidR="00EF2CC0" w:rsidRDefault="002F013E" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="3-ParagraphText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Whenever the context so requires, the use of the singular number shall be deemed to include the plural and vice versa.  Each gender shall be deemed to include any other gender, and each shall include corporation, partnership, trust, or other legal entity whenever the </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>context so</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> requires.  The captions and headings of the various subdivisions of the Contract Documents are intended only for reference and convenience and in no way define, limit, or prescribe the scope or intent of the Contract Documents or any subdivision thereof.</w:t>
+        <w:t xml:space="preserve"> requires.  The captions and headings of the </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>various subdivisions of the Contract Documents are intended only for reference and convenience and in no way define, limit, or prescribe the scope or intent of the Contract Documents or any subdivision thereof.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="218C023C" w14:textId="20AB0041" w:rsidR="00F5402A" w:rsidRPr="00D621AA" w:rsidRDefault="00EF2CC0" w:rsidP="00D621AA">
       <w:pPr>
         <w:pStyle w:val="ARTICLE"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D621AA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>UNIVERSITY</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="133E7A1D" w14:textId="52436E36" w:rsidR="00F5402A" w:rsidRDefault="00F5402A" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="2-ParagraphTitle"/>
       </w:pPr>
       <w:bookmarkStart w:id="293" w:name="_Toc219383354"/>
       <w:bookmarkStart w:id="294" w:name="_Toc221092226"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>INFORMATION AND SERVICES PROVIDED BY UNIVERSITY</w:t>
       </w:r>
       <w:bookmarkEnd w:id="293"/>
       <w:bookmarkEnd w:id="294"/>
     </w:p>
     <w:p w14:paraId="53413333" w14:textId="4573B4DD" w:rsidR="0007097F" w:rsidRDefault="0060672D" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="3-ParagraphText"/>
       </w:pPr>
       <w:bookmarkStart w:id="295" w:name="_Ref219813663"/>
       <w:r w:rsidRPr="00DB0EB8">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>If required for performance of the Work, as determined by University's Representative, University will make available a survey describing known physical characteristics, boundaries, easements, and utility locations for the Project site.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="295"/>
     </w:p>
     <w:p w14:paraId="38B95B30" w14:textId="73670BEB" w:rsidR="00F5402A" w:rsidRDefault="00F5402A" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="3-ParagraphText"/>
       </w:pPr>
       <w:r>
         <w:t>University is not subject to any requirement to obtain or pay for local building permits, inspection fees, plan checking fees, or certain utility fees.  Except as otherwise provided in the Contract Documents, University will obtain and pay for any utility permits, demolition permits, easements, and government approvals for the use or occupancy of permanent structures required in connection with the Work.</w:t>
       </w:r>
@@ -12523,90 +12518,90 @@
         <w:pStyle w:val="2-ParagraphTitle"/>
       </w:pPr>
       <w:bookmarkStart w:id="306" w:name="_Toc219383359"/>
       <w:bookmarkStart w:id="307" w:name="_Toc221092231"/>
       <w:r>
         <w:t xml:space="preserve">REVIEW OF CONTRACT DOCUMENTS AND FIELD CONDITIONS BY </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>CONTRACTOR</w:t>
       </w:r>
       <w:bookmarkEnd w:id="306"/>
       <w:bookmarkEnd w:id="307"/>
     </w:p>
     <w:p w14:paraId="1A198B54" w14:textId="1DFECD79" w:rsidR="00375C31" w:rsidRDefault="00486BBD" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="3-ParagraphText"/>
       </w:pPr>
       <w:bookmarkStart w:id="308" w:name="_Ref219813605"/>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r w:rsidR="00375C31">
         <w:t xml:space="preserve"> and its Subcontractors shall carefully study and compare each of the Contract Documents with the others and with information furnished </w:t>
       </w:r>
       <w:r w:rsidR="00375C31" w:rsidRPr="004F4522">
         <w:t xml:space="preserve">or made available </w:t>
       </w:r>
       <w:r w:rsidR="00375C31">
         <w:t xml:space="preserve">by </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00375C31">
         <w:t>University, and</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00375C31">
         <w:t xml:space="preserve"> shall promptly report in writing to University's Representative any errors, inconsistencies, or omissions in the Contract Documents or inconsistencies with Applicable Code Requirements observed by </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r w:rsidR="00375C31">
         <w:t xml:space="preserve"> or its Subcontractors.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="308"/>
     </w:p>
     <w:p w14:paraId="6102E78F" w14:textId="76F1A420" w:rsidR="00375C31" w:rsidRDefault="00486BBD" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="3-ParagraphText"/>
       </w:pPr>
       <w:bookmarkStart w:id="309" w:name="_Ref219813614"/>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r w:rsidR="00375C31">
         <w:t xml:space="preserve"> and its Subcontractors shall take field measurements, verify field conditions, and carefully compare with the Contract Documents such field measurements, conditions, and other information known to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r w:rsidR="00375C31">
         <w:t xml:space="preserve"> before commencing any item of Construction Work.  Errors, inconsistencies, or omissions discovered at any time shall be promptly reported in writing to University's Representative.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="309"/>
     </w:p>
     <w:p w14:paraId="498DE3A7" w14:textId="11CBDB8E" w:rsidR="00AB1E7B" w:rsidRDefault="00375C31" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="3-ParagraphText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
@@ -12910,74 +12905,71 @@
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r w:rsidR="00375C31">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00375C31" w:rsidRPr="00D833B8">
         <w:t>is</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00375C31" w:rsidRPr="00D833B8">
         <w:t xml:space="preserve"> required to use University-designated data systems, including but not limited to those for document review workflows, document retention, labor compliance software, and supplier diversity software.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="231A4508" w14:textId="77777777" w:rsidR="00375C31" w:rsidRDefault="00375C31" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="2-ParagraphTitle"/>
       </w:pPr>
       <w:bookmarkStart w:id="312" w:name="_Toc219383361"/>
       <w:bookmarkStart w:id="313" w:name="_Toc221092233"/>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>LABOR AND MATERIALS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="312"/>
       <w:bookmarkEnd w:id="313"/>
     </w:p>
     <w:p w14:paraId="41D70F0F" w14:textId="37769217" w:rsidR="00375C31" w:rsidRDefault="00375C31" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="3-ParagraphText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Unless otherwise provided in the Contract Documents, </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> shall provide and pay for all services, labor, materials, equipment, tools, construction equipment and machinery, water, heat, utilities, </w:t>
-[...3 lines deleted...]
-        <w:t>transportation, and other facilities and services necessary for proper execution and completion of the Work, whether temporary or permanent and whether or not incorporated or to be incorporated in the Work.</w:t>
+        <w:t xml:space="preserve"> shall provide and pay for all services, labor, materials, equipment, tools, construction equipment and machinery, water, heat, utilities, transportation, and other facilities and services necessary for proper execution and completion of the Work, whether temporary or permanent and whether or not incorporated or to be incorporated in the Work.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72699367" w14:textId="732FA5E1" w:rsidR="00375C31" w:rsidRPr="0027697C" w:rsidRDefault="00375C31" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="3-ParagraphText"/>
       </w:pPr>
       <w:r w:rsidRPr="005D2204">
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r w:rsidRPr="005D2204">
         <w:t xml:space="preserve"> will timely procure all applicable fixtures, furnishings, and equipment in a manner consistent with the deadlines and requirements established by the University and set forth in the </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r w:rsidRPr="005D2204">
@@ -13244,118 +13236,110 @@
       <w:r>
         <w:t>Applicable sections in the State of California Labor Code.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5703ECD2" w14:textId="77777777" w:rsidR="00375C31" w:rsidRDefault="00375C31" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="4-ParagraphList"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">All Applicable Code Requirements relating to nondiscrimination, payment of prevailing wages, payroll records, apprentices, and </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>work day</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CA11432" w14:textId="11F14C82" w:rsidR="00375C31" w:rsidRDefault="00375C31" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="3-ParagraphText"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Without limiting the foregoing, </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> shall comply with the provisions regarding nondiscrimination, payment of prevailing wages, payroll records, apprentices, and </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>work day</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> set forth in Article 14 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>of the General Conditions</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A90AF2F" w14:textId="01DAAA1B" w:rsidR="00375C31" w:rsidRDefault="00486BBD" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="3-ParagraphText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r w:rsidR="00375C31">
         <w:t xml:space="preserve"> shall comply with and give notices required by all Applicable Code Requirements, including all environmental laws and all notice requirements under the State of California Safe Drinking Water and Enforcement Act of 1986 (State of California Health and Safety Code Section 25249.5 and applicable sections that follow).  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r w:rsidR="00375C31">
         <w:t xml:space="preserve"> shall promptly notify University's Representative in writing if </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r w:rsidR="00375C31">
-        <w:t xml:space="preserve"> becomes aware during the performance </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> Work that the Contract Documents are </w:t>
+        <w:t xml:space="preserve"> becomes aware during the performance of  the Work that the Contract Documents are </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00375C31">
         <w:t>at</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00375C31">
         <w:t xml:space="preserve"> variance with Applicable Code Requirements.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B9D82ED" w14:textId="207AD76A" w:rsidR="00375C31" w:rsidRPr="00D212FC" w:rsidRDefault="00375C31" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="3-ParagraphText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> performs Work which it knows or should know is contrary to Applicable Code Requirements, without prior notice to University and University's Representative, </w:t>
@@ -13750,58 +13734,55 @@
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00375C31" w:rsidRPr="00DB0EB8">
         <w:t>time period</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00375C31" w:rsidRPr="00DB0EB8">
         <w:t xml:space="preserve"> is specified, within a reasonable </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00375C31" w:rsidRPr="00DB0EB8">
         <w:t>period of time</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00375C31">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4ED47404" w14:textId="6DDD24FB" w:rsidR="00375C31" w:rsidRDefault="00486BBD" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="3-ParagraphText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r w:rsidR="00375C31">
-        <w:t xml:space="preserve"> shall submit a Contract Schedule and updated Contract Schedules to University's Representative in the form and within the time limits required by the Specifications and acceptable to University's Representative.  University's Representative will determine acceptability of the Contract Schedule and </w:t>
-[...3 lines deleted...]
-        <w:t>updated Contract Schedules within the time limits required by the Specifications</w:t>
+        <w:t xml:space="preserve"> shall submit a Contract Schedule and updated Contract Schedules to University's Representative in the form and within the time limits required by the Specifications and acceptable to University's Representative.  University's Representative will determine acceptability of the Contract Schedule and updated Contract Schedules within the time limits required by the Specifications</w:t>
       </w:r>
       <w:r w:rsidR="00375C31" w:rsidRPr="00DB0EB8">
         <w:t xml:space="preserve">, or if no such </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00375C31" w:rsidRPr="00DB0EB8">
         <w:t>time period</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00375C31" w:rsidRPr="00DB0EB8">
         <w:t xml:space="preserve"> is specified, within a reasonable </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00375C31" w:rsidRPr="00DB0EB8">
         <w:t>period of time</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00375C31" w:rsidRPr="00DB0EB8">
         <w:t xml:space="preserve">.  If University’s Representative deems the Contract Schedule or updated Contract Schedule unacceptable, it shall specify in writing to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
@@ -14101,73 +14082,70 @@
       </w:r>
       <w:r w:rsidR="00375C31" w:rsidRPr="00F559D6">
         <w:t xml:space="preserve">will permit its completion within </w:t>
       </w:r>
       <w:r w:rsidR="00375C31">
         <w:t xml:space="preserve">the Contract Time, </w:t>
       </w:r>
       <w:r w:rsidR="00375C31" w:rsidRPr="00F559D6">
         <w:t>any Contra</w:t>
       </w:r>
       <w:r w:rsidR="00375C31">
         <w:t>ct milestones and any Contract p</w:t>
       </w:r>
       <w:r w:rsidR="00375C31" w:rsidRPr="00F559D6">
         <w:t>hases</w:t>
       </w:r>
       <w:r w:rsidR="00375C31">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CF5FD45" w14:textId="27916CD0" w:rsidR="00375C31" w:rsidRDefault="00375C31" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="3-ParagraphText"/>
       </w:pPr>
       <w:r w:rsidRPr="00F559D6">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">In preparing the Preliminary Contract Schedule, the Contract Schedule, and updated Contract Schedules, </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r w:rsidRPr="00F559D6">
         <w:t xml:space="preserve"> shall obtain such information and data from Subcontractors as may be required to develop a reasonable and appropriate schedule for performance of the work and shall provide such information and data to the University’s Representative upon request.  </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> shall continuously obtain from </w:t>
-[...3 lines deleted...]
-        <w:t>Subcontractors information and data about the planning for and progress of the Work and the delivery of equipment, shall coordinate and integrate such information and data into updated Contract Schedules, and shall monitor the progress of the Work and the delivery of equipment.</w:t>
+        <w:t xml:space="preserve"> shall continuously obtain from Subcontractors information and data about the planning for and progress of the Work and the delivery of equipment, shall coordinate and integrate such information and data into updated Contract Schedules, and shall monitor the progress of the Work and the delivery of equipment.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2401F32B" w14:textId="1DB5E726" w:rsidR="00375C31" w:rsidRDefault="00486BBD" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="3-ParagraphText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r w:rsidR="00375C31">
         <w:t xml:space="preserve"> shall act as the expeditor of potential and actual delays, interruptions, hindrances, or disruptions for its own forces and those forces of Subcontractors, regardless of tier.  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r w:rsidR="00375C31">
         <w:t xml:space="preserve"> shall cooperate with University's Representative in the development of the Contract Schedule and updated Contract Schedules.</w:t>
       </w:r>
     </w:p>
@@ -14411,61 +14389,61 @@
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>University</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> upon the </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>earlier</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> of Final Completion or termination of the Contract.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0444CBD1" w14:textId="77777777" w:rsidR="00375C31" w:rsidRDefault="00375C31" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="2-ParagraphTitle"/>
       </w:pPr>
       <w:bookmarkStart w:id="332" w:name="_Toc219383370"/>
       <w:bookmarkStart w:id="333" w:name="_Toc221092242"/>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>SHOP DRAWINGS, PRODUCT DATA, SAMPLES, AND ENVIRONMENTAL PRODUCT DECLARATIONS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="332"/>
       <w:bookmarkEnd w:id="333"/>
     </w:p>
     <w:p w14:paraId="5E4BBE8E" w14:textId="77777777" w:rsidR="00375C31" w:rsidRDefault="00375C31" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="3-ParagraphText"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Definitions:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1ADA3F2E" w14:textId="021E8553" w:rsidR="00375C31" w:rsidRDefault="00375C31" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="4-ParagraphList"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Shop Drawings are drawings, diagrams, schedules, and other data specially prepared for the Construction Work by </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> or a Subcontractor to illustrate some portion of the Construction Work.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41B68946" w14:textId="1ABFE041" w:rsidR="00375C31" w:rsidRDefault="00375C31" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="4-ParagraphList"/>
       </w:pPr>
       <w:r>
@@ -15633,81 +15611,60 @@
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB0EB8">
         <w:t>’s cost an independent testing laboratory.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="359"/>
     </w:p>
     <w:p w14:paraId="2B5BF2CF" w14:textId="4A486F5C" w:rsidR="00375C31" w:rsidRPr="00DB0EB8" w:rsidRDefault="00375C31" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="3-ParagraphText"/>
       </w:pPr>
       <w:bookmarkStart w:id="360" w:name="_Ref219813822"/>
       <w:r w:rsidRPr="00DB0EB8">
         <w:t xml:space="preserve">If the </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB0EB8">
-        <w:t xml:space="preserve"> encounters a Hazardous Material which may cause foreseeable injury or </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve"> encounters a Hazardous Material which may cause foreseeable injury or damage,  </w:t>
+      </w:r>
+      <w:r w:rsidR="00486BBD">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Contractor</w:t>
+      </w:r>
       <w:r w:rsidRPr="00DB0EB8">
-        <w:t xml:space="preserve">damage,  </w:t>
-[...25 lines deleted...]
-        <w:t xml:space="preserve">except in </w:t>
+        <w:t xml:space="preserve"> shall immediately:  (i) secure or otherwise isolate such condition; (ii) stop all Work in connection with such material or substance  (except in </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00DB0EB8">
         <w:t>an emergency situation</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00DB0EB8">
         <w:t>); and (iii) notify University (and promptly thereafter confirm such notice in writing)</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="360"/>
     </w:p>
     <w:p w14:paraId="017EAB4C" w14:textId="07D64DE9" w:rsidR="00375C31" w:rsidRPr="00DB0EB8" w:rsidRDefault="00375C31" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="3-ParagraphText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Subject to </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
@@ -18687,120 +18644,122 @@
       <w:r w:rsidR="006F6454">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>8.4</w:t>
       </w:r>
       <w:r w:rsidR="00B02C96">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44661C67" w14:textId="77777777" w:rsidR="008423D0" w:rsidRDefault="008423D0" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="2-ParagraphTitle"/>
       </w:pPr>
       <w:bookmarkStart w:id="412" w:name="_Toc219383386"/>
       <w:bookmarkStart w:id="413" w:name="_Ref219814453"/>
       <w:bookmarkStart w:id="414" w:name="_Ref219814501"/>
       <w:bookmarkStart w:id="415" w:name="_Ref219818234"/>
       <w:bookmarkStart w:id="416" w:name="_Toc221092257"/>
+      <w:bookmarkStart w:id="417" w:name="_Ref228867571"/>
       <w:r>
         <w:t>ASSERTION OF CLAIMS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="412"/>
       <w:bookmarkEnd w:id="413"/>
       <w:bookmarkEnd w:id="414"/>
       <w:bookmarkEnd w:id="415"/>
       <w:bookmarkEnd w:id="416"/>
+      <w:bookmarkEnd w:id="417"/>
     </w:p>
     <w:p w14:paraId="1C5C6B5E" w14:textId="6E83E3E7" w:rsidR="008423D0" w:rsidRDefault="008423D0" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="3-ParagraphText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Claims by </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> shall be first submitted to University's Representative for decision.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="208FC7B9" w14:textId="4CE70E49" w:rsidR="008423D0" w:rsidRDefault="008423D0" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="3-ParagraphText"/>
       </w:pPr>
-      <w:bookmarkStart w:id="417" w:name="_Ref219814892"/>
+      <w:bookmarkStart w:id="418" w:name="_Ref219814892"/>
       <w:r>
         <w:t xml:space="preserve">Notwithstanding the making of any Claim or the existence of any dispute regarding any Claim, unless otherwise directed by University's Representative, </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> shall not cause any delay, cessation, or termination in or of </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">'s performance of the </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>Work, but</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> shall diligently proceed with performance of the Work in accordance with the Contract Documents.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="417"/>
+      <w:bookmarkEnd w:id="418"/>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46EDBE20" w14:textId="391238CA" w:rsidR="008423D0" w:rsidRDefault="00486BBD" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="3-ParagraphText"/>
       </w:pPr>
-      <w:bookmarkStart w:id="418" w:name="_Ref219814902"/>
+      <w:bookmarkStart w:id="419" w:name="_Ref219814902"/>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r w:rsidR="008423D0">
         <w:t xml:space="preserve"> shall submit a Claim in writing, together with all supporting data specified in Article </w:t>
       </w:r>
       <w:r w:rsidR="00B02C96">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00B02C96">
         <w:instrText xml:space="preserve"> REF _Ref219814624 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="00B02C96">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="006F6454">
         <w:t>4.3.3</w:t>
       </w:r>
       <w:r w:rsidR="00B02C96">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="008423D0">
@@ -18811,372 +18770,366 @@
       </w:r>
       <w:r w:rsidR="00B02C96">
         <w:instrText xml:space="preserve"> REF _Ref219814613 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="00B02C96">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="006F6454">
         <w:t>4.3.2</w:t>
       </w:r>
       <w:r w:rsidR="00B02C96">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="008423D0" w:rsidRPr="005B4B9E">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="008423D0">
         <w:t xml:space="preserve">unless the Parties mutually agree to a longer period of time, in writing, due to the nature and complexity of the Claim.  Failure to provide </w:t>
       </w:r>
       <w:r w:rsidR="00AD1CFB">
         <w:t>notification</w:t>
       </w:r>
       <w:r w:rsidR="008423D0">
         <w:t xml:space="preserve"> will constitute a waiver of the Claim.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="418"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="29A3BB20" w14:textId="18087F02" w:rsidR="008423D0" w:rsidRDefault="00486BBD" w:rsidP="002C795B">
+      <w:bookmarkEnd w:id="419"/>
+    </w:p>
+    <w:p w14:paraId="29A3BB20" w14:textId="72BAD59E" w:rsidR="008423D0" w:rsidRDefault="00486BBD" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="3-ParagraphText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r w:rsidR="008423D0">
         <w:t xml:space="preserve"> agrees that strict compliance with the requirements of Articles </w:t>
       </w:r>
       <w:r w:rsidR="00B02C96">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00B02C96">
         <w:instrText xml:space="preserve"> REF _Ref219814637 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="00B02C96">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="006F6454">
         <w:t>4.2</w:t>
       </w:r>
       <w:r w:rsidR="00B02C96">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="008423D0">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00B02C96">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00B02C96">
-        <w:instrText xml:space="preserve"> REF _Ref219814645 \r \h </w:instrText>
+        <w:instrText xml:space="preserve"> REF _Ref219814652 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="00B02C96">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="006F6454">
-        <w:rPr>
-[...3 lines deleted...]
-        <w:t>Error! Reference source not found.</w:t>
+        <w:t>4.3</w:t>
       </w:r>
       <w:r w:rsidR="00B02C96">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
+      <w:r w:rsidR="00AD1CFB">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="008423D0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00883A01">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00883A01">
+        <w:instrText xml:space="preserve"> REF _Ref228867571 \r \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00883A01">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00883A01">
+        <w:t>4.4</w:t>
+      </w:r>
+      <w:r w:rsidR="00883A01">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00883A01">
+        <w:t xml:space="preserve">, and </w:t>
+      </w:r>
+      <w:r w:rsidR="00C422CE">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00C422CE">
+        <w:instrText xml:space="preserve"> REF _Ref219814722 \r \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00C422CE">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="006F6454">
+        <w:t>4.5.3</w:t>
+      </w:r>
+      <w:r w:rsidR="00C422CE">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="008423D0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008423D0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>of the General Conditions</w:t>
+      </w:r>
+      <w:r w:rsidR="008423D0">
+        <w:t xml:space="preserve"> are conditions precedent to </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Contractor</w:t>
+      </w:r>
+      <w:r w:rsidR="008423D0">
+        <w:t xml:space="preserve">'s right to an informal conference to meet and confer to resolve a Claim, mediate, or litigate a Claim.  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Contractor</w:t>
+      </w:r>
+      <w:r w:rsidR="008423D0">
+        <w:t xml:space="preserve"> specifically agrees to assert no Claims via an informal conference, mediation, or litigation unless there has been strict compliance with Articles </w:t>
+      </w:r>
+      <w:r w:rsidR="00C422CE">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00C422CE">
+        <w:instrText xml:space="preserve"> REF _Ref219814736 \r \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00C422CE">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="006F6454">
+        <w:t>4.2</w:t>
+      </w:r>
+      <w:r w:rsidR="00C422CE">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
       <w:r w:rsidR="008423D0">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00B02C96">
+      <w:r w:rsidR="00C422CE">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidR="00B02C96">
-[...2 lines deleted...]
-      <w:r w:rsidR="00B02C96">
+      <w:r w:rsidR="00C422CE">
+        <w:instrText xml:space="preserve"> REF _Ref219814757 \r \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00C422CE">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="006F6454">
         <w:t>4.3</w:t>
       </w:r>
-      <w:r w:rsidR="00B02C96">
+      <w:r w:rsidR="00C422CE">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00AD1CFB">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="008423D0">
-        <w:t xml:space="preserve"> and </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00883A01">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00883A01">
+        <w:instrText xml:space="preserve"> REF _Ref228867571 \r \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00883A01">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00883A01">
+        <w:t>4.4</w:t>
+      </w:r>
+      <w:r w:rsidR="00883A01">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00883A01">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="008423D0">
+        <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r w:rsidR="00C422CE">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00C422CE">
         <w:instrText xml:space="preserve"> REF _Ref219814722 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="00C422CE">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="006F6454">
         <w:t>4.5.3</w:t>
       </w:r>
       <w:r w:rsidR="00C422CE">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="008423D0">
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> The failure of </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Contractor</w:t>
       </w:r>
       <w:r w:rsidR="008423D0">
-        <w:rPr>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> specifically agrees to assert no Claims via an informal conference, mediation, or litigation unless there has been strict compliance with Articles </w:t>
+        <w:t xml:space="preserve"> to strictly comply with the requirements of Articles </w:t>
       </w:r>
       <w:r w:rsidR="00C422CE">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00C422CE">
         <w:instrText xml:space="preserve"> REF _Ref219814736 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="00C422CE">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="006F6454">
         <w:t>4.2</w:t>
       </w:r>
       <w:r w:rsidR="00C422CE">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="008423D0">
+      <w:r w:rsidR="00C422CE">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00C422CE">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00C422CE">
-        <w:instrText xml:space="preserve"> REF _Ref219814743 \r \h </w:instrText>
+        <w:instrText xml:space="preserve"> REF _Ref219814757 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="00C422CE">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="006F6454">
-        <w:rPr>
-[...3 lines deleted...]
-        <w:t>Error! Reference source not found.</w:t>
+        <w:t>4.3</w:t>
       </w:r>
       <w:r w:rsidR="00C422CE">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="008423D0">
+      <w:r w:rsidR="00C422CE">
         <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00883A01">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00883A01">
+        <w:instrText xml:space="preserve"> REF _Ref228867571 \r \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00883A01">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00883A01">
+        <w:t>4.4</w:t>
+      </w:r>
+      <w:r w:rsidR="00883A01">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00883A01">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00C422CE">
+        <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r w:rsidR="00C422CE">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00C422CE">
-        <w:instrText xml:space="preserve"> REF _Ref219814757 \r \h </w:instrText>
+        <w:instrText xml:space="preserve"> REF _Ref219814722 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="00C422CE">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="006F6454">
-        <w:t>4.3</w:t>
+        <w:t>4.5.3</w:t>
       </w:r>
       <w:r w:rsidR="00C422CE">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="00AD1CFB">
-[...104 lines deleted...]
-      </w:r>
       <w:r w:rsidR="008423D0">
         <w:t xml:space="preserve"> constitutes a failure by </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r w:rsidR="008423D0">
         <w:t xml:space="preserve"> to exhaust its administrative remedies with the University, thereby divesting any court of any jurisdiction to adjudicate the Claim.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FCCEFEF" w14:textId="77777777" w:rsidR="008423D0" w:rsidRDefault="008423D0" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="2-ParagraphTitle"/>
       </w:pPr>
-      <w:bookmarkStart w:id="419" w:name="_Toc219383387"/>
-[...5 lines deleted...]
-      <w:bookmarkStart w:id="425" w:name="_Toc221092258"/>
+      <w:bookmarkStart w:id="420" w:name="_Toc219383387"/>
+      <w:bookmarkStart w:id="421" w:name="_Ref219814461"/>
+      <w:bookmarkStart w:id="422" w:name="_Ref219814911"/>
+      <w:bookmarkStart w:id="423" w:name="_Ref219814974"/>
+      <w:bookmarkStart w:id="424" w:name="_Ref219818241"/>
+      <w:bookmarkStart w:id="425" w:name="_Ref219818246"/>
+      <w:bookmarkStart w:id="426" w:name="_Toc221092258"/>
       <w:r>
         <w:t>DECISION OF UNIVERSITY'S REPRESENTATIVE ON CLAIMS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="419"/>
       <w:bookmarkEnd w:id="420"/>
       <w:bookmarkEnd w:id="421"/>
       <w:bookmarkEnd w:id="422"/>
       <w:bookmarkEnd w:id="423"/>
       <w:bookmarkEnd w:id="424"/>
       <w:bookmarkEnd w:id="425"/>
+      <w:bookmarkEnd w:id="426"/>
     </w:p>
     <w:p w14:paraId="241DA6E0" w14:textId="79AE1EBF" w:rsidR="008423D0" w:rsidRDefault="008423D0" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="3-ParagraphText"/>
       </w:pPr>
-      <w:bookmarkStart w:id="426" w:name="_Ref219815002"/>
+      <w:bookmarkStart w:id="427" w:name="_Ref219815002"/>
       <w:r>
         <w:t xml:space="preserve">University's Representative will timely review Claims submitted by </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.  If University's Representative determines that additional supporting data are necessary to fully evaluate a Claim, University's Representative will request such additional supporting data in writing.  Such data shall be furnished no later than 10 days after the date of such request.  University's Representative will render a decision promptly and in any case within 30 days after the later of the receipt of the Claim or the deadline for furnishing such additional supporting data; provided that, if the amount of the Claim is </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>in excess of</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> $100,000, the aforesaid 30-day period shall be 45 days.  Failure of University's Representative to render a decision by the applicable deadline will be deemed a decision denying the Claim on the date of the deadline, unless, upon receipt of a Claim, </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
@@ -19243,64 +19196,64 @@
       </w:r>
       <w:r w:rsidR="00C422CE">
         <w:instrText xml:space="preserve"> REF _Ref219814966 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="00C422CE">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="006F6454">
         <w:t>4.7</w:t>
       </w:r>
       <w:r w:rsidR="00C422CE">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>of the General Conditions</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="426"/>
+      <w:bookmarkEnd w:id="427"/>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2097AD61" w14:textId="77777777" w:rsidR="008423D0" w:rsidRDefault="008423D0" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="3-ParagraphText"/>
       </w:pPr>
-      <w:bookmarkStart w:id="427" w:name="_Ref219814944"/>
+      <w:bookmarkStart w:id="428" w:name="_Ref219814944"/>
       <w:r>
         <w:t>The University's Representative's decision on a Claim or dispute will include a written statement both identifying all disputed and undisputed portions of the Claim and substantially including the following:</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="427"/>
+      <w:bookmarkEnd w:id="428"/>
     </w:p>
     <w:p w14:paraId="75E31915" w14:textId="1AFD6E8A" w:rsidR="008423D0" w:rsidRPr="006A61D2" w:rsidRDefault="008423D0" w:rsidP="00C422CE">
       <w:pPr>
         <w:pStyle w:val="ARTICLE"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="1440"/>
       </w:pPr>
       <w:r w:rsidRPr="006A61D2">
         <w:rPr>
           <w:rStyle w:val="Quotes"/>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">“This is a decision under Article </w:t>
       </w:r>
       <w:r w:rsidR="00C422CE">
         <w:rPr>
           <w:rStyle w:val="Quotes"/>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
@@ -19338,128 +19291,125 @@
       </w:r>
       <w:r w:rsidR="00C422CE">
         <w:rPr>
           <w:rStyle w:val="Quotes"/>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="006A61D2">
         <w:rPr>
           <w:rStyle w:val="Quotes"/>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the General Conditions of your contract.  If you are dissatisfied with the decision, and if you complied with the procedural requirements for asserting claims specified in Article 4 of the General Conditions of your contract, you may have the right to demand in writing an informal conference to meet and confer for settlement of any remaining issues in dispute, following which, if still dissatisfied, you may demand in writing a further resolution via nonbinding mediation, after which you have the right to litigate this decision.  If you fail to take appropriate action within 30 days of the date of this decision, the decision shall become final and binding and not subject to further appeal.</w:t>
       </w:r>
       <w:r w:rsidRPr="006A61D2">
         <w:t>”</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24463956" w14:textId="088F8E8B" w:rsidR="008423D0" w:rsidRPr="00545168" w:rsidRDefault="008423D0" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="3-ParagraphText"/>
       </w:pPr>
-      <w:bookmarkStart w:id="428" w:name="_Ref219814722"/>
+      <w:bookmarkStart w:id="429" w:name="_Ref219814722"/>
       <w:r w:rsidRPr="002E41BA">
         <w:t xml:space="preserve">If either </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r w:rsidRPr="002E41BA">
         <w:t xml:space="preserve"> or University disputes University’s Representative’s decision on a Claim, then, within 30 days after the decision of University’s Representative on the Claim, or, if no decision has been issued, within 30 days from the date of the applicable deadline in Article </w:t>
       </w:r>
       <w:r w:rsidR="00C422CE">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00C422CE">
         <w:instrText xml:space="preserve"> REF _Ref219815002 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="00C422CE">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="006F6454">
         <w:t>4.5.1</w:t>
       </w:r>
       <w:r w:rsidR="00C422CE">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="002E41BA">
         <w:t xml:space="preserve"> for University</w:t>
       </w:r>
       <w:r>
         <w:t>’s</w:t>
       </w:r>
       <w:r w:rsidRPr="002E41BA">
         <w:t xml:space="preserve"> Representative to render a decision, </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002E41BA">
-        <w:t xml:space="preserve">must provide written notice demanding an informal conference to meet and confer.  University shall schedule the conference within 30 days upon receipt of the notice demanding an informal </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="002E41BA">
+        <w:t>must provide written notice demanding an informal conference to meet and confer.  University shall schedule the conference within 30 days upon receipt of the notice demanding an informal conference.  The parties will attempt in good faith to resolve any controversy or Claim arising out of or relating to this Contract by negotiation at the conference.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="429"/>
+    </w:p>
+    <w:p w14:paraId="63C17B61" w14:textId="77777777" w:rsidR="008423D0" w:rsidRDefault="008423D0" w:rsidP="002C795B">
+      <w:pPr>
+        <w:pStyle w:val="2-ParagraphTitle"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="430" w:name="_Toc219383388"/>
+      <w:bookmarkStart w:id="431" w:name="_Ref219814469"/>
+      <w:bookmarkStart w:id="432" w:name="_Ref219814921"/>
+      <w:bookmarkStart w:id="433" w:name="_Ref219814960"/>
+      <w:bookmarkStart w:id="434" w:name="_Toc221092259"/>
+      <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>conference.  The parties will attempt in good faith to resolve any controversy or Claim arising out of or relating to this Contract by negotiation at the conference.</w:t>
-[...12 lines deleted...]
-      <w:r>
         <w:t>MEDIATION</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="429"/>
       <w:bookmarkEnd w:id="430"/>
       <w:bookmarkEnd w:id="431"/>
       <w:bookmarkEnd w:id="432"/>
       <w:bookmarkEnd w:id="433"/>
+      <w:bookmarkEnd w:id="434"/>
     </w:p>
     <w:p w14:paraId="10A7221D" w14:textId="4CA7361F" w:rsidR="008423D0" w:rsidRPr="00545168" w:rsidRDefault="008423D0" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="3-ParagraphText"/>
       </w:pPr>
-      <w:bookmarkStart w:id="434" w:name="_Ref219815032"/>
+      <w:bookmarkStart w:id="435" w:name="_Ref219815032"/>
       <w:r w:rsidRPr="002E41BA">
         <w:t xml:space="preserve">Within 10 business days following the informal conference to meet and confer stated in Article </w:t>
       </w:r>
       <w:r w:rsidR="00C422CE">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00C422CE">
         <w:instrText xml:space="preserve"> REF _Ref219814944 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="00C422CE">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="006F6454">
         <w:t>4.5.2</w:t>
       </w:r>
       <w:r w:rsidR="00C422CE">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="002E41BA">
         <w:t xml:space="preserve">, if the Claim or any portion of the Claim remains in dispute, the University shall provide a written statement identifying the disputed and undisputed portions of the Claim.  Within 30 days of receipt of the statement, if </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
@@ -19490,119 +19440,119 @@
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r w:rsidRPr="002E41BA">
         <w:t xml:space="preserve"> and the University shall share the associated costs equally and shall mutually agree to a mediator within 10 business days.  If the parties cannot agree upon a mediator, each party shall select a mediator and those mediators shall select a qualified neutral third party to mediate </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="002E41BA">
         <w:t>with regard to</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="002E41BA">
         <w:t xml:space="preserve"> the disputed portion of the Claim, with each party bearing the fees and costs of its respective mediator.  Mediation shall include, but not be limited to, neutral evaluation, a dispute review board, or other negotiation or evaluation through an independent third party or board.  The </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r w:rsidRPr="002E41BA">
         <w:t xml:space="preserve"> and the University may mutually agree to waive any individual mediation in writing and proceed to litigation pursuant to this Contract.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="434"/>
+      <w:bookmarkEnd w:id="435"/>
       <w:r w:rsidRPr="002E41BA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4612A9CD" w14:textId="77777777" w:rsidR="008423D0" w:rsidRDefault="008423D0" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="2-ParagraphTitle"/>
       </w:pPr>
-      <w:bookmarkStart w:id="435" w:name="_Toc219383389"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="437" w:name="_Toc221092260"/>
+      <w:bookmarkStart w:id="436" w:name="_Toc219383389"/>
+      <w:bookmarkStart w:id="437" w:name="_Ref219814966"/>
+      <w:bookmarkStart w:id="438" w:name="_Toc221092260"/>
       <w:r>
         <w:t>LITIGATION</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="435"/>
       <w:bookmarkEnd w:id="436"/>
       <w:bookmarkEnd w:id="437"/>
+      <w:bookmarkEnd w:id="438"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5508EC39" w14:textId="761C983A" w:rsidR="008423D0" w:rsidRDefault="008423D0" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="3-ParagraphText"/>
       </w:pPr>
-      <w:bookmarkStart w:id="438" w:name="_Ref219815040"/>
+      <w:bookmarkStart w:id="439" w:name="_Ref219815040"/>
       <w:r>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidRPr="002E41BA">
         <w:t>ither party may provide a written notice of its election to litigate the Claim within 30 days after the mediation</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> pursuant to Article </w:t>
       </w:r>
       <w:r w:rsidR="00C422CE">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00C422CE">
         <w:instrText xml:space="preserve"> REF _Ref219815032 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="00C422CE">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="006F6454">
         <w:t>4.6.1</w:t>
       </w:r>
       <w:r w:rsidR="00C422CE">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t>, or,</w:t>
       </w:r>
       <w:r w:rsidRPr="002E41BA">
         <w:t xml:space="preserve"> if the parties mutually agreed in writing to waive mediation, within 30 days after the agreement is signed by both parties.  </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">If neither party provides notice of election to litigate within 30 days, then both parties shall be deemed to have waived the right to litigate </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>any and all</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> issues associated with the Claim.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="438"/>
+      <w:bookmarkEnd w:id="439"/>
     </w:p>
     <w:p w14:paraId="525B1CE0" w14:textId="67AB39A0" w:rsidR="008423D0" w:rsidRDefault="008423D0" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="3-ParagraphText"/>
       </w:pPr>
       <w:r w:rsidRPr="002E41BA">
         <w:t xml:space="preserve">If a notice of election to litigate is not given by either party within 30 days pursuant to Article </w:t>
       </w:r>
       <w:r w:rsidR="00C422CE">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00C422CE">
         <w:instrText xml:space="preserve"> REF _Ref219815040 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="00C422CE">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="006F6454">
         <w:t>4.7.1</w:t>
       </w:r>
       <w:r w:rsidR="00C422CE">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="002E41BA">
         <w:t>, University's Representative's decision on the Claim will be final and binding and not subject to appeal or challenge</w:t>
@@ -19674,57 +19624,57 @@
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r w:rsidRPr="007313AA">
         <w:t xml:space="preserve"> shall have the right, within 120 days after a Notice of Completion, or a Notice of Cessation, as applicable, is filed for the Contract, to initiate such litigation in the Superior Court of the </w:t>
       </w:r>
       <w:r w:rsidR="00F52218">
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="007313AA">
         <w:t xml:space="preserve">tate of California for the County in which the </w:t>
       </w:r>
       <w:r>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="007313AA">
         <w:t>ontract was to be performed.  Failure to perfect a Claim for which a timely election to litigate has been made by the timely filing of a Complaint in the appropriate venue shall result in the University’s Representative’s decision on said Claim becoming final and binding and not subject to appeal or challenge.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0844D15D" w14:textId="77777777" w:rsidR="008423D0" w:rsidRDefault="008423D0" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="2-ParagraphTitle"/>
       </w:pPr>
-      <w:bookmarkStart w:id="439" w:name="_Toc219383390"/>
-      <w:bookmarkStart w:id="440" w:name="_Toc221092261"/>
+      <w:bookmarkStart w:id="440" w:name="_Toc219383390"/>
+      <w:bookmarkStart w:id="441" w:name="_Toc221092261"/>
       <w:r>
         <w:t>WAIVER</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="439"/>
       <w:bookmarkEnd w:id="440"/>
+      <w:bookmarkEnd w:id="441"/>
     </w:p>
     <w:p w14:paraId="5320A338" w14:textId="77777777" w:rsidR="008423D0" w:rsidRDefault="008423D0" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="3-ParagraphText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A waiver of or failure by University or University's Representative to enforce any requirement in this Article 4 in connection with any Claim shall not constitute a waiver </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>of, and</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> shall not preclude the University or University's Representative from enforcing such requirements in connection with any other Claims.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26226B4B" w14:textId="1406B809" w:rsidR="008423D0" w:rsidRPr="00526D42" w:rsidRDefault="008423D0" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="3-ParagraphText"/>
         <w:rPr>
           <w:rStyle w:val="12SB"/>
           <w:b w:val="0"/>
           <w:sz w:val="18"/>
         </w:rPr>
@@ -19755,150 +19705,150 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6254F454" w14:textId="0A24E28D" w:rsidR="00526D42" w:rsidRPr="00483383" w:rsidRDefault="00AC0FC5" w:rsidP="00483383">
       <w:pPr>
         <w:pStyle w:val="ARTICLE"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00483383">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>SUBCONTRACTORS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="702E219D" w14:textId="60CEE9A7" w:rsidR="00526D42" w:rsidRDefault="00526D42" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="2-ParagraphTitle"/>
       </w:pPr>
-      <w:bookmarkStart w:id="441" w:name="_Toc219383391"/>
-      <w:bookmarkStart w:id="442" w:name="_Toc221092262"/>
+      <w:bookmarkStart w:id="442" w:name="_Toc219383391"/>
+      <w:bookmarkStart w:id="443" w:name="_Toc221092262"/>
       <w:r>
         <w:t>PROCUREMENT OF SUBCONTRACTORS, AND CONSULTANTS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="441"/>
       <w:bookmarkEnd w:id="442"/>
+      <w:bookmarkEnd w:id="443"/>
     </w:p>
     <w:p w14:paraId="7B422B42" w14:textId="541E019A" w:rsidR="001551C3" w:rsidRDefault="00526D42" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="3-ParagraphText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Unless otherwise stated in the Contract Documents, </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> shall submit in writing , prior to entering into subcontract agreements, the names and addresses of all Subcontractors proposed for the Work that were not previously listed in </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">'s Bid.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="047EDC33" w14:textId="1E305A72" w:rsidR="00526D42" w:rsidRDefault="00526D42" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="3-ParagraphText"/>
       </w:pPr>
       <w:r>
+        <w:t>Any Subcontractor may be disqualified if University or University's Representative determines that such Subcontractor fails to meet the requirements of the Contract Documents or for any other reasons.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11D233E6" w14:textId="1B92D407" w:rsidR="00526D42" w:rsidRDefault="00526D42" w:rsidP="002C795B">
+      <w:pPr>
+        <w:pStyle w:val="3-ParagraphText"/>
+      </w:pPr>
+      <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>Any Subcontractor may be disqualified if University or University's Representative determines that such Subcontractor fails to meet the requirements of the Contract Documents or for any other reasons.</w:t>
-[...6 lines deleted...]
-      <w:r>
         <w:t xml:space="preserve">In accordance with the Subletting and Subcontracting Fair Practices Act, nothing herein shall be deemed to entitle </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r>
         <w:t>, without the approval of University, to substitute other subcontractors for those named in Contractor’s  List of Subcontractors and List of Changes in Subcontractors Due to Alternates contained in the completed Bid Form,  and, except with such approval, no such substitution shall be made.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5281D62B" w14:textId="26589EC0" w:rsidR="00526D42" w:rsidRDefault="00526D42" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="3-ParagraphText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Except as hereinafter provided, any increase in the cost of the Construction Work resulting from the replacement or substitution of a Subcontractor, as required by University or University's Representative pursuant to this Article 5.1 shall be borne solely by </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> shall not be entitled to any increase in Contract Sum or extension of Contract Time on account of such replacement or substitution.</w:t>
       </w:r>
       <w:r w:rsidRPr="00C72488">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A45F310" w14:textId="77777777" w:rsidR="00526D42" w:rsidRDefault="00526D42" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="2-ParagraphTitle"/>
       </w:pPr>
-      <w:bookmarkStart w:id="443" w:name="_Toc219383392"/>
-      <w:bookmarkStart w:id="444" w:name="_Toc221092263"/>
+      <w:bookmarkStart w:id="444" w:name="_Toc219383392"/>
+      <w:bookmarkStart w:id="445" w:name="_Toc221092263"/>
       <w:r>
         <w:t>SUBCONTRACTUAL RELATIONS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="443"/>
       <w:bookmarkEnd w:id="444"/>
+      <w:bookmarkEnd w:id="445"/>
     </w:p>
     <w:p w14:paraId="188AA646" w14:textId="5150D23D" w:rsidR="00526D42" w:rsidRDefault="00526D42" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="3-ParagraphText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Any part of the Work performed for </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> by a first-tier Subcontractor shall be pursuant to a written subcontract.  Each such subcontract shall require the Subcontractor, to the extent of the Work to be performed by the Subcontractor, to be bound to </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> by the terms of the Contract Documents, to assume toward </w:t>
@@ -20006,89 +19956,89 @@
       <w:r>
         <w:t xml:space="preserve">Upon the request of University, </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> shall promptly furnish to </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>University</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> a true, complete, and executed copy of any subcontract.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70F82A22" w14:textId="4AF12449" w:rsidR="00526D42" w:rsidRDefault="00526D42" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="3-ParagraphText"/>
       </w:pPr>
-      <w:bookmarkStart w:id="445" w:name="_Ref219814027"/>
+      <w:bookmarkStart w:id="446" w:name="_Ref219814027"/>
       <w:r>
         <w:t xml:space="preserve">Nothing contained in the Contract Documents shall create any contractual relationship between any Subcontractor and University, except when, and only to the extent that, University elects to accept the assignment of the subcontract with such Subcontractor pursuant to Article </w:t>
       </w:r>
       <w:r w:rsidR="004069AE">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="004069AE">
         <w:instrText xml:space="preserve"> REF _Ref219815078 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="004069AE">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="006F6454">
         <w:t>5.3</w:t>
       </w:r>
       <w:r w:rsidR="004069AE">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t>, Contingent Assignment of Subcontracts, below.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="445"/>
+      <w:bookmarkEnd w:id="446"/>
     </w:p>
     <w:p w14:paraId="6576D7CC" w14:textId="77777777" w:rsidR="00526D42" w:rsidRDefault="00526D42" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="2-ParagraphTitle"/>
       </w:pPr>
-      <w:bookmarkStart w:id="446" w:name="_Toc219383393"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="449" w:name="_Toc221092264"/>
+      <w:bookmarkStart w:id="447" w:name="_Toc219383393"/>
+      <w:bookmarkStart w:id="448" w:name="_Ref219815070"/>
+      <w:bookmarkStart w:id="449" w:name="_Ref219815078"/>
+      <w:bookmarkStart w:id="450" w:name="_Toc221092264"/>
       <w:r>
         <w:t>CONTINGENT ASSIGNMENT OF SUBCONTRACTS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="446"/>
       <w:bookmarkEnd w:id="447"/>
       <w:bookmarkEnd w:id="448"/>
       <w:bookmarkEnd w:id="449"/>
+      <w:bookmarkEnd w:id="450"/>
     </w:p>
     <w:p w14:paraId="1B41AB5E" w14:textId="588D8716" w:rsidR="00526D42" w:rsidRDefault="00486BBD" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="3-ParagraphText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r w:rsidR="00526D42">
         <w:t xml:space="preserve"> hereby assigns to </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00526D42">
         <w:t>University</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00526D42">
         <w:t xml:space="preserve"> all its interest in first-tier subcontracts now or hereafter </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00526D42">
         <w:t>entered into</w:t>
@@ -20156,122 +20106,122 @@
       <w:r w:rsidR="00526D42">
         <w:t xml:space="preserve"> and may not be withdrawn prior to Final Completion.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5022EE68" w14:textId="44F30330" w:rsidR="00526D42" w:rsidRPr="00483383" w:rsidRDefault="001551C3" w:rsidP="00483383">
       <w:pPr>
         <w:pStyle w:val="ARTICLE"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00483383">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>CONSTRUCTION BY UNIVERSITY OR BY SEPARATE CONTRACTORS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6720FABF" w14:textId="77777777" w:rsidR="00526D42" w:rsidRDefault="00526D42" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="2-ParagraphTitle"/>
       </w:pPr>
-      <w:bookmarkStart w:id="450" w:name="_Toc219383394"/>
-      <w:bookmarkStart w:id="451" w:name="_Toc221092265"/>
+      <w:bookmarkStart w:id="451" w:name="_Toc219383394"/>
+      <w:bookmarkStart w:id="452" w:name="_Toc221092265"/>
+      <w:r>
+        <w:t>UNIVERSITY'S RIGHT TO PERFORM CONSTRUCTION AND TO AWARD SEPARATE CONTRACTS</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="451"/>
+      <w:bookmarkEnd w:id="452"/>
+    </w:p>
+    <w:p w14:paraId="7E60DEE1" w14:textId="13A55DCB" w:rsidR="00526D42" w:rsidRDefault="00526D42" w:rsidP="002C795B">
+      <w:pPr>
+        <w:pStyle w:val="3-ParagraphText"/>
+      </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>UNIVERSITY'S RIGHT TO PERFORM CONSTRUCTION AND TO AWARD SEPARATE CONTRACTS</w:t>
-[...4 lines deleted...]
-    <w:p w14:paraId="7E60DEE1" w14:textId="13A55DCB" w:rsidR="00526D42" w:rsidRDefault="00526D42" w:rsidP="002C795B">
+        <w:t xml:space="preserve">University reserves the right to award separate contracts for, or to perform with its own forces, construction or operations related to the Work or other construction or operations at or affecting the Project Site, including portions of the Work which have been deleted by Change Order.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00486BBD">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Contractor</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> shall cooperate with University's forces and Separate Contractors.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4722DC82" w14:textId="38939ECE" w:rsidR="00526D42" w:rsidRDefault="00526D42" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="3-ParagraphText"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">University reserves the right to award separate contracts for, or to perform with its own forces, construction or operations related to the Work or other construction or operations at or affecting the Project Site, including portions of the Work which have been deleted by Change Order.  </w:t>
-[...15 lines deleted...]
-      <w:r>
         <w:t xml:space="preserve">University will provide coordination of the activities of University's forces and of each Separate Contractor with the Work of </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> shall participate with University and Separate Contractors in joint review of construction schedules and Project requirements when directed to do so.  </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> shall make necessary revisions to the Project  Schedules after such joint review.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="300B5B19" w14:textId="77777777" w:rsidR="00526D42" w:rsidRDefault="00526D42" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="2-ParagraphTitle"/>
       </w:pPr>
-      <w:bookmarkStart w:id="452" w:name="_Toc219383395"/>
-      <w:bookmarkStart w:id="453" w:name="_Toc221092266"/>
+      <w:bookmarkStart w:id="453" w:name="_Toc219383395"/>
+      <w:bookmarkStart w:id="454" w:name="_Toc221092266"/>
       <w:r>
         <w:t>MUTUAL RESPONSIBILITY</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="452"/>
       <w:bookmarkEnd w:id="453"/>
+      <w:bookmarkEnd w:id="454"/>
     </w:p>
     <w:p w14:paraId="6488156F" w14:textId="2DFBFCFB" w:rsidR="00526D42" w:rsidRDefault="00486BBD" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="3-ParagraphText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r w:rsidR="00526D42">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00526D42">
         <w:t>shall</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00526D42">
         <w:t xml:space="preserve"> afford University and Separate Contractors reasonable opportunity for introduction and storage of their materials and equipment and performance of their activities.  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
@@ -20316,105 +20266,105 @@
         <w:t xml:space="preserve"> shall promptly report to University's Representative apparent discrepancies or defects which render the other construction or operations unsuitable to receive the Work.  Unless otherwise directed by University's Representative, </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> shall not proceed with the portion of the Work affected until apparent discrepancies or defects have been corrected.  Failure of </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> to so report within a reasonable time after discovering such discrepancies or defects shall constitute an acknowledgment that the other construction or operations by University or Separate Contractors is suitable to receive the Work, except as to defects not then reasonably discoverable.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="267CC5BF" w14:textId="77777777" w:rsidR="00526D42" w:rsidRDefault="00526D42" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="2-ParagraphTitle"/>
       </w:pPr>
-      <w:bookmarkStart w:id="454" w:name="_Toc219383396"/>
-      <w:bookmarkStart w:id="455" w:name="_Toc221092267"/>
+      <w:bookmarkStart w:id="455" w:name="_Toc219383396"/>
+      <w:bookmarkStart w:id="456" w:name="_Toc221092267"/>
       <w:r>
         <w:t>UNIVERSITY'S RIGHT TO CLEAN UP</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="454"/>
       <w:bookmarkEnd w:id="455"/>
+      <w:bookmarkEnd w:id="456"/>
     </w:p>
     <w:p w14:paraId="70958F79" w14:textId="7EC6AD86" w:rsidR="00526D42" w:rsidRDefault="00526D42" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="3-ParagraphText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If a dispute arises between </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and Separate Contractors as to the responsibility under their respective contracts for maintaining the Project Site and surrounding areas free from waste materials and rubbish, University may clean up and allocate the cost between those firms it deems to be responsible.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="196C956F" w14:textId="71D7DFB3" w:rsidR="00526D42" w:rsidRPr="0072738C" w:rsidRDefault="00D60368" w:rsidP="0072738C">
       <w:pPr>
         <w:pStyle w:val="ARTICLE"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0072738C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>CHANGES IN THE WORK</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75AD7F1D" w14:textId="77777777" w:rsidR="00526D42" w:rsidRDefault="00526D42" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="2-ParagraphTitle"/>
       </w:pPr>
-      <w:bookmarkStart w:id="456" w:name="_Toc219383397"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="458" w:name="_Toc221092268"/>
+      <w:bookmarkStart w:id="457" w:name="_Toc219383397"/>
+      <w:bookmarkStart w:id="458" w:name="_Ref219813281"/>
+      <w:bookmarkStart w:id="459" w:name="_Toc221092268"/>
       <w:r>
         <w:t>CHANGES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="456"/>
       <w:bookmarkEnd w:id="457"/>
       <w:bookmarkEnd w:id="458"/>
+      <w:bookmarkEnd w:id="459"/>
     </w:p>
     <w:p w14:paraId="403716C5" w14:textId="2FDE5A8F" w:rsidR="00526D42" w:rsidRDefault="00526D42" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="3-ParagraphText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">University may, from time to time, order or authorize additions, deletions, and other changes in the Work by Change Order or Field Order without invalidating the Contract and without notice to </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>sureties</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve">.  Absence of such notice shall not relieve such </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>sureties</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> of any of their obligations to </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
@@ -20480,59 +20430,59 @@
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7800D70F" w14:textId="786B60C8" w:rsidR="00526D42" w:rsidRDefault="00486BBD" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="3-ParagraphText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r w:rsidR="00526D42">
         <w:t xml:space="preserve"> shall proceed promptly with any changes in the Work, unless otherwise provided in the relevant Change Order or Field Order.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A68A6BC" w14:textId="77777777" w:rsidR="00526D42" w:rsidRDefault="00526D42" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="2-ParagraphTitle"/>
       </w:pPr>
-      <w:bookmarkStart w:id="459" w:name="_Toc219383398"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="461" w:name="_Toc221092269"/>
+      <w:bookmarkStart w:id="460" w:name="_Toc219383398"/>
+      <w:bookmarkStart w:id="461" w:name="_Ref219812696"/>
+      <w:bookmarkStart w:id="462" w:name="_Toc221092269"/>
       <w:r>
         <w:t>DEFINITIONS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="459"/>
       <w:bookmarkEnd w:id="460"/>
       <w:bookmarkEnd w:id="461"/>
+      <w:bookmarkEnd w:id="462"/>
     </w:p>
     <w:p w14:paraId="3BD12C6D" w14:textId="4AE83731" w:rsidR="00526D42" w:rsidRDefault="00526D42" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="3-ParagraphText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
       <w:r w:rsidRPr="000E2560">
         <w:rPr>
           <w:caps/>
         </w:rPr>
         <w:t>Change Order</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is a Contract Document which has been signed by both University and </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r>
         <w:t>, and states their agreement, as applicable, to   the following:</w:t>
@@ -20545,203 +20495,203 @@
       <w:r>
         <w:t>A change in the Work, if any.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FA3394D" w14:textId="499A29DE" w:rsidR="00526D42" w:rsidRDefault="00526D42" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="4-ParagraphList"/>
       </w:pPr>
       <w:r>
         <w:t>The amount of an adjustment of the Contract Sum, if any.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33DA2CD2" w14:textId="77777777" w:rsidR="00526D42" w:rsidRDefault="00526D42" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="4-ParagraphList"/>
       </w:pPr>
       <w:r>
         <w:t>The amount of an adjustment of the Contract Time, if any.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53F632DA" w14:textId="77777777" w:rsidR="00526D42" w:rsidRDefault="00526D42" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="4-ParagraphList"/>
       </w:pPr>
       <w:r>
+        <w:t>A modification to any other Contract term or condition.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45C72453" w14:textId="341874B5" w:rsidR="00526D42" w:rsidRDefault="00526D42" w:rsidP="002C795B">
+      <w:pPr>
+        <w:pStyle w:val="3-ParagraphText"/>
+      </w:pPr>
+      <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>A modification to any other Contract term or condition.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="45C72453" w14:textId="341874B5" w:rsidR="00526D42" w:rsidRDefault="00526D42" w:rsidP="002C795B">
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E2560">
+        <w:rPr>
+          <w:caps/>
+        </w:rPr>
+        <w:t>Unilateral Change Order</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> may also be issued by University, without </w:t>
+      </w:r>
+      <w:r w:rsidR="00486BBD">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Contractor</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">'s signature, where University determines that a change in the Work requires an adjustment of the Contract Sum or Contract Time as University believes to be properly due </w:t>
+      </w:r>
+      <w:r w:rsidR="00486BBD">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Contractor</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, even though no agreement has been reached between University and </w:t>
+      </w:r>
+      <w:r w:rsidR="00486BBD">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Contractor</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> with regard to such change in the Work.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FFF413F" w14:textId="674B3250" w:rsidR="00526D42" w:rsidRDefault="00526D42" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="3-ParagraphText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
       <w:r w:rsidRPr="000E2560">
         <w:rPr>
           <w:caps/>
         </w:rPr>
-        <w:t>Unilateral Change Order</w:t>
-[...42 lines deleted...]
-        </w:rPr>
         <w:t>Field Order</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (as shown in the Exhibits) is a Contract Document issued by the University that orders the </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> to perform Work.  A Field Order may, but need not, constitute a change in the Work and may, but need not, entitle </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> to an adjustment of the Contract Sum or Contract Time.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31D04742" w14:textId="77777777" w:rsidR="00526D42" w:rsidRDefault="00526D42" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="2-ParagraphTitle"/>
       </w:pPr>
-      <w:bookmarkStart w:id="462" w:name="_Toc219383399"/>
-[...4 lines deleted...]
-      <w:bookmarkStart w:id="467" w:name="_Toc221092270"/>
+      <w:bookmarkStart w:id="463" w:name="_Toc219383399"/>
+      <w:bookmarkStart w:id="464" w:name="_Ref219814407"/>
+      <w:bookmarkStart w:id="465" w:name="_Ref219815203"/>
+      <w:bookmarkStart w:id="466" w:name="_Ref219815482"/>
+      <w:bookmarkStart w:id="467" w:name="_Ref219815764"/>
+      <w:bookmarkStart w:id="468" w:name="_Toc221092270"/>
       <w:r>
         <w:t>CHANGE ORDER PROCEDURES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="462"/>
       <w:bookmarkEnd w:id="463"/>
       <w:bookmarkEnd w:id="464"/>
       <w:bookmarkEnd w:id="465"/>
       <w:bookmarkEnd w:id="466"/>
       <w:bookmarkEnd w:id="467"/>
+      <w:bookmarkEnd w:id="468"/>
     </w:p>
     <w:p w14:paraId="1E4A7D94" w14:textId="171F33AF" w:rsidR="00526D42" w:rsidRDefault="00486BBD" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="3-ParagraphText"/>
       </w:pPr>
-      <w:bookmarkStart w:id="468" w:name="_Ref219815363"/>
+      <w:bookmarkStart w:id="469" w:name="_Ref219815363"/>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r w:rsidR="00526D42">
         <w:t xml:space="preserve"> shall provide a Change Order Request and Cost Proposal pursuant to Article </w:t>
       </w:r>
       <w:r w:rsidR="005B03F3">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="005B03F3">
         <w:instrText xml:space="preserve"> REF _Ref219815145 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="005B03F3">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="006F6454">
         <w:t>4.2</w:t>
       </w:r>
       <w:r w:rsidR="005B03F3">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00526D42">
         <w:t xml:space="preserve">, and </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00526D42">
         <w:t>this Article</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00526D42">
         <w:t xml:space="preserve"> 7.  Adjustments of the Contract Sum resulting from Extra Work and deductive work shall be determined using one of the methods described in this Article 7.  Adjustments of the Contract Time for delays shall be subject to the provisions in Article 8 of the General Conditions.  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r w:rsidR="00526D42">
         <w:t>’s obligation to provide Cost Proposals shall be subject to the following:</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="468"/>
+      <w:bookmarkEnd w:id="469"/>
     </w:p>
     <w:p w14:paraId="2AC05F00" w14:textId="233421E0" w:rsidR="00526D42" w:rsidRDefault="00526D42" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="4-ParagraphList"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The obligation of </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> to provide Cost Proposals is not Extra </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>Work, and</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
@@ -20834,51 +20784,51 @@
       <w:r>
         <w:t xml:space="preserve"> and this Article 7.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A113144" w14:textId="2A7F5241" w:rsidR="00526D42" w:rsidRDefault="00526D42" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="4-ParagraphList"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> will keep a Field Order Log and Change Order Log recording all Change Order Requests (CORs) and Executed Change Orders.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="109BE6FB" w14:textId="06126DAB" w:rsidR="00526D42" w:rsidRDefault="00526D42" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="3-ParagraphText"/>
       </w:pPr>
-      <w:bookmarkStart w:id="469" w:name="_Ref219813024"/>
+      <w:bookmarkStart w:id="470" w:name="_Ref219813024"/>
       <w:r>
         <w:t xml:space="preserve">The term </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Quotes"/>
         </w:rPr>
         <w:t>“Cost of Extra Work</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">” as used in this Article 7 shall mean actual costs incurred or to be incurred by </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and each Subcontractor regardless of tier involved, </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB0EB8">
         <w:t xml:space="preserve">to the extent not otherwise disallowed under Article </w:t>
       </w:r>
       <w:r w:rsidR="005B03F3">
@@ -20889,61 +20839,61 @@
       </w:r>
       <w:r w:rsidR="005B03F3">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="006F6454">
         <w:t>7.3.3</w:t>
       </w:r>
       <w:r w:rsidR="005B03F3">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00DB0EB8">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">and shall be limited to the following (to the extent the </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> demonstrates that the costs are both reasonable and have actually been incurred):</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="469"/>
+      <w:bookmarkEnd w:id="470"/>
     </w:p>
     <w:p w14:paraId="47F8E687" w14:textId="77777777" w:rsidR="00526D42" w:rsidRDefault="00526D42" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="4-ParagraphList"/>
       </w:pPr>
-      <w:bookmarkStart w:id="470" w:name="_Ref219815266"/>
+      <w:bookmarkStart w:id="471" w:name="_Ref219815266"/>
       <w:r>
         <w:t>Straight-time wages or salaries at cost for employees employed at the Project Site, or at fabrication sites off the Project Site, in the direct performance of the Work.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="470"/>
+      <w:bookmarkEnd w:id="471"/>
     </w:p>
     <w:p w14:paraId="32B09D7D" w14:textId="77777777" w:rsidR="00526D42" w:rsidRDefault="00526D42" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="4-ParagraphList"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Fringe Benefits and Payroll Taxes at cost for employees employed at the Project Site, or at fabrication sites off the Project Site, excluding any employee ownership programs or incentive programs unless specifically approved otherwise by the University, </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB0EB8">
         <w:t xml:space="preserve">incurred </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00DB0EB8">
         <w:t xml:space="preserve">as a result </w:t>
       </w:r>
       <w:r>
         <w:t>of</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> the performance of the Extra Work.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C969316" w14:textId="77777777" w:rsidR="00526D42" w:rsidRDefault="00526D42" w:rsidP="002C795B">
       <w:pPr>
@@ -20969,89 +20919,89 @@
     </w:p>
     <w:p w14:paraId="77958230" w14:textId="0C62EE91" w:rsidR="00526D42" w:rsidRDefault="00526D42" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="4-ParagraphList"/>
       </w:pPr>
       <w:r>
         <w:t>Fringe Benefits and Payroll Taxes for overtime Work for those employees eligible for overtime wages, or salaries, specifically authorized in writing in advance by University's Representative, for employees employed at the Project Site, excluding any employee ownership programs or incentive programs,</w:t>
       </w:r>
       <w:r w:rsidR="005B03F3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">or at fabrication sites off the Project Site, </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB0EB8">
         <w:t xml:space="preserve">incurred as a result </w:t>
       </w:r>
       <w:r>
         <w:t>of the performance of the Extra Work.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DB06B6A" w14:textId="7CEC55F6" w:rsidR="00526D42" w:rsidRDefault="00526D42" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="4-ParagraphList"/>
       </w:pPr>
-      <w:bookmarkStart w:id="471" w:name="_Ref219815217"/>
+      <w:bookmarkStart w:id="472" w:name="_Ref219815217"/>
       <w:r>
         <w:t xml:space="preserve">Costs of materials and consumable items which are furnished and incorporated into </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>the Extra</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> Work as approved by University's Representative.  Such costs shall be charged at the lowest price available to the </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> but in no event shall such costs exceed competitive costs obtainable from other subcontractors, suppliers, manufacturers, and distributors </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>in the area of</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> the Project Site.  All discounts, rebates, and refunds and all returns from sale of surplus materials and consumable items shall accrue to University and </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> shall make provisions so that they may be obtained.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="471"/>
+      <w:bookmarkEnd w:id="472"/>
     </w:p>
     <w:p w14:paraId="3415A4A4" w14:textId="7B2052FE" w:rsidR="00526D42" w:rsidRDefault="00526D42" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="4-ParagraphList"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Sales taxes on the costs of materials and consumable items, which are incorporated into and used in the performance of the Extra Work pursuant to Article </w:t>
       </w:r>
       <w:r w:rsidR="005B03F3">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="005B03F3">
         <w:instrText xml:space="preserve"> REF _Ref219815203 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="005B03F3">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="006F6454">
         <w:t>7.3</w:t>
       </w:r>
       <w:r w:rsidR="005B03F3">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="005B03F3">
         <w:fldChar w:fldCharType="begin"/>
@@ -21070,66 +21020,63 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> above.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D59E6F8" w14:textId="5E609894" w:rsidR="00526D42" w:rsidRDefault="00526D42" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="4-ParagraphList"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Rental charges for necessary machinery and equipment, whether owned or hired, as authorized in writing by University's Representative, excluding hand tools used directly in the performance of the Extra Work.  Such rental charges shall not exceed the current </w:t>
       </w:r>
       <w:r w:rsidRPr="000D3AA2">
         <w:t>Equipment Rental Rates published by the California Department</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> of Transportation for the area in which the work is performed.  </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> shall attach a copy of said schedule to the Cost Proposal.  The charges for any </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> shall attach a copy of said schedule to the Cost Proposal.  The charges for any machinery and equipment shall cease when the use thereof is no longer necessary for the Extra Work.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CFE8532" w14:textId="77777777" w:rsidR="00526D42" w:rsidRDefault="00526D42" w:rsidP="002C795B">
+      <w:pPr>
+        <w:pStyle w:val="4-ParagraphList"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="473" w:name="_Ref219815276"/>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>machinery and equipment shall cease when the use thereof is no longer necessary for the Extra Work.</w:t>
-[...7 lines deleted...]
-      <w:r>
         <w:t>Additional costs of royalties and permits due to the performance of the Extra Work.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="472"/>
+      <w:bookmarkEnd w:id="473"/>
     </w:p>
     <w:p w14:paraId="0B48A57C" w14:textId="3327DBAC" w:rsidR="00526D42" w:rsidRDefault="00526D42" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="4-ParagraphList"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The cost for Insurance and Bonds shall not exceed 2% of items </w:t>
       </w:r>
       <w:r w:rsidR="00AE4606">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00AE4606">
         <w:instrText xml:space="preserve"> REF _Ref219815266 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="00AE4606">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="006F6454">
         <w:t>.2.1</w:t>
       </w:r>
       <w:r w:rsidR="00AE4606">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> through </w:t>
@@ -21161,88 +21108,80 @@
         <w:t xml:space="preserve">Other Allowable Costs, except those excluded by Article </w:t>
       </w:r>
       <w:r w:rsidR="005B03F3">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="005B03F3">
         <w:instrText xml:space="preserve"> REF _Ref219815181 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="005B03F3">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="006F6454">
         <w:t>7.3.3</w:t>
       </w:r>
       <w:r w:rsidR="005B03F3">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F71973E" w14:textId="3045B00A" w:rsidR="00526D42" w:rsidRDefault="00526D42" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="3-ParagraphText"/>
       </w:pPr>
-      <w:bookmarkStart w:id="473" w:name="_Ref219815181"/>
+      <w:bookmarkStart w:id="474" w:name="_Ref219815181"/>
       <w:r>
         <w:t xml:space="preserve">University and </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> may agree upon rates to be charged for any of the items listed in this Article </w:t>
       </w:r>
       <w:r w:rsidR="00AE4606">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00AE4606">
         <w:instrText xml:space="preserve"> REF _Ref219815181 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="00AE4606">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="006F6454">
         <w:t>7.3.3</w:t>
       </w:r>
       <w:r w:rsidR="00AE4606">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">. Such </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> shall be subject to audit pursuant to Article </w:t>
+        <w:t xml:space="preserve">. Such agreed upon rates shall be subject to audit pursuant to Article </w:t>
       </w:r>
       <w:r w:rsidR="00AE4606">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00AE4606">
         <w:instrText xml:space="preserve"> REF _Ref219815309 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="00AE4606">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="006F6454">
         <w:t>15.7</w:t>
       </w:r>
       <w:r w:rsidR="00AE4606">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> of the General Conditions.  </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
@@ -21251,51 +21190,51 @@
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>University</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> any </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>amounts</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> (including associated mark-ups) </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>in excess of</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> the actual costs of such items.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="473"/>
+      <w:bookmarkEnd w:id="474"/>
     </w:p>
     <w:p w14:paraId="13C3E4EA" w14:textId="77777777" w:rsidR="00526D42" w:rsidRDefault="00526D42" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="4-ParagraphList"/>
       </w:pPr>
       <w:r>
         <w:t>Cost of Extra Work shall not include the costs associated with any of the following:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D31B21C" w14:textId="77777777" w:rsidR="00526D42" w:rsidRPr="00C577EE" w:rsidRDefault="00526D42" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="4-ParagraphList"/>
       </w:pPr>
       <w:r>
         <w:t>Supervision</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="568AB27D" w14:textId="77777777" w:rsidR="00526D42" w:rsidRPr="00C577EE" w:rsidRDefault="00526D42" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="4-ParagraphList"/>
       </w:pPr>
       <w:r>
         <w:t>Superintendent(s)</w:t>
       </w:r>
     </w:p>
@@ -21401,51 +21340,51 @@
       </w:pPr>
       <w:r>
         <w:t>Federal, state, or local business income and franchise taxes</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12A7D25C" w14:textId="77777777" w:rsidR="00526D42" w:rsidRPr="00C577EE" w:rsidRDefault="00526D42" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="4-ParagraphList"/>
       </w:pPr>
       <w:r>
         <w:t>Overhead and Profit</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="161A7D52" w14:textId="4190A245" w:rsidR="00526D42" w:rsidRDefault="00526D42" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="4-ParagraphList"/>
       </w:pPr>
       <w:r>
         <w:t>Costs and expenses of any kind or item not specifically and expressly included in Article 7.3.2 above</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11467AA6" w14:textId="407DFA93" w:rsidR="00526D42" w:rsidRDefault="00526D42" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="3-ParagraphText"/>
       </w:pPr>
-      <w:bookmarkStart w:id="474" w:name="_Ref219815333"/>
+      <w:bookmarkStart w:id="475" w:name="_Ref219815333"/>
       <w:r>
         <w:t xml:space="preserve">The term </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Quotes"/>
         </w:rPr>
         <w:t>“Fee</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">”, as used in this Article </w:t>
       </w:r>
       <w:r w:rsidR="00AE4606">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00AE4606">
         <w:instrText xml:space="preserve"> REF _Ref219815333 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="00AE4606">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="006F6454">
         <w:t>7.3.4</w:t>
       </w:r>
       <w:r w:rsidR="00AE4606">
@@ -21477,51 +21416,51 @@
       </w:r>
       <w:r w:rsidR="00AE4606">
         <w:instrText xml:space="preserve"> REF _Ref219815181 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="00AE4606">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="006F6454">
         <w:t>7.3.3</w:t>
       </w:r>
       <w:r w:rsidR="00AE4606">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> above.  The </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Fee shall not be compounded.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="474"/>
+      <w:bookmarkEnd w:id="475"/>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57DBED32" w14:textId="7CD74F04" w:rsidR="00526D42" w:rsidRDefault="00526D42" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="4-ParagraphList"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">For Work, the </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Fee shall be computed as follows:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B278E87" w14:textId="5CD0F5EF" w:rsidR="00526D42" w:rsidRDefault="00526D42" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="5-ParagraphSublist"/>
       </w:pPr>
@@ -21580,61 +21519,61 @@
         <w:t xml:space="preserve">Fifteen percent (15%) of the cost of that portion of the Work to be performed by a sub-subcontractor with its own forces, or any lower tier of Subcontractor, plus 5% for the Subcontractor, plus 5% for the </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.  Total combined </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r>
         <w:t>, Subcontractor and all sub-subcontractor fee shall not exceed 25%.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="262A6EE7" w14:textId="44F6E2BA" w:rsidR="00526D42" w:rsidRDefault="00526D42" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="4-ParagraphList"/>
       </w:pPr>
-      <w:bookmarkStart w:id="475" w:name="_Hlk141866070"/>
+      <w:bookmarkStart w:id="476" w:name="_Hlk141866070"/>
       <w:r>
         <w:t>For Work deleted by Change Order, the Contractor Fee shall be computed as follows:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44ED4811" w14:textId="0C9F19DD" w:rsidR="00526D42" w:rsidRDefault="00526D42" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="5-ParagraphSublist"/>
       </w:pPr>
-      <w:bookmarkStart w:id="476" w:name="_Hlk141866078"/>
-      <w:bookmarkEnd w:id="475"/>
+      <w:bookmarkStart w:id="477" w:name="_Hlk141866078"/>
+      <w:bookmarkEnd w:id="476"/>
       <w:r>
         <w:t xml:space="preserve">Five (5%) of the cost of that portion of the Deleted Work to be performed by the </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> with its own forces.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DF29E33" w14:textId="4EBE97DC" w:rsidR="00526D42" w:rsidRDefault="00526D42" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="5-ParagraphSublist"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Five (5%) of the cost of that portion of the Work to be performed by a Subcontractor with its own forces, plus 5% for the </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
@@ -21655,51 +21594,51 @@
     <w:p w14:paraId="3FABE531" w14:textId="61A6CBF1" w:rsidR="00526D42" w:rsidRDefault="00526D42" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="5-ParagraphSublist"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Five (5%) of the cost of that portion of the Work to be performed by a sub-subcontractor with its own forces, or any lower tier of Subcontractor, plus 5% for the Subcontractor, plus 5% for the </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. Total combined </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r>
         <w:t>, Subcontractor and all sub-subcontractor fee shall not exceed 15%.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="476"/>
+      <w:bookmarkEnd w:id="477"/>
     </w:p>
     <w:p w14:paraId="63E2F71F" w14:textId="08242C52" w:rsidR="00526D42" w:rsidRDefault="00526D42" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="4-ParagraphList"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Compensation for Extra Work shall be computed </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>on the basis of</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> one or more of the following:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="152F5946" w14:textId="6EC4EC99" w:rsidR="00526D42" w:rsidRDefault="00526D42" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="5-ParagraphSublist"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Where the Work involved is covered by Unit Prices contained in the Contract Documents, by application of the Unit Prices to the quantities of the items involved.</w:t>
       </w:r>
@@ -21738,81 +21677,81 @@
         <w:t xml:space="preserve">Where University and </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> cannot agree upon a lump sum, by the Cost of Extra Work plus </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Fee applicable to such Extra Work.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05DF1531" w14:textId="57492962" w:rsidR="00526D42" w:rsidRDefault="00526D42" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="3-ParagraphText"/>
       </w:pPr>
-      <w:bookmarkStart w:id="477" w:name="_Ref219815616"/>
+      <w:bookmarkStart w:id="478" w:name="_Ref219815616"/>
       <w:r>
         <w:t xml:space="preserve">As a condition to </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">'s right to an adjustment of the Contract Sum, </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> must keep daily detailed and accurate records itemizing each element of cost and shall provide substantiating records and documentation, including </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>time cards</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> and invoices.  Change Orders granted by lump sum shall be added to the Schedule of Values and remunerated pursuant to the percentage complete as approved by the University.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="477"/>
+      <w:bookmarkEnd w:id="478"/>
     </w:p>
     <w:p w14:paraId="5A3CB74A" w14:textId="1746ABC9" w:rsidR="00526D42" w:rsidRDefault="00526D42" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="3-ParagraphText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">For Work to be deleted by Change Order, the reduction of the Contract Sum shall be computed </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>on the basis of</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> one or more of the following:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66507E74" w14:textId="77777777" w:rsidR="00526D42" w:rsidRDefault="00526D42" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="4-ParagraphList"/>
       </w:pPr>
       <w:r>
         <w:t>Unit Prices stated in the Contract Documents.</w:t>
       </w:r>
     </w:p>
@@ -21823,156 +21762,156 @@
       <w:r>
         <w:t xml:space="preserve">Where Unit Prices are not applicable, a lump sum </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>agreed</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> upon by University and </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r>
         <w:t>, based upon the actual costs which would have been incurred in performing the deleted portions of the Work supported by a Cost Proposal including applicable Allowable Costs and Fees pursuant to this Article 7.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="280601FC" w14:textId="7A54F530" w:rsidR="00526D42" w:rsidRDefault="00526D42" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="3-ParagraphText"/>
       </w:pPr>
-      <w:bookmarkStart w:id="478" w:name="_Ref219815652"/>
+      <w:bookmarkStart w:id="479" w:name="_Ref219815652"/>
       <w:r>
         <w:t xml:space="preserve">If </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>any one</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> Change involves both Extra Work and Deleted Work in the same portion of the Work, a </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Fee will not be allowed if the deductive cost exceeds the additive cost.  If the additive cost exceeds the deductive cost, a </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Fee will be allowed only on the difference between the two amounts.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="478"/>
+      <w:bookmarkEnd w:id="479"/>
     </w:p>
     <w:p w14:paraId="0986E1E3" w14:textId="756F48AA" w:rsidR="00526D42" w:rsidRDefault="00526D42" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="3-ParagraphText"/>
       </w:pPr>
-      <w:bookmarkStart w:id="479" w:name="_Ref219815502"/>
+      <w:bookmarkStart w:id="480" w:name="_Ref219815502"/>
       <w:r>
         <w:t xml:space="preserve">The Contract Sum will be adjusted for a delay if, and only if, </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> demonstrates that </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>all of</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> the following three conditions are met:</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="479"/>
+      <w:bookmarkEnd w:id="480"/>
     </w:p>
     <w:p w14:paraId="169483EE" w14:textId="4E7C8F54" w:rsidR="00526D42" w:rsidRDefault="00526D42" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="4-ParagraphList"/>
       </w:pPr>
       <w:r w:rsidRPr="00746A2E">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Condition Number One</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">:  The delay results in an extension of the Contract Time pursuant to Article </w:t>
       </w:r>
       <w:r w:rsidR="00AE4606">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00AE4606">
         <w:instrText xml:space="preserve"> REF _Ref219815459 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="00AE4606">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="006F6454">
         <w:t>8.4.1</w:t>
       </w:r>
       <w:r w:rsidR="00AE4606">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> of the General Conditions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A95F95B" w14:textId="77777777" w:rsidR="00526D42" w:rsidRDefault="00526D42" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="4-ParagraphList"/>
       </w:pPr>
-      <w:bookmarkStart w:id="480" w:name="_Ref219815494"/>
+      <w:bookmarkStart w:id="481" w:name="_Ref219815494"/>
       <w:r w:rsidRPr="00746A2E">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Condition Number Two</w:t>
       </w:r>
       <w:r>
         <w:t>:  The delay is caused solely by one or more of the following:</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="480"/>
+      <w:bookmarkEnd w:id="481"/>
     </w:p>
     <w:p w14:paraId="468C053B" w14:textId="4943A435" w:rsidR="00526D42" w:rsidRDefault="00526D42" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="5-ParagraphSublist"/>
       </w:pPr>
       <w:r>
         <w:t>An error or omission in the Contract ; or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04B174DD" w14:textId="5B4E9D9D" w:rsidR="00526D42" w:rsidRDefault="00526D42" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="5-ParagraphSublist"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The University's decision to change the scope of the Work, where such decision is not the result of any default or misconduct of the </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r>
         <w:t>; or</w:t>
       </w:r>
@@ -22100,181 +22039,181 @@
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00AE4606">
         <w:instrText xml:space="preserve"> REF _Ref219815494 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="00AE4606">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="006F6454">
         <w:t>.8.2</w:t>
       </w:r>
       <w:r w:rsidR="00AE4606">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00000948">
         <w:t xml:space="preserve"> above</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62FA14A2" w14:textId="2BA25CED" w:rsidR="00526D42" w:rsidRDefault="00526D42" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="3-ParagraphText"/>
       </w:pPr>
-      <w:bookmarkStart w:id="481" w:name="_Ref219814564"/>
+      <w:bookmarkStart w:id="482" w:name="_Ref219814564"/>
       <w:r>
         <w:t xml:space="preserve">For each day of delay that meets all three conditions prescribed in Article </w:t>
       </w:r>
       <w:r w:rsidR="00AE4606">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00AE4606">
         <w:instrText xml:space="preserve"> REF _Ref219815502 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="00AE4606">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="006F6454">
         <w:t>7.3.8</w:t>
       </w:r>
       <w:r w:rsidR="00AE4606">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> above, the Contract Sum will be adjusted by the daily rate included in the Agreement and specifically identified as the rate to be paid to </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> for Compensable Delays.  Pursuant to Article </w:t>
       </w:r>
       <w:r w:rsidR="00AE4606">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00AE4606">
         <w:instrText xml:space="preserve"> REF _Ref219815538 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="00AE4606">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="006F6454">
         <w:t>9.7.4</w:t>
       </w:r>
       <w:r w:rsidR="00AE4606">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> of the General Conditions, said daily rate shall not apply to delays occurring after Substantial Completion.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="481"/>
+      <w:bookmarkEnd w:id="482"/>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42C2EF73" w14:textId="62E7C9C2" w:rsidR="00526D42" w:rsidRDefault="00526D42" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="3-ParagraphText"/>
       </w:pPr>
-      <w:bookmarkStart w:id="482" w:name="_Ref219815691"/>
+      <w:bookmarkStart w:id="483" w:name="_Ref219815691"/>
       <w:r>
         <w:t xml:space="preserve">Except as provided in Article 7, </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> shall have no claim for damage or compensation for any delay, interruption, inefficiencies, hindrance, or disruption.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="482"/>
+      <w:bookmarkEnd w:id="483"/>
     </w:p>
     <w:p w14:paraId="05A97916" w14:textId="42E7EA1C" w:rsidR="00526D42" w:rsidRDefault="00526D42" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="3-ParagraphText"/>
       </w:pPr>
-      <w:bookmarkStart w:id="483" w:name="_Ref219815697"/>
+      <w:bookmarkStart w:id="484" w:name="_Ref219815697"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">If for any reason one or more of the conditions prescribed in Article </w:t>
       </w:r>
       <w:r w:rsidR="00AE4606">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00AE4606">
         <w:instrText xml:space="preserve"> REF _Ref219815502 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="00AE4606">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="006F6454">
         <w:t>7.3.8</w:t>
       </w:r>
       <w:r w:rsidR="00AE4606">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">  above is held legally unenforceable, the remaining conditions must be met as a condition to obtaining an adjustment of the Contract Sum under Article </w:t>
       </w:r>
       <w:r w:rsidR="00AE4606">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00AE4606">
         <w:instrText xml:space="preserve"> REF _Ref219814564 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="00AE4606">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="006F6454">
         <w:t>7.3.9</w:t>
       </w:r>
       <w:r w:rsidR="00AE4606">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> above.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="483"/>
+      <w:bookmarkEnd w:id="484"/>
     </w:p>
     <w:p w14:paraId="79B0D7FE" w14:textId="77777777" w:rsidR="00526D42" w:rsidRDefault="00526D42" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="2-ParagraphTitle"/>
       </w:pPr>
-      <w:bookmarkStart w:id="484" w:name="_Toc219383400"/>
-      <w:bookmarkStart w:id="485" w:name="_Toc221092271"/>
+      <w:bookmarkStart w:id="485" w:name="_Toc219383400"/>
+      <w:bookmarkStart w:id="486" w:name="_Toc221092271"/>
       <w:r>
         <w:t>FIELD ORDERS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="484"/>
       <w:bookmarkEnd w:id="485"/>
+      <w:bookmarkEnd w:id="486"/>
     </w:p>
     <w:p w14:paraId="105B32F9" w14:textId="54E1178F" w:rsidR="00526D42" w:rsidRDefault="00526D42" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="3-ParagraphText"/>
       </w:pPr>
       <w:r w:rsidRPr="00711CD9">
         <w:t xml:space="preserve">A Field Order issued by University, does not require the agreement of the </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r w:rsidRPr="00711CD9">
         <w:t xml:space="preserve">, and shall be valid with or without the signature of the </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r w:rsidRPr="00711CD9">
         <w:t>.</w:t>
@@ -22492,89 +22431,89 @@
         <w:t xml:space="preserve">Upon receipt of a Field Order, </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> shall promptly proceed to perform the Work as ordered in the Field Order notwithstanding any disagreement by the </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> concerning whether the Work is extra.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1777DFA8" w14:textId="77777777" w:rsidR="00526D42" w:rsidRDefault="00526D42" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="2-ParagraphTitle"/>
       </w:pPr>
-      <w:bookmarkStart w:id="486" w:name="_Toc219383401"/>
-      <w:bookmarkStart w:id="487" w:name="_Toc221092272"/>
+      <w:bookmarkStart w:id="487" w:name="_Toc219383401"/>
+      <w:bookmarkStart w:id="488" w:name="_Toc221092272"/>
       <w:r>
         <w:t>VARIATION IN QUANTITY OF UNIT PRICE WORK</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="486"/>
       <w:bookmarkEnd w:id="487"/>
+      <w:bookmarkEnd w:id="488"/>
     </w:p>
     <w:p w14:paraId="6CCBDB7D" w14:textId="77777777" w:rsidR="00526D42" w:rsidRDefault="00526D42" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="3-ParagraphText"/>
       </w:pPr>
       <w:r w:rsidRPr="000E2560">
         <w:t xml:space="preserve">University has the right to increase or decrease the quantity of any Unit price item for which an </w:t>
       </w:r>
       <w:r>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="000E2560">
         <w:t xml:space="preserve">stimated </w:t>
       </w:r>
       <w:r>
         <w:t>q</w:t>
       </w:r>
       <w:r w:rsidRPr="000E2560">
         <w:t>uantity is stated in the Bid Form.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FF269A4" w14:textId="77777777" w:rsidR="00526D42" w:rsidRDefault="00526D42" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="2-ParagraphTitle"/>
       </w:pPr>
-      <w:bookmarkStart w:id="488" w:name="_Toc219383402"/>
-      <w:bookmarkStart w:id="489" w:name="_Toc221092273"/>
+      <w:bookmarkStart w:id="489" w:name="_Toc219383402"/>
+      <w:bookmarkStart w:id="490" w:name="_Toc221092273"/>
       <w:r>
         <w:t>WAIVER</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="488"/>
       <w:bookmarkEnd w:id="489"/>
+      <w:bookmarkEnd w:id="490"/>
     </w:p>
     <w:p w14:paraId="7572D5F1" w14:textId="74C93E1B" w:rsidR="00526D42" w:rsidRDefault="00526D42" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="3-ParagraphText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A waiver of or failure by University or University's Representative to enforce any requirement in this Article 7, including, without limitation, the requirements in Articles </w:t>
       </w:r>
       <w:r w:rsidR="00AE4606">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00AE4606">
         <w:instrText xml:space="preserve"> REF _Ref219815616 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="00AE4606">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="006F6454">
         <w:t>7.3.5</w:t>
       </w:r>
       <w:r w:rsidR="00AE4606">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
@@ -22694,102 +22633,102 @@
       <w:r>
         <w:t xml:space="preserve"> unless and until such approval is ratified by execution of a written Change Order.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32625B88" w14:textId="5A0D99B2" w:rsidR="00F51197" w:rsidRPr="0072738C" w:rsidRDefault="00770225" w:rsidP="0072738C">
       <w:pPr>
         <w:pStyle w:val="ARTICLE"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0072738C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>CONTRACT TIME</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="025E4647" w14:textId="77777777" w:rsidR="00F51197" w:rsidRDefault="00F51197" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="2-ParagraphTitle"/>
       </w:pPr>
-      <w:bookmarkStart w:id="490" w:name="_Toc219383403"/>
-      <w:bookmarkStart w:id="491" w:name="_Toc221092274"/>
+      <w:bookmarkStart w:id="491" w:name="_Toc219383403"/>
+      <w:bookmarkStart w:id="492" w:name="_Toc221092274"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>COMMENCEMENT OF THE WORK</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="490"/>
       <w:bookmarkEnd w:id="491"/>
+      <w:bookmarkEnd w:id="492"/>
     </w:p>
     <w:p w14:paraId="75BACB69" w14:textId="719E5899" w:rsidR="00F51197" w:rsidRDefault="00F51197" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="3-ParagraphText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The date of commencement of the Work shall be set forth in the Notice to Proceed.  </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77728">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">The date of commencement of the Work shall not be postponed by the failure of </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, Subcontractors, or of persons or firms for whom </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is responsible, to act.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06075C8E" w14:textId="77777777" w:rsidR="00F51197" w:rsidRDefault="00F51197" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="2-ParagraphTitle"/>
       </w:pPr>
-      <w:bookmarkStart w:id="492" w:name="_Toc219383404"/>
-      <w:bookmarkStart w:id="493" w:name="_Toc221092275"/>
+      <w:bookmarkStart w:id="493" w:name="_Toc219383404"/>
+      <w:bookmarkStart w:id="494" w:name="_Toc221092275"/>
       <w:r>
         <w:t>PROGRESS AND COMPLETION</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="492"/>
       <w:bookmarkEnd w:id="493"/>
+      <w:bookmarkEnd w:id="494"/>
     </w:p>
     <w:p w14:paraId="63767200" w14:textId="77777777" w:rsidR="00F51197" w:rsidRDefault="00F51197" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="3-ParagraphText"/>
       </w:pPr>
       <w:r>
         <w:t>By signing the Agreement:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52004F9A" w14:textId="50D30689" w:rsidR="00F51197" w:rsidRDefault="00486BBD" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="4-ParagraphList"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r w:rsidR="00F51197">
         <w:t xml:space="preserve"> represents to </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00F51197">
         <w:t>University</w:t>
@@ -22956,57 +22895,57 @@
       <w:r w:rsidR="00F51197">
         <w:t xml:space="preserve"> shall reimburse University for any extra costs or expenses (including the reasonable value of any services provided by University's employees) incurred by </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00F51197">
         <w:t>University</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00F51197">
         <w:t xml:space="preserve"> as the result of such measures. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r w:rsidR="00F51197">
         <w:t xml:space="preserve"> may use its Construction Contingency budget for the purpose of schedule recovery.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23C245C0" w14:textId="77777777" w:rsidR="00F51197" w:rsidRDefault="00F51197" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="2-ParagraphTitle"/>
       </w:pPr>
-      <w:bookmarkStart w:id="494" w:name="_Toc219383405"/>
-      <w:bookmarkStart w:id="495" w:name="_Toc221092276"/>
+      <w:bookmarkStart w:id="495" w:name="_Toc219383405"/>
+      <w:bookmarkStart w:id="496" w:name="_Toc221092276"/>
       <w:r>
         <w:t>DELAY</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="494"/>
       <w:bookmarkEnd w:id="495"/>
+      <w:bookmarkEnd w:id="496"/>
     </w:p>
     <w:p w14:paraId="6EFA9BC2" w14:textId="39454E3E" w:rsidR="00F51197" w:rsidRDefault="00F51197" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="3-ParagraphText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Except and only to the extent provided otherwise in Articles 7 and 8 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>of the General Conditions</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, by signing the Agreement, </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> agrees:</w:t>
@@ -23054,118 +22993,118 @@
         <w:t xml:space="preserve"> understands that, except and only to the extent provided otherwise in Articles 7 and 8, the occurrence of events that delay the Work shall not excuse </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> from its obligation to achieve Substantial and Final Completion of the Work within the Contract Time, and shall not entitle the </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> to an adjustment of the Contract Sum.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="684D840C" w14:textId="77777777" w:rsidR="00F51197" w:rsidRDefault="00F51197" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="2-ParagraphTitle"/>
       </w:pPr>
-      <w:bookmarkStart w:id="496" w:name="_Toc219383406"/>
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="500" w:name="_Toc221092277"/>
+      <w:bookmarkStart w:id="497" w:name="_Toc219383406"/>
+      <w:bookmarkStart w:id="498" w:name="_Ref219814554"/>
+      <w:bookmarkStart w:id="499" w:name="_Ref219814578"/>
+      <w:bookmarkStart w:id="500" w:name="_Ref219815999"/>
+      <w:bookmarkStart w:id="501" w:name="_Toc221092277"/>
       <w:r>
         <w:t>ADJUSTMENT OF THE CONTRACT TIME FOR DELAY</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="496"/>
       <w:bookmarkEnd w:id="497"/>
       <w:bookmarkEnd w:id="498"/>
       <w:bookmarkEnd w:id="499"/>
       <w:bookmarkEnd w:id="500"/>
+      <w:bookmarkEnd w:id="501"/>
     </w:p>
     <w:p w14:paraId="00CFB58D" w14:textId="46F2AE22" w:rsidR="00F51197" w:rsidRDefault="00F51197" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="3-ParagraphText"/>
       </w:pPr>
-      <w:bookmarkStart w:id="501" w:name="_Ref219815459"/>
+      <w:bookmarkStart w:id="502" w:name="_Ref219815459"/>
       <w:r>
         <w:t xml:space="preserve">Provided that the </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> has notified the Project Management Team and has in good faith attempted to resolve any potential delays to the Project Schedule, then subject to Article </w:t>
       </w:r>
       <w:r w:rsidR="003655D0">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="003655D0">
         <w:instrText xml:space="preserve"> REF _Ref219815731 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="003655D0">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="006F6454">
         <w:t>8.4.2</w:t>
       </w:r>
       <w:r w:rsidR="003655D0">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> below, the Contract Time will be extended for each day of delay for which </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> demonstrates that all of the following four conditions have been met.  A time extension will not be granted for any day of delay for which </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> fails to demonstrate compliance with the four conditions:</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="501"/>
+      <w:bookmarkEnd w:id="502"/>
     </w:p>
     <w:p w14:paraId="3B7498FF" w14:textId="77777777" w:rsidR="00F51197" w:rsidRDefault="00F51197" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="4-ParagraphList"/>
       </w:pPr>
       <w:r w:rsidRPr="008A23EA">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Condition Number One</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">:  The delay is critical. A delay is critical if and only to the extent it delays a work activity that cannot be delayed without delaying Final Completion of the Work beyond the Contract Time. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="031E4004" w14:textId="7D47606C" w:rsidR="00F51197" w:rsidRDefault="00F51197" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="4-ParagraphList"/>
       </w:pPr>
       <w:r w:rsidRPr="008A23EA">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Condition Number </w:t>
       </w:r>
@@ -23517,59 +23456,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">or the University's Representative) to perform any Contract obligation unless such failure is due to </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r>
         <w:t>'s default or misconduct.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51FA8205" w14:textId="517DF383" w:rsidR="00F51197" w:rsidRPr="00861742" w:rsidRDefault="00F51197" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="5-ParagraphSublist"/>
       </w:pPr>
       <w:r>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB0EB8">
         <w:t>Adverse</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> weather,“ </w:t>
       </w:r>
       <w:r w:rsidRPr="00861742">
         <w:t xml:space="preserve">but only for such days of </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">adverse </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB0EB8">
         <w:t>weather</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB0EB8">
         <w:t xml:space="preserve"> or</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> on-site conditions caused by adverse weather, </w:t>
       </w:r>
       <w:r w:rsidRPr="00861742">
         <w:t xml:space="preserve">that are </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00861742">
         <w:t>in excess of</w:t>
@@ -23664,73 +23595,73 @@
       <w:r>
         <w:t>Project</w:t>
       </w:r>
       <w:r w:rsidRPr="00861742">
         <w:t xml:space="preserve"> Schedule</w:t>
       </w:r>
       <w:r>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00861742">
         <w:t xml:space="preserve"> as a scheduled </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00861742">
         <w:t>work day</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5491EA33" w14:textId="22FA79F0" w:rsidR="00F51197" w:rsidRDefault="00F51197" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="3-ParagraphText"/>
       </w:pPr>
-      <w:bookmarkStart w:id="502" w:name="_Ref219815731"/>
+      <w:bookmarkStart w:id="503" w:name="_Ref219815731"/>
       <w:r>
         <w:t xml:space="preserve">If and only if a delay meets all four conditions prescribed in Article </w:t>
       </w:r>
       <w:r w:rsidR="003655D0">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="003655D0">
         <w:instrText xml:space="preserve"> REF _Ref219815459 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="003655D0">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="006F6454">
         <w:t>8.4.1</w:t>
       </w:r>
       <w:r w:rsidR="003655D0">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t>, then a time extension will be granted for each day that Final Completion of the Work is delayed beyond the Contract Time, subject to the following:</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="502"/>
+      <w:bookmarkEnd w:id="503"/>
     </w:p>
     <w:p w14:paraId="7CD27E44" w14:textId="7381856C" w:rsidR="00F51197" w:rsidRDefault="00F51197" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="4-ParagraphList"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">When two or more delays (each of which meet all four conditions prescribed in Article </w:t>
       </w:r>
       <w:r w:rsidR="002E343E">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="002E343E">
         <w:instrText xml:space="preserve"> REF _Ref219815459 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="002E343E">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="006F6454">
         <w:t>8.4.1</w:t>
       </w:r>
       <w:r w:rsidR="002E343E">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">) occur concurrently on the same day, and each such concurrent delay by itself without consideration of the other delays would be critical, then all such concurrent delays shall be considered critical. </w:t>
@@ -23838,57 +23769,57 @@
         <w:t xml:space="preserve"> above is held legally unenforceable, then all remaining conditions must be met as a condition to obtaining an extension of the Contract Time under Article </w:t>
       </w:r>
       <w:r w:rsidR="002E343E">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="002E343E">
         <w:instrText xml:space="preserve"> REF _Ref219815731 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="002E343E">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="006F6454">
         <w:t>8.4.2</w:t>
       </w:r>
       <w:r w:rsidR="002E343E">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78DAA9A8" w14:textId="77777777" w:rsidR="00F51197" w:rsidRDefault="00F51197" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="2-ParagraphTitle"/>
       </w:pPr>
-      <w:bookmarkStart w:id="503" w:name="_Toc219383407"/>
-      <w:bookmarkStart w:id="504" w:name="_Toc221092278"/>
+      <w:bookmarkStart w:id="504" w:name="_Toc219383407"/>
+      <w:bookmarkStart w:id="505" w:name="_Toc221092278"/>
       <w:r>
         <w:t>COMPENSATION FOR DELAY</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="503"/>
       <w:bookmarkEnd w:id="504"/>
+      <w:bookmarkEnd w:id="505"/>
     </w:p>
     <w:p w14:paraId="0B132530" w14:textId="0C06D325" w:rsidR="00F51197" w:rsidRDefault="00F51197" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="3-ParagraphText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">To the maximum extent allowed by law, any adjustment of the Contract Sum as the result of delays shall be limited to the amounts specified in Article 7 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>of the General Conditions</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.  Such adjustment shall, to the maximum extent allowed by law, constitute payment in full for all delay related costs (including costs for disruption, interruption and hindrance, general conditions, on and off-site overhead and profit) of </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
@@ -23969,57 +23900,57 @@
       </w:pPr>
       <w:r>
         <w:t>Changes due to unforeseen conditions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3721A80D" w14:textId="77777777" w:rsidR="00F51197" w:rsidRDefault="00F51197" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="4-ParagraphList"/>
       </w:pPr>
       <w:r>
         <w:t>To suspend the Work or any part thereof.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2138D337" w14:textId="77777777" w:rsidR="00F51197" w:rsidRDefault="00F51197" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="4-ParagraphList"/>
       </w:pPr>
       <w:r>
         <w:t>To delay the Work, including without limitation, delays resulting from the failure of the University or the University's Representative to timely perform any Contract obligation and delays for University's convenience.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72709DA2" w14:textId="77777777" w:rsidR="00F51197" w:rsidRDefault="00F51197" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="2-ParagraphTitle"/>
       </w:pPr>
-      <w:bookmarkStart w:id="505" w:name="_Toc219383408"/>
-      <w:bookmarkStart w:id="506" w:name="_Toc221092279"/>
+      <w:bookmarkStart w:id="506" w:name="_Toc219383408"/>
+      <w:bookmarkStart w:id="507" w:name="_Toc221092279"/>
       <w:r>
         <w:t>WAIVER</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="505"/>
       <w:bookmarkEnd w:id="506"/>
+      <w:bookmarkEnd w:id="507"/>
     </w:p>
     <w:p w14:paraId="21723B18" w14:textId="2A1F5A56" w:rsidR="00F51197" w:rsidRDefault="00F51197" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="3-ParagraphText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A waiver of or failure by University or University's Representative to enforce any requirement in this Article 8, including without limitation the requirements in Article </w:t>
       </w:r>
       <w:r w:rsidR="002E343E">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="002E343E">
         <w:instrText xml:space="preserve"> REF _Ref219815999 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="002E343E">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="006F6454">
         <w:t>8.4</w:t>
       </w:r>
       <w:r w:rsidR="002E343E">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> above, in connection with any or all past delays shall not constitute a waiver of, and shall not preclude the University or University's Representative from enforcing, such requirements in connection with any present or future delays.</w:t>
@@ -24054,130 +23985,130 @@
       <w:r w:rsidR="00F51197">
         <w:t xml:space="preserve"> unless and until such approval is ratified by execution of a written Change Order.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EEEB75B" w14:textId="2576983E" w:rsidR="00E967DC" w:rsidRPr="00A00C65" w:rsidRDefault="00CB5D15" w:rsidP="00A00C65">
       <w:pPr>
         <w:pStyle w:val="ARTICLE"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A00C65">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>PAYMENTS AND COMPLETION</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43AD6E0F" w14:textId="2065C031" w:rsidR="00E967DC" w:rsidRDefault="00E967DC" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="2-ParagraphTitle"/>
       </w:pPr>
-      <w:bookmarkStart w:id="507" w:name="_Toc219383409"/>
-      <w:bookmarkStart w:id="508" w:name="_Toc221092280"/>
+      <w:bookmarkStart w:id="508" w:name="_Toc219383409"/>
+      <w:bookmarkStart w:id="509" w:name="_Toc221092280"/>
       <w:r w:rsidRPr="0064711E">
         <w:t>COST BREAKDOWN</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="507"/>
       <w:bookmarkEnd w:id="508"/>
+      <w:bookmarkEnd w:id="509"/>
     </w:p>
     <w:p w14:paraId="3160264C" w14:textId="25D59C03" w:rsidR="00E967DC" w:rsidRDefault="00E967DC" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="3-ParagraphText"/>
       </w:pPr>
       <w:r w:rsidRPr="0064711E">
         <w:t xml:space="preserve">Within 10 days after receipt of the Notice of </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Selection as the apparent lowest responsible Bidder, and with the Agreement, </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r w:rsidRPr="0064711E">
         <w:t xml:space="preserve"> shall submit to University's Representative a Cost Breakdown of the Contract Sum in the form contained in the Exhibits.  The Cost Breakdown shall itemize as separate line items the cost of each </w:t>
       </w:r>
       <w:r>
         <w:t>w</w:t>
       </w:r>
       <w:r w:rsidRPr="0064711E">
         <w:t xml:space="preserve">ork </w:t>
       </w:r>
       <w:r>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="0064711E">
         <w:t>ctivity and all associated costs, including but not limited to warranties, as-built documents, overhead expenses, and the total allowance for profit.  Insurance and bonds shall each be listed as separate line items.  The total of all line items shall equal the Contract Sum.  The Cost Breakdown, when approved by the University's Representative, shall become the basis for determining the cost of Work performed for</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Contractor’s Applications for Payment.</w:t>
       </w:r>
       <w:r w:rsidRPr="0064711E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54222624" w14:textId="6F1F8086" w:rsidR="00E967DC" w:rsidRDefault="00E967DC" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="2-ParagraphTitle"/>
       </w:pPr>
-      <w:bookmarkStart w:id="509" w:name="_Toc219383410"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="512" w:name="_Toc221092281"/>
+      <w:bookmarkStart w:id="510" w:name="_Toc219383410"/>
+      <w:bookmarkStart w:id="511" w:name="_Ref219812629"/>
+      <w:bookmarkStart w:id="512" w:name="_Ref219816482"/>
+      <w:bookmarkStart w:id="513" w:name="_Toc221092281"/>
       <w:r>
         <w:t>PROGRESS PAYMENT</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="509"/>
       <w:bookmarkEnd w:id="510"/>
       <w:bookmarkEnd w:id="511"/>
       <w:bookmarkEnd w:id="512"/>
+      <w:bookmarkEnd w:id="513"/>
     </w:p>
     <w:p w14:paraId="3D1E0307" w14:textId="338FC6E3" w:rsidR="00E967DC" w:rsidRDefault="00E967DC" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="3-ParagraphText"/>
       </w:pPr>
-      <w:bookmarkStart w:id="513" w:name="_Ref219816544"/>
+      <w:bookmarkStart w:id="514" w:name="_Ref219816544"/>
       <w:r>
         <w:t xml:space="preserve">University agrees to pay monthly to </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r>
         <w:t>, subject to the conditions below, an amount equal to 95% of the sum of the following:</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="513"/>
+      <w:bookmarkEnd w:id="514"/>
     </w:p>
     <w:p w14:paraId="5FFC96D1" w14:textId="211B4E80" w:rsidR="00E967DC" w:rsidRDefault="00E967DC" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="4-ParagraphList"/>
       </w:pPr>
       <w:r>
         <w:t>Cost of the undisputed Work in permanent place as of the</w:t>
       </w:r>
       <w:r w:rsidRPr="00D81211">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">date of the </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">’s Application </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
@@ -24299,66 +24230,66 @@
         <w:t xml:space="preserve"> as described in Article </w:t>
       </w:r>
       <w:r w:rsidR="0088167B">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="0088167B">
         <w:instrText xml:space="preserve"> REF _Ref219816544 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="0088167B">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="006F6454">
         <w:t>9.2.1</w:t>
       </w:r>
       <w:r w:rsidR="0088167B">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="758E1FB6" w14:textId="799F62D5" w:rsidR="00E967DC" w:rsidRDefault="00E967DC" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="2-ParagraphTitle"/>
       </w:pPr>
-      <w:bookmarkStart w:id="514" w:name="_Toc219383411"/>
-[...4 lines deleted...]
-      <w:bookmarkStart w:id="519" w:name="_Toc221092282"/>
+      <w:bookmarkStart w:id="515" w:name="_Toc219383411"/>
+      <w:bookmarkStart w:id="516" w:name="_Ref219812642"/>
+      <w:bookmarkStart w:id="517" w:name="_Ref219816375"/>
+      <w:bookmarkStart w:id="518" w:name="_Ref219816762"/>
+      <w:bookmarkStart w:id="519" w:name="_Ref219816789"/>
+      <w:bookmarkStart w:id="520" w:name="_Toc221092282"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>APPLICATION FOR PAYMENT</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="514"/>
       <w:bookmarkEnd w:id="515"/>
       <w:bookmarkEnd w:id="516"/>
       <w:bookmarkEnd w:id="517"/>
       <w:bookmarkEnd w:id="518"/>
       <w:bookmarkEnd w:id="519"/>
+      <w:bookmarkEnd w:id="520"/>
     </w:p>
     <w:p w14:paraId="68638D70" w14:textId="2E31B583" w:rsidR="00E967DC" w:rsidRDefault="00E967DC" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="3-ParagraphText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">On or before the 10th day of the month or such other date as established by the Contract Documents, </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> shall submit to University's Representative an itemized Application For Payment, using the Schedule of Values or other form as approved by the University, for the Costs of Work in permanent place, as approved by University's Representative, which has been completed in accordance with the Contract Documents, less amounts previously paid.  </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> may not in any Application </w:t>
@@ -24585,72 +24516,72 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> from its sole responsibility for the care and protection of such materials, (iii) relieve </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> from risk of loss of such materials from any cause whatsoever, (iv) relieve </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> from its obligation to complete the Work in accordance with the Contract Documents, and/or (v) act as a waiver of the right of the University to require fulfillment of all terms of the Contract Documents.</w:t>
       </w:r>
       <w:r w:rsidRPr="0064711E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="520" w:name="_DV_C14"/>
+      <w:bookmarkStart w:id="521" w:name="_DV_C14"/>
       <w:r w:rsidRPr="0064711E">
         <w:t xml:space="preserve"> Nothing contained within this Article shall be deemed to </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0064711E">
         <w:t>obligate</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> the</w:t>
       </w:r>
       <w:r w:rsidRPr="0064711E">
         <w:t xml:space="preserve"> University to agree to payment for any non-incorporated materials or any part thereof, payment being in the sole and absolute discretion of </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="0064711E">
         <w:t>University.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="520"/>
+      <w:bookmarkEnd w:id="521"/>
     </w:p>
     <w:p w14:paraId="39DB5029" w14:textId="488CF041" w:rsidR="00E967DC" w:rsidRDefault="00E967DC" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="3-ParagraphText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The University and </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> may establish Allowances subject to the University’s approval and at the University’s sole discretion.  No allowance shall be exceeded without the express written approval of the University.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D9F00E0" w14:textId="4E627A69" w:rsidR="00E967DC" w:rsidRPr="0064711E" w:rsidRDefault="00E967DC" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="3-ParagraphText"/>
       </w:pPr>
       <w:r w:rsidRPr="00316431">
         <w:t xml:space="preserve">As part of the review of the Application for Payment, University and the </w:t>
       </w:r>
@@ -24672,62 +24603,62 @@
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>on a monthly basis</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00316431">
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00316431">
         <w:t xml:space="preserve">will present a recovery plan if it appears that the cost of construction will exceed the Target Cost. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AA07732" w14:textId="0FD8EB7B" w:rsidR="00E967DC" w:rsidRDefault="00E967DC" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="2-ParagraphTitle"/>
       </w:pPr>
-      <w:bookmarkStart w:id="521" w:name="_Toc219383412"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="524" w:name="_Toc221092283"/>
+      <w:bookmarkStart w:id="522" w:name="_Toc219383412"/>
+      <w:bookmarkStart w:id="523" w:name="_Ref219816057"/>
+      <w:bookmarkStart w:id="524" w:name="_Ref219816065"/>
+      <w:bookmarkStart w:id="525" w:name="_Toc221092283"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>CERTIFICATE FOR PAYMENT</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="521"/>
       <w:bookmarkEnd w:id="522"/>
       <w:bookmarkEnd w:id="523"/>
       <w:bookmarkEnd w:id="524"/>
+      <w:bookmarkEnd w:id="525"/>
     </w:p>
     <w:p w14:paraId="1E176D86" w14:textId="28B84658" w:rsidR="00E967DC" w:rsidRPr="004F0359" w:rsidRDefault="00E967DC" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="3-ParagraphText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">University's Representative and </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> shall meet in person, within five (5) working days of receipt by the University’s Representative, to review the Application </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>For</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> Payment and to discuss any issues, deficiencies or clarifications needed.  Within five (5) working days of that meeting, </w:t>
       </w:r>
@@ -24911,95 +24842,95 @@
       <w:r>
         <w:t xml:space="preserve">be </w:t>
       </w:r>
       <w:r w:rsidRPr="008325E1">
         <w:t>properly due withou</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">t regard to such Application </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>For</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="008325E1">
         <w:t xml:space="preserve"> Payment.</w:t>
       </w:r>
       <w:r w:rsidRPr="00243ADE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D8C802F" w14:textId="77777777" w:rsidR="00E967DC" w:rsidRDefault="00E967DC" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="3-ParagraphText"/>
       </w:pPr>
-      <w:bookmarkStart w:id="525" w:name="_Ref219816261"/>
+      <w:bookmarkStart w:id="526" w:name="_Ref219816261"/>
       <w:r>
         <w:t xml:space="preserve">Approval of all or any part of an Application </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>For</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> Payment may be withheld, a Certificate </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>For</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> Payment may be withheld, and all or part of a previous Certificate </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>For</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> Payment may be nullified and that amount withheld from </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>a current</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> Certificate </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>For</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> Payment on account of any of the following:</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="525"/>
+      <w:bookmarkEnd w:id="526"/>
     </w:p>
     <w:p w14:paraId="121E836A" w14:textId="77777777" w:rsidR="00E967DC" w:rsidRDefault="00E967DC" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="4-ParagraphList"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Defective Work </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>not remedied</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37A42232" w14:textId="588D3CEE" w:rsidR="00E967DC" w:rsidRDefault="00E967DC" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="4-ParagraphList"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Third-party claims against </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
@@ -25262,67 +25193,67 @@
       </w:pPr>
       <w:r>
         <w:t>Neither the University nor the University's Representative will have an obligation to pay or to see to the payment of money to a Subcontractor, except as may otherwise be required by law.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60334F43" w14:textId="77777777" w:rsidR="00E967DC" w:rsidRPr="0064711E" w:rsidRDefault="00E967DC" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="3-ParagraphText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Neither a Certificate </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>For</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> Payment nor a progress payment made by the University will constitute acceptance of Defective Work.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="142D5267" w14:textId="17AF3709" w:rsidR="00E967DC" w:rsidRDefault="00E967DC" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="2-ParagraphTitle"/>
       </w:pPr>
-      <w:bookmarkStart w:id="526" w:name="_Toc219383413"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="529" w:name="_Toc221092284"/>
+      <w:bookmarkStart w:id="527" w:name="_Toc219383413"/>
+      <w:bookmarkStart w:id="528" w:name="_Ref219816330"/>
+      <w:bookmarkStart w:id="529" w:name="_Ref219816662"/>
+      <w:bookmarkStart w:id="530" w:name="_Toc221092284"/>
       <w:r>
         <w:t>DEPOSIT OF SECURITIES IN LIEU OF RETENTION AND DEPOSIT OF RETENTION INTO ESCROW</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="526"/>
       <w:bookmarkEnd w:id="527"/>
       <w:bookmarkEnd w:id="528"/>
       <w:bookmarkEnd w:id="529"/>
+      <w:bookmarkEnd w:id="530"/>
     </w:p>
     <w:p w14:paraId="1EE8C3F7" w14:textId="536F17B5" w:rsidR="00E967DC" w:rsidRPr="007C235F" w:rsidRDefault="00E967DC" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="3-ParagraphText"/>
       </w:pPr>
-      <w:bookmarkStart w:id="530" w:name="_Ref219816647"/>
+      <w:bookmarkStart w:id="531" w:name="_Ref219816647"/>
       <w:r w:rsidRPr="00285E7F">
         <w:t xml:space="preserve">At the request and expense of </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r w:rsidRPr="00285E7F">
         <w:t xml:space="preserve">, a substitution of securities may be made for any monies retained by University under Article </w:t>
       </w:r>
       <w:r w:rsidR="0088167B">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="0088167B">
         <w:instrText xml:space="preserve"> REF _Ref219816482 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="0088167B">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="006F6454">
         <w:t>9.2</w:t>
       </w:r>
       <w:r w:rsidR="0088167B">
@@ -25375,51 +25306,51 @@
       </w:r>
       <w:r w:rsidRPr="00285E7F">
         <w:t xml:space="preserve">. Securities shall be valued as often as conditions of the </w:t>
       </w:r>
       <w:r w:rsidRPr="00285E7F">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">securities market </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00285E7F">
         <w:t>warrant</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00285E7F">
         <w:t xml:space="preserve">, but in no case less than once per month. </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r w:rsidRPr="00285E7F">
         <w:t xml:space="preserve"> shall deposit additional securities so that the current market value of the total of all deposited securities shall be at least equal to the total required amount of retention.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="530"/>
+      <w:bookmarkEnd w:id="531"/>
     </w:p>
     <w:p w14:paraId="7ABAEE3F" w14:textId="16ECFBBB" w:rsidR="00E967DC" w:rsidRPr="007C235F" w:rsidRDefault="00E967DC" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="3-ParagraphText"/>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>Alternatively</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> to Article </w:t>
       </w:r>
       <w:r w:rsidR="0088167B">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="0088167B">
         <w:instrText xml:space="preserve"> REF _Ref219816647 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="0088167B">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="006F6454">
         <w:t>9.5.1</w:t>
       </w:r>
@@ -25457,51 +25388,51 @@
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="000B3621">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> and its surety shall bear the risk of failure of the Escrow Agent selected.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7052D567" w14:textId="5A343C43" w:rsidR="00E967DC" w:rsidRPr="0064711E" w:rsidRDefault="00E967DC" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="3-ParagraphText"/>
       </w:pPr>
-      <w:bookmarkStart w:id="531" w:name="_Ref219816616"/>
+      <w:bookmarkStart w:id="532" w:name="_Ref219816616"/>
       <w:r>
         <w:t xml:space="preserve">A prerequisite to the substitution of securities in lieu of retention or the deposit of retention into escrow shall be the execution by </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, University, and Escrow Agent of an Escrow Agreement for Deposit of Securities in Lieu of Retention and Deposit of Retention contained in the Exhibits.  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r>
@@ -25533,63 +25464,63 @@
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Escrow Agreement for Deposit of Securities in Lieu of Retention and Deposit of Retention not later than the date when 50% of the Work has been completed. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">The terms of such escrow agreement are incorporated into the requirements of this Article </w:t>
       </w:r>
       <w:r w:rsidR="0088167B">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="0088167B">
         <w:instrText xml:space="preserve"> REF _Ref219816662 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="0088167B">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="006F6454">
         <w:t>9.5</w:t>
       </w:r>
       <w:r w:rsidR="0088167B">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="531"/>
+      <w:bookmarkEnd w:id="532"/>
     </w:p>
     <w:p w14:paraId="6E113174" w14:textId="3597AE1F" w:rsidR="00E967DC" w:rsidRDefault="00E967DC" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="2-ParagraphTitle"/>
       </w:pPr>
-      <w:bookmarkStart w:id="532" w:name="_Toc219383414"/>
-      <w:bookmarkStart w:id="533" w:name="_Toc221092285"/>
+      <w:bookmarkStart w:id="533" w:name="_Toc219383414"/>
+      <w:bookmarkStart w:id="534" w:name="_Toc221092285"/>
       <w:r>
         <w:t>BENEFICIAL OCCUPANCY</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="532"/>
       <w:bookmarkEnd w:id="533"/>
+      <w:bookmarkEnd w:id="534"/>
     </w:p>
     <w:p w14:paraId="24A31425" w14:textId="3ADD0B7F" w:rsidR="00E967DC" w:rsidRDefault="00E967DC" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="3-ParagraphText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">University reserves the right, at its option and convenience, to occupy or otherwise make use of any part of the Work at any time prior to Substantial Completion or Final Completion upon 10 days' notice to </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.  Such occupancy or use is herein referred to as </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Quotes"/>
         </w:rPr>
         <w:t>“Beneficial Occupancy.</w:t>
       </w:r>
       <w:r>
         <w:t>”  Beneficial Occupancy shall be subject to the following conditions:</w:t>
@@ -25869,61 +25800,61 @@
       <w:pPr>
         <w:pStyle w:val="4-ParagraphList"/>
       </w:pPr>
       <w:r>
         <w:t>Except as provided in this Article, there shall be no added cost to University due to Beneficial Occupancy.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01CF1ADD" w14:textId="3361393D" w:rsidR="00E967DC" w:rsidRPr="0064711E" w:rsidRDefault="00486BBD" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="4-ParagraphList"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r w:rsidR="00E967DC">
         <w:t xml:space="preserve"> shall continue to maintain all insurance required by the Contract in full force and effect.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="584C6425" w14:textId="0D0A1E9A" w:rsidR="00E967DC" w:rsidRDefault="00E967DC" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="2-ParagraphTitle"/>
       </w:pPr>
-      <w:bookmarkStart w:id="534" w:name="_Toc219383415"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="537" w:name="_Toc221092286"/>
+      <w:bookmarkStart w:id="535" w:name="_Toc219383415"/>
+      <w:bookmarkStart w:id="536" w:name="_Ref219813183"/>
+      <w:bookmarkStart w:id="537" w:name="_Ref219817082"/>
+      <w:bookmarkStart w:id="538" w:name="_Toc221092286"/>
       <w:r w:rsidRPr="00610C73">
         <w:t>SUBSTANTIAL COMPLETION</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="534"/>
       <w:bookmarkEnd w:id="535"/>
       <w:bookmarkEnd w:id="536"/>
       <w:bookmarkEnd w:id="537"/>
+      <w:bookmarkEnd w:id="538"/>
     </w:p>
     <w:p w14:paraId="037E5AB8" w14:textId="5D588572" w:rsidR="00E967DC" w:rsidRDefault="00E967DC" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="3-ParagraphText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Quotes"/>
         </w:rPr>
         <w:t>“Substantial Completion</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">” means the stage in the progress of the Work, as determined by University's Representative, when the Work is complete and in accordance with the Contract Documents except only for </w:t>
       </w:r>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">completion of minor items which do not impair University's ability to occupy and fully utilize the Construction Work for its intended purpose </w:t>
       </w:r>
       <w:r w:rsidRPr="0064711E">
         <w:t>and a Certificate of Occupancy has been issued by the University</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
@@ -26076,71 +26007,71 @@
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB0EB8">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">unch </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB0EB8">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ist of items to be completed or corrected prior to Final Completion.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="494DFAC3" w14:textId="77777777" w:rsidR="00E967DC" w:rsidRDefault="00E967DC" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="3-ParagraphText"/>
       </w:pPr>
-      <w:bookmarkStart w:id="538" w:name="_Ref219815538"/>
+      <w:bookmarkStart w:id="539" w:name="_Ref219815538"/>
       <w:r>
         <w:t xml:space="preserve">Unless otherwise provided in the Certificate of Substantial Completion, the Guaranty </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>To</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> Repair Period and other warranties required for the Work covered by the Certificate of Substantial </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>Completion,</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> shall commence on the date of Substantial Completion of the Work except that Substantial Completion shall not commence the Guaranty to Repair Period or other required warranties for any equipment or systems that:</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="538"/>
+      <w:bookmarkEnd w:id="539"/>
     </w:p>
     <w:p w14:paraId="4F99FA08" w14:textId="77777777" w:rsidR="00E967DC" w:rsidRDefault="00E967DC" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="4-ParagraphList"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Are not operational (equipment or systems </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>shall</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> not be considered operational if they </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB0EB8">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">cannot be used </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">to provide </w:t>
       </w:r>
@@ -26199,69 +26130,69 @@
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25C9C6EB" w14:textId="27319924" w:rsidR="00E967DC" w:rsidRPr="0064711E" w:rsidRDefault="00E967DC" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="3-ParagraphText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The daily rate included in the Agreement and specifically identified as the rate to be paid to </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> for Compensable Delays shall not apply to any delays occurring after the Work is substantially completed.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60210CFD" w14:textId="1CAA45D0" w:rsidR="00E967DC" w:rsidRPr="007C235F" w:rsidRDefault="00E967DC" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="2-ParagraphTitle"/>
       </w:pPr>
-      <w:bookmarkStart w:id="539" w:name="_Toc219383416"/>
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="543" w:name="_Toc221092287"/>
+      <w:bookmarkStart w:id="540" w:name="_Toc219383416"/>
+      <w:bookmarkStart w:id="541" w:name="_Ref219813102"/>
+      <w:bookmarkStart w:id="542" w:name="_Ref219816637"/>
+      <w:bookmarkStart w:id="543" w:name="_Ref219816956"/>
+      <w:bookmarkStart w:id="544" w:name="_Toc221092287"/>
       <w:r w:rsidRPr="00285E7F">
         <w:t>FINAL COMPLETION, FINAL PAYMENT, AND RELEASE OF RETENTION</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="539"/>
       <w:bookmarkEnd w:id="540"/>
       <w:bookmarkEnd w:id="541"/>
       <w:bookmarkEnd w:id="542"/>
       <w:bookmarkEnd w:id="543"/>
+      <w:bookmarkEnd w:id="544"/>
     </w:p>
     <w:p w14:paraId="5AC50A20" w14:textId="2ED9C7D7" w:rsidR="00E967DC" w:rsidRPr="007C235F" w:rsidRDefault="00E967DC" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="3-ParagraphText"/>
       </w:pPr>
-      <w:bookmarkStart w:id="544" w:name="_Ref219896357"/>
+      <w:bookmarkStart w:id="545" w:name="_Ref219896357"/>
       <w:r w:rsidRPr="00285E7F">
         <w:t xml:space="preserve">Upon receipt of notice from </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r w:rsidRPr="00285E7F">
         <w:t xml:space="preserve"> that the Work is ready for final inspection, University's Representative will make such inspection. Final Completion shall be when University's Representative determines that the Work is fully completed and in accordance with the Contract Documents, including without limitation, satisfaction of all </w:t>
       </w:r>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00285E7F">
         <w:t xml:space="preserve">unch </w:t>
       </w:r>
       <w:r>
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidRPr="00285E7F">
         <w:t>ist</w:t>
       </w:r>
       <w:r>
@@ -26278,51 +26209,51 @@
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00285E7F">
         <w:t>After</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00285E7F">
         <w:t xml:space="preserve"> receipt of the final Application </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00285E7F">
         <w:t>For</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00285E7F">
         <w:t xml:space="preserve"> Payment, if University's Representative determines that Final Completion has occurred, University's Representative will issue the final Certificate </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00285E7F">
         <w:t>For</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00285E7F">
         <w:t xml:space="preserve"> Payment.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="544"/>
+      <w:bookmarkEnd w:id="545"/>
     </w:p>
     <w:p w14:paraId="44B753E6" w14:textId="755ED35A" w:rsidR="00E967DC" w:rsidRPr="007C235F" w:rsidRDefault="00E967DC" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="3-ParagraphText"/>
       </w:pPr>
       <w:r w:rsidRPr="00285E7F">
         <w:t xml:space="preserve">Final payment and retention shall be released to </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r w:rsidRPr="00285E7F">
         <w:t xml:space="preserve">, as set forth in Article </w:t>
       </w:r>
       <w:r w:rsidR="0088167B">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="0088167B">
         <w:instrText xml:space="preserve"> REF _Ref219816747 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="0088167B">
         <w:fldChar w:fldCharType="separate"/>
@@ -26423,82 +26354,82 @@
       </w:r>
       <w:r w:rsidR="00E967DC" w:rsidRPr="00285E7F">
         <w:t>and</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D70D07B" w14:textId="2EF1C75C" w:rsidR="00E967DC" w:rsidRPr="007C235F" w:rsidRDefault="00E967DC" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="4-ParagraphList"/>
       </w:pPr>
       <w:r w:rsidRPr="00285E7F">
         <w:t xml:space="preserve">University's Representative issues the final Certificate </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00285E7F">
         <w:t>For</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00285E7F">
         <w:t xml:space="preserve"> Payment.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="639BC3F8" w14:textId="43807BC5" w:rsidR="00E967DC" w:rsidRPr="007C235F" w:rsidRDefault="00E967DC" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="3-ParagraphText"/>
       </w:pPr>
-      <w:bookmarkStart w:id="545" w:name="_Ref219816747"/>
+      <w:bookmarkStart w:id="546" w:name="_Ref219816747"/>
       <w:r w:rsidRPr="00285E7F">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">At its sole discretion, after Final Completion, University may waive the requirement that </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r w:rsidRPr="00285E7F">
         <w:t xml:space="preserve"> submit a final Application </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00285E7F">
         <w:t>For</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00285E7F">
         <w:t xml:space="preserve"> Payment before making final payment and/or release of retention to </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r w:rsidRPr="00285E7F">
         <w:t>.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="545"/>
+      <w:bookmarkEnd w:id="546"/>
       <w:r w:rsidRPr="00285E7F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A83CF53" w14:textId="62D782A0" w:rsidR="00E967DC" w:rsidRPr="007C235F" w:rsidRDefault="00E967DC" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="3-ParagraphText"/>
       </w:pPr>
       <w:r w:rsidRPr="00285E7F">
         <w:t xml:space="preserve">Final payment shall be paid not more than 10 days after University's Representative issues the final Certificate </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00285E7F">
         <w:t>For</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00285E7F">
         <w:t xml:space="preserve"> Payment.  Retention shall be released to </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
@@ -26541,97 +26472,97 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="59191E6E" w14:textId="25E874B0" w:rsidR="00282546" w:rsidRPr="007F33BF" w:rsidRDefault="00CF4BB2" w:rsidP="007F33BF">
       <w:pPr>
         <w:pStyle w:val="ARTICLE"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:caps/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F33BF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:caps/>
         </w:rPr>
         <w:t>Protection of persons and property</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33B13CB3" w14:textId="77777777" w:rsidR="00282546" w:rsidRDefault="00282546" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="2-ParagraphTitle"/>
       </w:pPr>
-      <w:bookmarkStart w:id="546" w:name="_Toc219383417"/>
-      <w:bookmarkStart w:id="547" w:name="_Toc221092288"/>
+      <w:bookmarkStart w:id="547" w:name="_Toc219383417"/>
+      <w:bookmarkStart w:id="548" w:name="_Toc221092288"/>
       <w:r>
         <w:t>SAFETY PRECAUTIONS AND PROGRAMS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="546"/>
       <w:bookmarkEnd w:id="547"/>
+      <w:bookmarkEnd w:id="548"/>
     </w:p>
     <w:p w14:paraId="31727798" w14:textId="0735ED59" w:rsidR="00282546" w:rsidRDefault="00486BBD" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="3-ParagraphText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r w:rsidR="00282546">
         <w:t xml:space="preserve"> shall be solely responsible for initiating, maintaining, and supervising all safety precautions and programs in connection with the performance of the Contract.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F62D086" w14:textId="1AE2EC6C" w:rsidR="00282546" w:rsidRDefault="00486BBD" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="3-ParagraphText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r w:rsidR="00282546">
         <w:t xml:space="preserve"> shall establish a safety program that, at a minimum, complies with all local, state, and Federal safety standards, and any safety standards established by University for the Project.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7305649B" w14:textId="77777777" w:rsidR="00282546" w:rsidRDefault="00282546" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="2-ParagraphTitle"/>
       </w:pPr>
-      <w:bookmarkStart w:id="548" w:name="_Toc219383418"/>
-      <w:bookmarkStart w:id="549" w:name="_Toc221092289"/>
+      <w:bookmarkStart w:id="549" w:name="_Toc219383418"/>
+      <w:bookmarkStart w:id="550" w:name="_Toc221092289"/>
       <w:r>
         <w:t>SAFETY OF PERSONS AND PROPERTY</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="548"/>
       <w:bookmarkEnd w:id="549"/>
+      <w:bookmarkEnd w:id="550"/>
     </w:p>
     <w:p w14:paraId="30F18F69" w14:textId="75D8E673" w:rsidR="00282546" w:rsidRDefault="00486BBD" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="3-ParagraphText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r w:rsidR="00282546">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00282546">
         <w:t>shall</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00282546">
         <w:t xml:space="preserve"> take adequate precautions for safety of and shall provide adequate protection to prevent damage, injury, or loss to the following:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E1787C9" w14:textId="77777777" w:rsidR="00282546" w:rsidRDefault="00282546" w:rsidP="002C795B">
       <w:pPr>
@@ -26741,57 +26672,57 @@
       </w:r>
       <w:r w:rsidR="00282546">
         <w:t xml:space="preserve"> shall not load or permit any part of the Work or the Project Site to be loaded </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00282546">
         <w:t>so as to</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00282546">
         <w:t xml:space="preserve"> endanger the safety of </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00282546">
         <w:t>persons</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00282546">
         <w:t xml:space="preserve"> or property.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B313775" w14:textId="77777777" w:rsidR="00282546" w:rsidRDefault="00282546" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="2-ParagraphTitle"/>
       </w:pPr>
-      <w:bookmarkStart w:id="550" w:name="_Toc219383419"/>
-      <w:bookmarkStart w:id="551" w:name="_Toc221092290"/>
+      <w:bookmarkStart w:id="551" w:name="_Toc219383419"/>
+      <w:bookmarkStart w:id="552" w:name="_Toc221092290"/>
       <w:r>
         <w:t>EMERGENCIES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="550"/>
       <w:bookmarkEnd w:id="551"/>
+      <w:bookmarkEnd w:id="552"/>
     </w:p>
     <w:p w14:paraId="2A2986B4" w14:textId="5A626C72" w:rsidR="00282546" w:rsidRDefault="00282546" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="3-ParagraphText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">In an emergency affecting the safety of persons or property, </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> shall act to prevent or minimize damage, injury, or loss.  </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> shall promptly notify University's Representative, which notice may be oral followed by written confirmation, of the occurrence of such an emergency and </w:t>
@@ -26805,67 +26736,67 @@
       <w:r>
         <w:t>'s action.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05D9BF97" w14:textId="6F16B62F" w:rsidR="00282546" w:rsidRPr="008B4690" w:rsidRDefault="009F4D95" w:rsidP="008B4690">
       <w:pPr>
         <w:pStyle w:val="ARTICLE"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B4690">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>INSURANCE AND BONDS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75B77D67" w14:textId="79E93BD2" w:rsidR="00130E94" w:rsidRPr="00130E94" w:rsidRDefault="00130E94" w:rsidP="00130E94">
       <w:pPr>
         <w:pStyle w:val="2-ParagraphTitle"/>
       </w:pPr>
-      <w:bookmarkStart w:id="552" w:name="_Ref219896066"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="555" w:name="_Ref219816941"/>
+      <w:bookmarkStart w:id="553" w:name="_Ref219896066"/>
+      <w:bookmarkStart w:id="554" w:name="_Toc221092291"/>
+      <w:bookmarkStart w:id="555" w:name="_Toc219383421"/>
+      <w:bookmarkStart w:id="556" w:name="_Ref219816941"/>
       <w:r w:rsidRPr="00D13B7E">
         <w:t>UNIVERSITY CONTROLLED INSURANCE PROGRAM</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="552"/>
       <w:bookmarkEnd w:id="553"/>
+      <w:bookmarkEnd w:id="554"/>
     </w:p>
     <w:p w14:paraId="1B52CA46" w14:textId="59272641" w:rsidR="00130E94" w:rsidRDefault="00130E94" w:rsidP="00130E94">
       <w:pPr>
         <w:pStyle w:val="3-ParagraphText"/>
       </w:pPr>
-      <w:bookmarkStart w:id="556" w:name="_Ref219896196"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="558" w:name="OLE_LINK6"/>
+      <w:bookmarkStart w:id="557" w:name="_Ref219896196"/>
+      <w:bookmarkStart w:id="558" w:name="OLE_LINK5"/>
+      <w:bookmarkStart w:id="559" w:name="OLE_LINK6"/>
       <w:r w:rsidRPr="00D13B7E">
         <w:t xml:space="preserve">Overview.  Except as limited by the provisions of this Article </w:t>
       </w:r>
       <w:r w:rsidR="006E5286">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="006E5286">
         <w:instrText xml:space="preserve"> REF _Ref219896066 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="006E5286">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="006F6454">
         <w:t>11.1</w:t>
       </w:r>
       <w:r w:rsidR="006E5286">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00D13B7E">
         <w:t xml:space="preserve">, the University shall pay for, obtain and maintain a University Controlled Insurance Program (“UCIP”) providing </w:t>
       </w:r>
       <w:r>
         <w:t>W</w:t>
       </w:r>
       <w:r w:rsidRPr="00D13B7E">
@@ -26925,51 +26856,51 @@
       </w:r>
       <w:r w:rsidRPr="00D13B7E">
         <w:t xml:space="preserve">xcess </w:t>
       </w:r>
       <w:r>
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidRPr="00D13B7E">
         <w:t xml:space="preserve">iability </w:t>
       </w:r>
       <w:r>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="00D13B7E">
         <w:t xml:space="preserve">nsurance coverage, to persons and entities enrolled in the UCIP, for Work performed on or at the Project </w:t>
       </w:r>
       <w:r>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="00D13B7E">
         <w:t xml:space="preserve">ite </w:t>
       </w:r>
       <w:r>
         <w:t>and summarized as follows:</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="556"/>
+      <w:bookmarkEnd w:id="557"/>
     </w:p>
     <w:p w14:paraId="2FC43E97" w14:textId="2937D193" w:rsidR="00130E94" w:rsidRPr="000E47C8" w:rsidRDefault="00130E94" w:rsidP="00130E94">
       <w:pPr>
         <w:pStyle w:val="3-ParagraphText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="000E47C8">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>For Lump Sum and Multiple Prime Trade Contracts</w:t>
       </w:r>
       <w:r w:rsidRPr="000E47C8">
         <w:t>: UCIP only applies once a Notice to Proceed has been issued for Work</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000E47C8">
         <w:t xml:space="preserve">in the applicable Phase as shown </w:t>
       </w:r>
@@ -27267,52 +27198,52 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00D13B7E">
         <w:t xml:space="preserve">UCIP Administrator identified in the Supplementary Conditions.  Pursuant to Article </w:t>
       </w:r>
       <w:r w:rsidR="006E5286">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="006E5286">
         <w:instrText xml:space="preserve"> REF _Ref219896128 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="006E5286">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="006F6454">
         <w:t>4.1.4</w:t>
       </w:r>
       <w:r w:rsidR="006E5286">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00D13B7E">
         <w:t>, all communications concerning the UCIP shall be through the University Representative except that written communications between the UCIP Administrator, Contractor, Subcontractors, eligible, enrolled and excluded parties are authorized as follows:</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="557"/>
       <w:bookmarkEnd w:id="558"/>
+      <w:bookmarkEnd w:id="559"/>
     </w:p>
     <w:p w14:paraId="7606A34D" w14:textId="5195C4B2" w:rsidR="00130E94" w:rsidRPr="003B5524" w:rsidRDefault="00130E94" w:rsidP="00130E94">
       <w:pPr>
         <w:pStyle w:val="4-ParagraphList"/>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00D13B7E">
         <w:t>For the purpose of</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00D13B7E">
         <w:t xml:space="preserve"> obtaining copies of any UCIP insurance policies</w:t>
       </w:r>
       <w:r w:rsidRPr="003B5524">
         <w:t xml:space="preserve">, the </w:t>
       </w:r>
       <w:r w:rsidRPr="003B5524">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>UCIP Insurance Manual</w:t>
       </w:r>
       <w:r w:rsidRPr="003B5524">
         <w:t xml:space="preserve"> and the </w:t>
       </w:r>
@@ -27355,79 +27286,79 @@
     <w:p w14:paraId="403C18AC" w14:textId="4A2AFE20" w:rsidR="00130E94" w:rsidRPr="00D13B7E" w:rsidRDefault="00130E94" w:rsidP="00130E94">
       <w:pPr>
         <w:pStyle w:val="4-ParagraphList"/>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00D13B7E">
         <w:t>For the purpose of</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00D13B7E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00D13B7E">
         <w:t>enrolling</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00D13B7E">
         <w:t xml:space="preserve"> any party in the UCIP</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42B3C7C8" w14:textId="1219D02E" w:rsidR="00130E94" w:rsidRPr="00D13B7E" w:rsidRDefault="00130E94" w:rsidP="00130E94">
       <w:pPr>
         <w:pStyle w:val="3-ParagraphText"/>
       </w:pPr>
-      <w:bookmarkStart w:id="559" w:name="_Ref219896079"/>
+      <w:bookmarkStart w:id="560" w:name="_Ref219896079"/>
       <w:r w:rsidRPr="00D13B7E">
         <w:t xml:space="preserve">Eligible Parties and Enrolled Parties:  Except as provided in Article </w:t>
       </w:r>
       <w:r w:rsidR="006E5286">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="006E5286">
         <w:instrText xml:space="preserve"> REF _Ref219896088 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="006E5286">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="006F6454">
         <w:t>11.1.5</w:t>
       </w:r>
       <w:r w:rsidR="006E5286">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00D13B7E">
         <w:t xml:space="preserve">, each of the following, who will perform any labor at the Project </w:t>
       </w:r>
       <w:r>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="00D13B7E">
         <w:t>ite, are an “Eligible Party:” Contractor, all Subcontractors of all tiers, and such other persons or entities as University may designate, in its sole discretion.  Upon receipt of written acknowledgement of enrollment from the UCIP Administrator, an Eligible Party becomes an “Enrolled Party.”</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="559"/>
+      <w:bookmarkEnd w:id="560"/>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0604121C" w14:textId="7B58DA74" w:rsidR="00130E94" w:rsidRPr="00D13B7E" w:rsidRDefault="00130E94" w:rsidP="00130E94">
       <w:pPr>
         <w:pStyle w:val="3-ParagraphText"/>
       </w:pPr>
       <w:r w:rsidRPr="00D13B7E">
         <w:t xml:space="preserve">Except as provided in Article </w:t>
       </w:r>
       <w:r w:rsidR="006E5286">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="006E5286">
         <w:instrText xml:space="preserve"> REF _Ref219896196 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="006E5286">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="006F6454">
         <w:t>11.1.1</w:t>
       </w:r>
       <w:r w:rsidR="006E5286">
         <w:fldChar w:fldCharType="end"/>
@@ -27631,51 +27562,51 @@
         <w:t>11.1</w:t>
       </w:r>
       <w:r w:rsidR="006E5286">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="006E5286">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="006E5286">
         <w:instrText xml:space="preserve"> REF _Ref219896232 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="006E5286">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="006F6454">
         <w:t>.9.5</w:t>
       </w:r>
       <w:r w:rsidR="006E5286">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="436ECDE0" w14:textId="2662AEF6" w:rsidR="00130E94" w:rsidRPr="00D13B7E" w:rsidRDefault="00130E94" w:rsidP="00130E94">
       <w:pPr>
         <w:pStyle w:val="3-ParagraphText"/>
       </w:pPr>
-      <w:bookmarkStart w:id="560" w:name="_Ref219896258"/>
+      <w:bookmarkStart w:id="561" w:name="_Ref219896258"/>
       <w:r w:rsidRPr="00D13B7E">
         <w:t xml:space="preserve">Eligible Parties (unless excluded under Article </w:t>
       </w:r>
       <w:r w:rsidR="006E5286">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="006E5286">
         <w:instrText xml:space="preserve"> REF _Ref219896088 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="006E5286">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="006F6454">
         <w:t>11.1.5</w:t>
       </w:r>
       <w:r w:rsidR="006E5286">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00D13B7E">
         <w:t xml:space="preserve">) shall not include in their bids for any Work to be performed </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">on or </w:t>
       </w:r>
       <w:r w:rsidRPr="00D13B7E">
@@ -27815,84 +27746,84 @@
       </w:r>
       <w:r>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="00D13B7E">
         <w:t xml:space="preserve">nsurance, and </w:t>
       </w:r>
       <w:r>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidRPr="00D13B7E">
         <w:t xml:space="preserve">xcess </w:t>
       </w:r>
       <w:r>
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidRPr="00D13B7E">
         <w:t xml:space="preserve">iability </w:t>
       </w:r>
       <w:r>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="00D13B7E">
         <w:t>nsurance that is being provided under the UCIP.  The University may reduce the Contract Sum by an amount commensurate with any projected or actual costs included contrary to the requirements of this Article</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="560"/>
+      <w:bookmarkEnd w:id="561"/>
       <w:r w:rsidRPr="00D13B7E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006E5286">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="006E5286">
         <w:instrText xml:space="preserve"> REF _Ref219896258 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="006E5286">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="006F6454">
         <w:t>11.1.4</w:t>
       </w:r>
       <w:r w:rsidR="006E5286">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="10D88768" w14:textId="77777777" w:rsidR="00130E94" w:rsidRPr="00D13B7E" w:rsidRDefault="00130E94" w:rsidP="00130E94">
       <w:pPr>
         <w:pStyle w:val="3-ParagraphText"/>
       </w:pPr>
-      <w:bookmarkStart w:id="561" w:name="_Ref219896088"/>
+      <w:bookmarkStart w:id="562" w:name="_Ref219896088"/>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00D13B7E">
         <w:t>Excluded</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00D13B7E">
         <w:t xml:space="preserve"> Parties and Their Insurance Obligations.  The UCIP Coverages do not cover the following “Excluded Parties:”</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="561"/>
+      <w:bookmarkEnd w:id="562"/>
     </w:p>
     <w:p w14:paraId="5DCF583A" w14:textId="1CF8E312" w:rsidR="00130E94" w:rsidRDefault="00130E94" w:rsidP="00130E94">
       <w:pPr>
         <w:pStyle w:val="4-ParagraphList"/>
       </w:pPr>
       <w:r w:rsidRPr="002C2987">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Contractor and Subcontractors whose Work includes demolition by means of blasting techniques or wrecking </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="002C2987">
         <w:t>ball;</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="767892CB" w14:textId="22FBE302" w:rsidR="00130E94" w:rsidRPr="00D13B7E" w:rsidRDefault="00130E94" w:rsidP="00130E94">
       <w:pPr>
         <w:pStyle w:val="4-ParagraphList"/>
       </w:pPr>
       <w:r w:rsidRPr="002C2987">
         <w:t xml:space="preserve">Contractor and Subcontractors whose Work includes </w:t>
       </w:r>
       <w:r>
         <w:t>h</w:t>
       </w:r>
@@ -28077,61 +28008,61 @@
       <w:r w:rsidRPr="00D13B7E">
         <w:t xml:space="preserve">Pursuant to Civil Code section 2782.96, any Enrolled Party receiving copies of the policies shall not disclose the policies to third parties other than to the Enrolled Party’s insurance broker or attorney unless required to do so by law; the Eligible Party’s or Enrolled Party’s insurance broker or attorney may not disclose </w:t>
       </w:r>
       <w:r w:rsidRPr="00D13B7E">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">the policies </w:t>
       </w:r>
       <w:r w:rsidRPr="00D13B7E">
         <w:t xml:space="preserve">to any third party unless required to do so by law.  The summary descriptions of the UCIP Coverages in this Article 11, or elsewhere, are not intended to be complete or to alter or amend any provision of the actual UCIP Coverages.  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00D13B7E">
         <w:t>In the event that</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00D13B7E">
         <w:t xml:space="preserve"> any provision of this Article, the Contract Documents, or elsewhere, conflicts with the UCIP insurance policies, the provisions of the actual UCIP insurance policies shall govern.  The University’s provision of its standard UCIP insurance policies meets the University’s obligation to provide UCIP insurance under the Contract and, in the event of a conflict between the provisions of the policies and any summary or description of the provisions contained herein or otherwise, the provisions of the policy shall control and shall be conclusively presumed to fulfill the University’s obligation to provide UCIP insurance.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C984715" w14:textId="65595750" w:rsidR="00130E94" w:rsidRPr="00D13B7E" w:rsidRDefault="00130E94" w:rsidP="00130E94">
       <w:pPr>
         <w:pStyle w:val="3-ParagraphText"/>
       </w:pPr>
-      <w:bookmarkStart w:id="562" w:name="_Ref219896288"/>
+      <w:bookmarkStart w:id="563" w:name="_Ref219896288"/>
       <w:r w:rsidRPr="00D13B7E">
         <w:t xml:space="preserve">Summary of UCIP Coverages.  UCIP Coverages shall apply only to the Work of each Enrolled Party performed on or at the Project </w:t>
       </w:r>
       <w:r>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="00D13B7E">
         <w:t>ite, and only to Enrolled Parties that are eligible for the UCIP. UCIP coverages shall not apply to ineligible parties, even if they are erroneously enrolled in the UCIP.  The UCIP shall provide only the following insurance to eligible and Enrolled Parties (this is only a summary):</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="562"/>
+      <w:bookmarkEnd w:id="563"/>
       <w:r w:rsidRPr="00D13B7E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13A46A3E" w14:textId="55D036F8" w:rsidR="00130E94" w:rsidRPr="00D13B7E" w:rsidRDefault="00130E94" w:rsidP="00130E94">
       <w:pPr>
         <w:pStyle w:val="4-ParagraphList"/>
       </w:pPr>
       <w:r w:rsidRPr="00D13B7E">
         <w:t>Workers’ Compensation Insurance:</w:t>
       </w:r>
       <w:r w:rsidRPr="00D13B7E">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00D13B7E">
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00D13B7E">
         <w:t>Statutory Limit</w:t>
@@ -29121,55 +29052,55 @@
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00D13B7E">
         <w:t xml:space="preserve"> the right to receive all such adjustments.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3895286E" w14:textId="4EE8BD1B" w:rsidR="00130E94" w:rsidRPr="00D13B7E" w:rsidRDefault="00130E94" w:rsidP="00130E94">
       <w:pPr>
         <w:pStyle w:val="4-ParagraphList"/>
       </w:pPr>
       <w:r w:rsidRPr="00D13B7E">
         <w:t xml:space="preserve">University’s obligation to obtain insurance under the UCIP shall not relieve or limit, or be construed to relieve or limit, Contractor or any of its Subcontractors of any tier of any responsibility, liability, or obligation imposed by the Contract Documents, the UCIP insurance policies, or by law, including, without limitation, any indemnification obligations which Contractor or any of its Subcontractors have to University.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D3CDEB3" w14:textId="6391D49E" w:rsidR="00130E94" w:rsidRPr="00D13B7E" w:rsidRDefault="00130E94" w:rsidP="00130E94">
       <w:pPr>
         <w:pStyle w:val="4-ParagraphList"/>
       </w:pPr>
       <w:r w:rsidRPr="00D13B7E">
         <w:t>University reserves the right at its option, without obligation to do so, to furnish other insurance coverage of various types and limits provided that such coverage is not less than that provided at the time of enrollment.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33385198" w14:textId="77777777" w:rsidR="00130E94" w:rsidRPr="00D13B7E" w:rsidRDefault="00130E94" w:rsidP="00130E94">
       <w:pPr>
         <w:pStyle w:val="3-ParagraphText"/>
       </w:pPr>
-      <w:bookmarkStart w:id="563" w:name="_Ref219896296"/>
+      <w:bookmarkStart w:id="564" w:name="_Ref219896296"/>
       <w:r w:rsidRPr="00D13B7E">
         <w:t>Contractor’s UCIP Obligations.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="563"/>
+      <w:bookmarkEnd w:id="564"/>
     </w:p>
     <w:p w14:paraId="129F0286" w14:textId="48882EB7" w:rsidR="00130E94" w:rsidRPr="00D13B7E" w:rsidRDefault="00130E94" w:rsidP="00130E94">
       <w:pPr>
         <w:pStyle w:val="4-ParagraphList"/>
       </w:pPr>
       <w:r w:rsidRPr="00D13B7E">
         <w:t>Contractor shall require that the terms of this Article 11 be incorporated into all Subcontractor agreements.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79307B09" w14:textId="26A56454" w:rsidR="00130E94" w:rsidRPr="00D13B7E" w:rsidRDefault="00130E94" w:rsidP="00130E94">
       <w:pPr>
         <w:pStyle w:val="4-ParagraphList"/>
       </w:pPr>
       <w:r w:rsidRPr="00D13B7E">
         <w:t>Contractor shall enroll in the UCIP within five (5) days of execution of the Contract (and prior to its commencement of Work</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> on or</w:t>
       </w:r>
       <w:r w:rsidRPr="00D13B7E">
         <w:t xml:space="preserve"> at the Project </w:t>
       </w:r>
       <w:r>
         <w:t>S</w:t>
       </w:r>
@@ -29243,114 +29174,114 @@
       <w:pPr>
         <w:pStyle w:val="4-ParagraphList"/>
       </w:pPr>
       <w:r w:rsidRPr="00D13B7E">
         <w:t xml:space="preserve">Contractor shall comply with </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00D13B7E">
         <w:t>all of</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00D13B7E">
         <w:t xml:space="preserve"> the administrative, safety, insurance, and other requirements outlined in this Article, the UCIP Insurance Manual, the UCIP </w:t>
       </w:r>
       <w:r>
         <w:t>Safety Standards Manual</w:t>
       </w:r>
       <w:r w:rsidRPr="00D13B7E">
         <w:t>, or elsewhere in the Contract Documents.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="077822FE" w14:textId="10E3DB96" w:rsidR="00130E94" w:rsidRPr="00D13B7E" w:rsidRDefault="00130E94" w:rsidP="00130E94">
       <w:pPr>
         <w:pStyle w:val="4-ParagraphList"/>
       </w:pPr>
-      <w:bookmarkStart w:id="564" w:name="_Ref219896232"/>
+      <w:bookmarkStart w:id="565" w:name="_Ref219896232"/>
       <w:r w:rsidRPr="00D13B7E">
         <w:t xml:space="preserve">Contractor agrees that the University and the UCIP Administrator are not agents, partners or guarantors of the insurance companies (hereinafter “UCIP Insurer”) providing coverage under the UCIP, that neither University nor the UCIP Administrator are responsible for any claims or disputes between or among Contractor, its Subcontractors of any tier, and any UCIP Insurer(s), and that neither University nor UCIP Administrator guarantees the solvency or the availability of limits of any </w:t>
       </w:r>
       <w:r w:rsidRPr="00D13B7E">
         <w:lastRenderedPageBreak/>
         <w:t>UCIP Insurer(s).  Any type of insurance coverage or limits of liability in addition to the UCIP Coverages that Contractor or its Subcontractors of any tier require for its or their own protection, or that is required by applicable laws or regulations, shall be Contractor’s or its Subcontractors’ sole responsibility and expense.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="564"/>
+      <w:bookmarkEnd w:id="565"/>
     </w:p>
     <w:p w14:paraId="26E32731" w14:textId="6A9E0A90" w:rsidR="00130E94" w:rsidRPr="00D13B7E" w:rsidRDefault="00130E94" w:rsidP="00130E94">
       <w:pPr>
         <w:pStyle w:val="4-ParagraphList"/>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00D13B7E">
         <w:t>Contractor</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00D13B7E">
         <w:t xml:space="preserve"> shall cooperate fully with the UCIP Administrator and the UCIP Insurers, as applicable, in its or their administration of the UCIP.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73635020" w14:textId="1AD00C4C" w:rsidR="00130E94" w:rsidRPr="00D13B7E" w:rsidRDefault="00130E94" w:rsidP="00130E94">
       <w:pPr>
         <w:pStyle w:val="4-ParagraphList"/>
       </w:pPr>
       <w:r w:rsidRPr="00D13B7E">
         <w:t xml:space="preserve">Contractor shall comply, and require </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00D13B7E">
         <w:t>all of</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00D13B7E">
         <w:t xml:space="preserve"> its Subcontractors to comply, with UCIP Administrator’s instructions for electronically enrolling in the UCIP and for electronically reporting payroll.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BFD84AC" w14:textId="15EA2AE9" w:rsidR="00130E94" w:rsidRPr="00D13B7E" w:rsidRDefault="00130E94" w:rsidP="00130E94">
       <w:pPr>
         <w:pStyle w:val="4-ParagraphList"/>
       </w:pPr>
-      <w:bookmarkStart w:id="565" w:name="_Ref219896214"/>
-      <w:bookmarkStart w:id="566" w:name="OLE_LINK2"/>
+      <w:bookmarkStart w:id="566" w:name="_Ref219896214"/>
+      <w:bookmarkStart w:id="567" w:name="OLE_LINK2"/>
       <w:r w:rsidRPr="00D13B7E">
         <w:t xml:space="preserve">In the event of a Commercial General Liability loss covered by the UCIP, </w:t>
       </w:r>
       <w:r w:rsidR="00AA1ED6">
         <w:t>Contractor shall pay to the University an amount as set forth below.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00D13B7E">
         <w:t>Payment pursuant to the preceding sentence shall not in any way limit the liability of Contractor to University or otherwise</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
       <w:r w:rsidRPr="00D13B7E">
         <w:t>The amount to be paid, which is based on the Contract Sum of the Contractor’s Contract, at the time of loss, is as follows:</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="565"/>
+      <w:bookmarkEnd w:id="566"/>
     </w:p>
     <w:p w14:paraId="315EFC42" w14:textId="7A1906A3" w:rsidR="00130E94" w:rsidRDefault="00130E94" w:rsidP="00130E94">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2016"/>
           <w:tab w:val="left" w:pos="5184"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="4320" w:hanging="2880"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Contract Sum at the Time of Loss</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -29367,119 +29298,102 @@
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>(Per Occurrence)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24004BD7" w14:textId="2E48D2DC" w:rsidR="00130E94" w:rsidRDefault="00130E94" w:rsidP="00130E94">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2016"/>
           <w:tab w:val="left" w:pos="5184"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">$  </w:t>
       </w:r>
       <w:r w:rsidR="00AA1ED6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00AA1ED6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>00,000</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve">00,000 or </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> or </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>Less</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Less</w:t>
-[...6 lines deleted...]
-        </w:rPr>
         <w:tab/>
-      </w:r>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t>$  10,000</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="3A6A451B" w14:textId="49F3D284" w:rsidR="00130E94" w:rsidRDefault="00130E94" w:rsidP="00130E94">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2016"/>
           <w:tab w:val="left" w:pos="5184"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">$  </w:t>
       </w:r>
       <w:r w:rsidR="00AA1ED6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -29531,67 +29445,59 @@
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">$10,000,001 and </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Over</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t>$  25,000</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="655D3A48" w14:textId="2BC08D21" w:rsidR="00130E94" w:rsidRPr="00D13B7E" w:rsidRDefault="00130E94" w:rsidP="00130E94">
       <w:pPr>
         <w:pStyle w:val="3-ParagraphText"/>
       </w:pPr>
-      <w:bookmarkStart w:id="567" w:name="_Ref219896104"/>
-      <w:bookmarkEnd w:id="566"/>
+      <w:bookmarkStart w:id="568" w:name="_Ref219896104"/>
+      <w:bookmarkEnd w:id="567"/>
       <w:r w:rsidRPr="00D13B7E">
         <w:t>Additional Insurance Required from Contractor</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and each of the Subcontractors</w:t>
       </w:r>
       <w:r w:rsidRPr="00D13B7E">
         <w:t xml:space="preserve">, Enrolled Parties, Eligible Parties that are not enrolled, and Excluded Parties </w:t>
       </w:r>
       <w:r w:rsidRPr="001876D4">
         <w:t xml:space="preserve">(for this Article </w:t>
       </w:r>
       <w:r w:rsidR="006E5286">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="006E5286">
         <w:instrText xml:space="preserve"> REF _Ref219896104 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="006E5286">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="006F6454">
         <w:t>11.1.10</w:t>
       </w:r>
       <w:r w:rsidR="006E5286">
@@ -29651,91 +29557,91 @@
       <w:r w:rsidRPr="001876D4">
         <w:t>during the course of</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="001876D4">
         <w:t xml:space="preserve"> construction. Such additional insurance policies and coverages shall be purchased at the expense of Contractor and each Subcontractor, and maintained through the duration of the contract, defined herein as until the earliest of the following occurs:  the Project attains final completion as defined in Article </w:t>
       </w:r>
       <w:r w:rsidR="006E5286">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="006E5286">
         <w:instrText xml:space="preserve"> REF _Ref219896357 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="006E5286">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="006F6454">
         <w:t>9.8.1</w:t>
       </w:r>
       <w:r w:rsidR="006E5286">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="001876D4">
         <w:t>, the date a Notice of Cessation is filed for the Contract, or the date the Contract is terminated pursuant to Article 13.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="567"/>
+      <w:bookmarkEnd w:id="568"/>
     </w:p>
     <w:p w14:paraId="4491CBE0" w14:textId="7C61470E" w:rsidR="00130E94" w:rsidRPr="00E3536D" w:rsidRDefault="00130E94" w:rsidP="00E3536D">
       <w:pPr>
         <w:pStyle w:val="4-ParagraphList"/>
       </w:pPr>
-      <w:bookmarkStart w:id="568" w:name="_Ref219896387"/>
+      <w:bookmarkStart w:id="569" w:name="_Ref219896387"/>
       <w:r w:rsidRPr="00E3536D">
         <w:t>Policies and coverages.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="568"/>
+      <w:bookmarkEnd w:id="569"/>
     </w:p>
     <w:p w14:paraId="2847238C" w14:textId="2316C107" w:rsidR="00130E94" w:rsidRPr="00E3536D" w:rsidRDefault="00130E94" w:rsidP="00E3536D">
       <w:pPr>
         <w:pStyle w:val="5-ParagraphSublist"/>
         <w:rPr>
           <w:rStyle w:val="5-ParagraphSublistChar"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="569" w:name="_Ref219896392"/>
+      <w:bookmarkStart w:id="570" w:name="_Ref219896392"/>
       <w:r w:rsidRPr="00E3536D">
         <w:rPr>
           <w:rStyle w:val="5-ParagraphSublistChar"/>
         </w:rPr>
         <w:t xml:space="preserve">Commercial General Liability Insurance, subject to terms no less broad than the Insurance Services Office’s (ISO) form CG 0001 (2004 or later edition), or a substitute form providing coverage at least as broad as the ISO form specified, with available coverage for all Work done by or on behalf of Contractor and each Subcontractor, and providing insurance for bodily injury, wrongful death, personal injury, property damage, and contractual liability. There shall be no limitations or exclusions of coverage beyond those contained in the standard ISO form CG 0001 (2004 or later edition). Except with respect to bodily injury and property damage included within the products and completed operations hazards, the aggregate limit shall apply separately to Work of Contractor and each Subcontractor. Commercial General Liability Insurance for Enrolled Parties is required only for Work performed off the Project Site that has not been disclosed to the UCIP Administrator and scheduled on the UCIP policies. Commercial Form General Liability Insurance for Eligible Parties that are not enrolled, and for Excluded Parties, shall apply to all Work (both on and off the Project Site).  The minimum limits required for </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E3536D">
         <w:rPr>
           <w:rStyle w:val="5-ParagraphSublistChar"/>
         </w:rPr>
         <w:t>the Commercial</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00E3536D">
         <w:rPr>
           <w:rStyle w:val="5-ParagraphSublistChar"/>
         </w:rPr>
         <w:t xml:space="preserve"> General Liability Insurance shall not be less than the following:</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="569"/>
+      <w:bookmarkEnd w:id="570"/>
     </w:p>
     <w:p w14:paraId="4C2B7D29" w14:textId="56FAF5F7" w:rsidR="00130E94" w:rsidRDefault="00130E94" w:rsidP="00E3536D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1670" w:hanging="475"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -30563,65 +30469,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> in combination with the CG 2037 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>04 13</w:t>
       </w:r>
       <w:r w:rsidRPr="00D525BE">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> (or earlier versions of CG 2010 and CG 20 37 or Form B – CG 20 10 11 85 by itself), as published by ISO</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> or equivalent </w:t>
       </w:r>
       <w:r w:rsidRPr="00D525BE">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and shall be included with the Certificates of Insurance. The Contractor and each Subcontractor shall provide the University with coverage as an additional insured </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> construction and for a minimum completed operations period of 10 year(s) or the applicable Statute of Repose as provided by the law of the jurisdiction where the project is located as shown in the </w:t>
+        <w:t xml:space="preserve"> and shall be included with the Certificates of Insurance. The Contractor and each Subcontractor shall provide the University with coverage as an additional insured during the course of construction and for a minimum completed operations period of 10 year(s) or the applicable Statute of Repose as provided by the law of the jurisdiction where the project is located as shown in the </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00D525BE">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>policy(</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D525BE">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>ies</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00D525BE">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>), whichever is less.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39E433BB" w14:textId="77777777" w:rsidR="00130E94" w:rsidRPr="00D525BE" w:rsidRDefault="00130E94" w:rsidP="00E3536D">
@@ -30710,72 +30602,72 @@
         </w:rPr>
         <w:t xml:space="preserve">Such additional </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00D525BE">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>insured</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00D525BE">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> provision(s) or endorsement(s) shall be attached to and stated on the Certificates of Insurance.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D6A08E2" w14:textId="5345A9FC" w:rsidR="00130E94" w:rsidRPr="00E3536D" w:rsidRDefault="00130E94" w:rsidP="00E3536D">
       <w:pPr>
         <w:pStyle w:val="5-ParagraphSublist"/>
         <w:rPr>
           <w:rStyle w:val="4-ParagraphListChar"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="570" w:name="_Ref219896634"/>
+      <w:bookmarkStart w:id="571" w:name="_Ref219896634"/>
       <w:r w:rsidRPr="00E3536D">
         <w:rPr>
           <w:rStyle w:val="4-ParagraphListChar"/>
         </w:rPr>
         <w:t xml:space="preserve">Commercial Automobile Liability Insurance, subject to terms no less broad than the Insurance Services Office’s (ISO) form CA 0001 (1990 or later edition), or a substitute form providing coverage at least as broad as the ISO form specified, covering owned, hired, leased, and non-owned automobiles used by or on behalf of Insured, shall provide liability insurance for bodily injury and property damage arising from the use or operation of such auto(s) with a minimum combined single limit of not less than $1,000,000 per accident. The minimum limits required may be satisfied by combination of primary and umbrella/excess policies. The Commercial Automobile Liability Insurance shall be provided by Contractor and each Subcontractor for all on site and </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E3536D">
         <w:rPr>
           <w:rStyle w:val="4-ParagraphListChar"/>
         </w:rPr>
         <w:t>off site</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00E3536D">
         <w:rPr>
           <w:rStyle w:val="4-ParagraphListChar"/>
         </w:rPr>
         <w:t xml:space="preserve"> Work.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="570"/>
+      <w:bookmarkEnd w:id="571"/>
     </w:p>
     <w:p w14:paraId="57E39EEE" w14:textId="6D50A366" w:rsidR="00130E94" w:rsidRPr="00D525BE" w:rsidRDefault="00130E94" w:rsidP="00E3536D">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="2160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D525BE">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Additional Insured Requirements. To the maximum extent permitted by law, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00D525BE">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>the Commercial</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00D525BE">
@@ -30881,51 +30773,51 @@
         </w:rPr>
         <w:t xml:space="preserve">To the extent that umbrella/excess policies are used to satisfy the required limits, the "other insurance" provision of such policies shall be amended to provide additional </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00D525BE">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>insured</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00D525BE">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> coverage on a primary non-contributory basis once the underlying coverage is exhausted.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62CBB2EA" w14:textId="27B8CE99" w:rsidR="00130E94" w:rsidRPr="00E3536D" w:rsidRDefault="00130E94" w:rsidP="00E3536D">
       <w:pPr>
         <w:pStyle w:val="5-ParagraphSublist"/>
         <w:rPr>
           <w:rStyle w:val="5-ParagraphSublistChar"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="571" w:name="_Ref219896431"/>
+      <w:bookmarkStart w:id="572" w:name="_Ref219896431"/>
       <w:r w:rsidRPr="00E3536D">
         <w:rPr>
           <w:rStyle w:val="5-ParagraphSublistChar"/>
         </w:rPr>
         <w:t xml:space="preserve">Workers’ Compensation and Employer’s Liability Insurance required by this Section </w:t>
       </w:r>
       <w:r w:rsidR="00E86970">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00E86970">
         <w:instrText xml:space="preserve"> REF _Ref219896066 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="00E86970">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="006F6454">
         <w:t>11.1</w:t>
       </w:r>
       <w:r w:rsidR="00E86970">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00E86970">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00E86970">
@@ -30993,51 +30885,51 @@
       </w:r>
       <w:r w:rsidR="00E86970">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00E86970">
         <w:instrText xml:space="preserve"> REF _Ref219896431 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="00E86970">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="006F6454">
         <w:t>.3</w:t>
       </w:r>
       <w:r w:rsidR="00E86970">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00E86970">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E3536D">
         <w:rPr>
           <w:rStyle w:val="5-ParagraphSublistChar"/>
         </w:rPr>
         <w:t>shall be provided by Eligible Parties that are not enrolled, and Excluded Parties for all Work (both on and off the Project Site). The limits required shall not be less than the following:</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="571"/>
+      <w:bookmarkEnd w:id="572"/>
       <w:r w:rsidRPr="00E3536D">
         <w:rPr>
           <w:rStyle w:val="5-ParagraphSublistChar"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CEEC061" w14:textId="77777777" w:rsidR="00130E94" w:rsidRPr="00D525BE" w:rsidRDefault="00130E94" w:rsidP="00E3536D">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="2160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D525BE">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Workers’ Compensation Insurance:   Statutory Limits as required by Federal and applicable state law.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0192F4CD" w14:textId="77777777" w:rsidR="00130E94" w:rsidRPr="00D525BE" w:rsidRDefault="00130E94" w:rsidP="00E3536D">
       <w:pPr>
@@ -31214,55 +31106,55 @@
       <w:r w:rsidRPr="00D525BE">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">The minimum Employer’s Liability Insurance limits required may be satisfied by combination of primary     and umbrella/excess policies. To the extent that umbrella/excess policies are used to satisfy the required limits, the "other insurance" provision of such policies shall be amended to provide additional </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00D525BE">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>insured</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00D525BE">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> coverage on a primary non-contributory basis once the underlying coverage is exhausted.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49E171E4" w14:textId="4C348BF0" w:rsidR="00130E94" w:rsidRPr="00D13B7E" w:rsidRDefault="00130E94" w:rsidP="00E3536D">
       <w:pPr>
         <w:pStyle w:val="5-ParagraphSublist"/>
       </w:pPr>
-      <w:bookmarkStart w:id="572" w:name="_Ref219896654"/>
+      <w:bookmarkStart w:id="573" w:name="_Ref219896654"/>
       <w:r w:rsidRPr="00D13B7E">
         <w:t>Any additional insurance required by the Supplementary General Conditions.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="572"/>
+      <w:bookmarkEnd w:id="573"/>
     </w:p>
     <w:p w14:paraId="68DB1CE7" w14:textId="1407C143" w:rsidR="00130E94" w:rsidRDefault="00130E94" w:rsidP="00E3536D">
       <w:pPr>
         <w:pStyle w:val="4-ParagraphList"/>
       </w:pPr>
       <w:r w:rsidRPr="00D13B7E">
         <w:t xml:space="preserve">Any coverages required under this Article </w:t>
       </w:r>
       <w:r w:rsidR="00E86970">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00E86970">
         <w:instrText xml:space="preserve"> REF _Ref219896104 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="00E86970">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="006F6454">
         <w:t>11.1.10</w:t>
       </w:r>
       <w:r w:rsidR="00E86970">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00E86970">
         <w:t xml:space="preserve"> </w:t>
@@ -31457,81 +31349,81 @@
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00E86970">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00E86970">
         <w:instrText xml:space="preserve"> REF _Ref219896387 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="00E86970">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="006F6454">
         <w:t>.10.1</w:t>
       </w:r>
       <w:r w:rsidR="00E86970">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00E86970">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="420BB7E6" w14:textId="4563C670" w:rsidR="00130E94" w:rsidRPr="00FE03BE" w:rsidRDefault="00130E94" w:rsidP="00E3536D">
       <w:pPr>
         <w:pStyle w:val="4-ParagraphList"/>
       </w:pPr>
-      <w:bookmarkStart w:id="573" w:name="_Ref219896470"/>
+      <w:bookmarkStart w:id="574" w:name="_Ref219896470"/>
       <w:r w:rsidRPr="00FE03BE">
         <w:t xml:space="preserve">Insurance as required by Article </w:t>
       </w:r>
       <w:r w:rsidR="00E86970">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00E86970">
         <w:instrText xml:space="preserve"> REF _Ref219896104 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="00E86970">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="006F6454">
         <w:t>11.1.10</w:t>
       </w:r>
       <w:r w:rsidR="00E86970">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00FE03BE">
         <w:t xml:space="preserve">, shall, by endorsement </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00FE03BE">
         <w:t>to</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00FE03BE">
         <w:t xml:space="preserve"> the policies, also include the following:</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="573"/>
+      <w:bookmarkEnd w:id="574"/>
       <w:r w:rsidRPr="00FE03BE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="569ACECA" w14:textId="2321B899" w:rsidR="00130E94" w:rsidRPr="00FE03BE" w:rsidRDefault="00130E94" w:rsidP="00E3536D">
       <w:pPr>
         <w:pStyle w:val="5-ParagraphSublist"/>
       </w:pPr>
       <w:r w:rsidRPr="00FE03BE">
         <w:t xml:space="preserve">As to all liability insurance policies, each shall include a waiver of subrogation endorsement evidencing that the Contractor waives all rights of recovery by subrogation against </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00FE03BE">
         <w:t>University, University’s Representative</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00FE03BE">
         <w:t xml:space="preserve">, University’s Representative’s consultants, their respective officers, agents, or employees. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BFC0C3A" w14:textId="03901560" w:rsidR="00130E94" w:rsidRPr="00FE03BE" w:rsidRDefault="00130E94" w:rsidP="00E3536D">
       <w:pPr>
         <w:pStyle w:val="5-ParagraphSublist"/>
       </w:pPr>
       <w:r w:rsidRPr="00FE03BE">
@@ -31805,90 +31697,90 @@
       <w:pPr>
         <w:pStyle w:val="4-ParagraphList"/>
       </w:pPr>
       <w:r w:rsidRPr="00D13B7E">
         <w:t>The Costs of UCIP Coverages were not included in Contractor’s bid or proposal, the Contract Price/Contract Sum, and will not be included in any change order request, claim, change order or any request for payment for the Work or extra work</w:t>
       </w:r>
       <w:r>
         <w:t>, where UCIP applies</w:t>
       </w:r>
       <w:r w:rsidRPr="00D13B7E">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="306159B0" w14:textId="0118FC05" w:rsidR="00130E94" w:rsidRPr="00D13B7E" w:rsidRDefault="00130E94" w:rsidP="0007413E">
       <w:pPr>
         <w:pStyle w:val="4-ParagraphList"/>
       </w:pPr>
       <w:r w:rsidRPr="00D13B7E">
         <w:t>Contractor acknowledges that University shall not pay or compensate Contractor or any Subcontractor of any tier, in any manner, for the Costs of UCIP Coverages.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21BA84E3" w14:textId="05931AAD" w:rsidR="00130E94" w:rsidRPr="00D13B7E" w:rsidRDefault="00130E94" w:rsidP="0007413E">
       <w:pPr>
         <w:pStyle w:val="3-ParagraphText"/>
       </w:pPr>
-      <w:bookmarkStart w:id="574" w:name="_Ref219896560"/>
+      <w:bookmarkStart w:id="575" w:name="_Ref219896560"/>
       <w:r w:rsidRPr="00D13B7E">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">University’s Election to Modify or Discontinue the UCIP.  University may, for any reason, modify the UCIP Coverages, discontinue the UCIP, or request that Contractor or any of its Subcontractors of any tier withdraw from the UCIP upon thirty (30) days written notice.  Upon such notice Contractor and/or one or more of its Subcontractors, as specified by </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00D13B7E">
         <w:t>University</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00D13B7E">
         <w:t xml:space="preserve"> in such notice, shall obtain and thereafter maintain during the performance of the Work, all (or a portion thereof as specified by </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00D13B7E">
         <w:t>University</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00D13B7E">
         <w:t xml:space="preserve">) of the UCIP Coverages.  The form, content, limits of liability, cost, and the insurer issuing such replacement insurance shall be subject to University’s approval.  The University shall pay Contractor for the reasonable cost of replacement coverage required by this Article </w:t>
       </w:r>
       <w:r w:rsidR="00E86970">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00E86970">
         <w:instrText xml:space="preserve"> REF _Ref219896560 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="00E86970">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="006F6454">
         <w:t>11.1.12</w:t>
       </w:r>
       <w:r w:rsidR="00E86970">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00D13B7E">
         <w:t>.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="574"/>
+      <w:bookmarkEnd w:id="575"/>
     </w:p>
     <w:p w14:paraId="19E1F88E" w14:textId="446987C1" w:rsidR="00130E94" w:rsidRPr="00D13B7E" w:rsidRDefault="00130E94" w:rsidP="0007413E">
       <w:pPr>
         <w:pStyle w:val="3-ParagraphText"/>
       </w:pPr>
       <w:r w:rsidRPr="00D13B7E">
         <w:t xml:space="preserve">Waiver of Subrogation.  </w:t>
       </w:r>
       <w:r>
         <w:t>As to the UCIP and to</w:t>
       </w:r>
       <w:r w:rsidRPr="00D13B7E">
         <w:t xml:space="preserve"> the extent permitted by law, Contractor</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and the University mutually</w:t>
       </w:r>
       <w:r w:rsidRPr="00D13B7E">
         <w:t xml:space="preserve"> waives all rights of recovery by subrogation arising out of </w:t>
       </w:r>
       <w:r w:rsidRPr="00287C43">
         <w:t xml:space="preserve">deductibles </w:t>
       </w:r>
       <w:r w:rsidR="003B1D69">
         <w:t>which are the responsibility of the Contractor under the UCIP,</w:t>
@@ -32110,59 +32002,59 @@
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00D13B7E">
         <w:t xml:space="preserve"> of their respective obligations to exercise due care in the performance of their duties in connection with the Work, and to complete the Work in strict compliance with the Contract Documents.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55BC954A" w14:textId="3A570D34" w:rsidR="00130E94" w:rsidRPr="00D13B7E" w:rsidRDefault="00130E94" w:rsidP="0007413E">
       <w:pPr>
         <w:pStyle w:val="3-ParagraphText"/>
       </w:pPr>
       <w:r w:rsidRPr="00D13B7E">
         <w:t>Conflicts.  In the event of a conflict between the Contract and the provisions of the UCIP insurance policies, the insurance policies shall govern.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="391EFA44" w14:textId="14B0F489" w:rsidR="00130E94" w:rsidRPr="000A58EB" w:rsidRDefault="00130E94" w:rsidP="0007413E">
       <w:pPr>
         <w:pStyle w:val="3-ParagraphText"/>
       </w:pPr>
       <w:r w:rsidRPr="00D13B7E">
         <w:t>Safety.  Contractor shall be solely responsible for safety on the project.  Contractor shall establish a safety program that, at a minimum, complies with all local, state and Federal safety standards, and any safety standards established by University for the Project.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BA2478C" w14:textId="77777777" w:rsidR="00282546" w:rsidRDefault="00282546" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="2-ParagraphTitle"/>
       </w:pPr>
-      <w:bookmarkStart w:id="575" w:name="_Ref219896696"/>
-      <w:bookmarkStart w:id="576" w:name="_Toc221092292"/>
+      <w:bookmarkStart w:id="576" w:name="_Ref219896696"/>
+      <w:bookmarkStart w:id="577" w:name="_Toc221092292"/>
       <w:r>
         <w:t>BUILDER'S RISK PROPERTY INSURANCE</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="554"/>
       <w:bookmarkEnd w:id="555"/>
-      <w:bookmarkEnd w:id="575"/>
+      <w:bookmarkEnd w:id="556"/>
       <w:bookmarkEnd w:id="576"/>
+      <w:bookmarkEnd w:id="577"/>
     </w:p>
     <w:p w14:paraId="1B9FBE6C" w14:textId="31040DAA" w:rsidR="00282546" w:rsidRDefault="00282546" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="3-ParagraphText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If and only if the </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB0EB8">
         <w:t>Contract Sum exceeds $</w:t>
       </w:r>
       <w:r>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB0EB8">
         <w:t>00,000 at the time of award,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">  University will provide its standard builder's risk property insurance, subject to the deductibles, terms and conditions, exclusions, and limitations as contained in the provisions of the policy.  A copy of the University's standard builder's risk property insurance policy may be reviewed upon request to the University’s Representative.  In addition, a summary of the provisions of the policy is included as an Exhibit to the Contract.  </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
@@ -32351,75 +32243,75 @@
         <w:instrText xml:space="preserve"> REF _Ref219816956 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="008B4690">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="006F6454">
         <w:t>9.8</w:t>
       </w:r>
       <w:r w:rsidR="008B4690">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00DF5FD2">
         <w:t>. Should a Notice of Completion be filed more than 10 days after the date of Final Completion, the date of Final Completion recited in the Notice of Completion will govern</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BD48E54" w14:textId="77777777" w:rsidR="00282546" w:rsidRDefault="00282546" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="2-ParagraphTitle"/>
       </w:pPr>
-      <w:bookmarkStart w:id="577" w:name="_Toc219383422"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="579" w:name="_Toc221092293"/>
+      <w:bookmarkStart w:id="578" w:name="_Toc219383422"/>
+      <w:bookmarkStart w:id="579" w:name="_Ref219814010"/>
+      <w:bookmarkStart w:id="580" w:name="_Toc221092293"/>
       <w:r>
         <w:t>PERFORMANCE BOND AND PAYMENT BOND</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="577"/>
       <w:bookmarkEnd w:id="578"/>
       <w:bookmarkEnd w:id="579"/>
+      <w:bookmarkEnd w:id="580"/>
     </w:p>
     <w:p w14:paraId="04652095" w14:textId="62DCCC0F" w:rsidR="00282546" w:rsidRDefault="00486BBD" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="3-ParagraphText"/>
       </w:pPr>
-      <w:bookmarkStart w:id="580" w:name="_Ref219896682"/>
+      <w:bookmarkStart w:id="581" w:name="_Ref219896682"/>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r w:rsidR="00282546">
         <w:t xml:space="preserve"> shall furnish bonds covering the faithful performance of the Contract (Performance Bond) and payment of obligations arising thereunder (Payment Bond) on the forms contained in the Exhibits.  There may be more than one surety on each bond if approved in advance by the University in writing.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="580"/>
+      <w:bookmarkEnd w:id="581"/>
     </w:p>
     <w:p w14:paraId="6D238F23" w14:textId="0D30ED6B" w:rsidR="00282546" w:rsidRDefault="00282546" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="3-ParagraphText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The Payment Bond and Performance Bond shall each be in the amount of the Contract Sum.  The Payment Bond and Performance Bond shall be in effect on the date the Contract is signed by </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>University</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> shall promptly furnish such additional security as may be required by </w:t>
       </w:r>
@@ -32493,57 +32385,57 @@
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="755A7C8B" w14:textId="06F394F9" w:rsidR="00282546" w:rsidRPr="00491310" w:rsidRDefault="00005F24" w:rsidP="00491310">
       <w:pPr>
         <w:pStyle w:val="ARTICLE"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00491310">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>UNCOVERING AND CORRECTION OF WORK</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="552668B0" w14:textId="77777777" w:rsidR="00282546" w:rsidRPr="00677CD0" w:rsidRDefault="00282546" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="2-ParagraphTitle"/>
       </w:pPr>
-      <w:bookmarkStart w:id="581" w:name="_Toc219383423"/>
-      <w:bookmarkStart w:id="582" w:name="_Toc221092294"/>
+      <w:bookmarkStart w:id="582" w:name="_Toc219383423"/>
+      <w:bookmarkStart w:id="583" w:name="_Toc221092294"/>
       <w:r w:rsidRPr="00677CD0">
         <w:t>UNCOVERING OF WORK</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="581"/>
       <w:bookmarkEnd w:id="582"/>
+      <w:bookmarkEnd w:id="583"/>
     </w:p>
     <w:p w14:paraId="3D8B140F" w14:textId="7193DDF1" w:rsidR="00282546" w:rsidRDefault="00282546" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="3-ParagraphText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If a portion of the Work is covered contrary to University's Representative's request or direction, or contrary to the requirements of the Contract Documents, it must, if required in writing by University's Representative, be uncovered for University's Representative's observation and be replaced at </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r>
         <w:t>'s expense without adjustment of the Contract Time or the Contract Sum.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B8D6169" w14:textId="2D403F63" w:rsidR="00282546" w:rsidRDefault="00282546" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="3-ParagraphText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If a portion of the Work has been covered, which is not required by the Contract Documents to be observed or inspected prior to its being covered and which University's Representative has not specifically requested to observe prior to its being covered, University's Representative may request to see such </w:t>
       </w:r>
@@ -32556,134 +32448,134 @@
         <w:t xml:space="preserve"> and it shall be uncovered and replaced by </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.  If such Work is in accordance with the Contract Documents, the costs of uncovering and replacing the Work shall be added to the Contract Sum by Change Order; and if the uncovering and replacing of the Work extends the Contract Time, an appropriate adjustment of the Contract Time shall be made by Change Order.  If such Work is not in accordance with the Contract Documents, </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> shall pay such costs and shall not be entitled to an adjustment of the Contract Time or the Contract Sum.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B2F9699" w14:textId="77777777" w:rsidR="00282546" w:rsidRPr="00677CD0" w:rsidRDefault="00282546" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="2-ParagraphTitle"/>
       </w:pPr>
-      <w:bookmarkStart w:id="583" w:name="_Toc219383424"/>
-[...4 lines deleted...]
-      <w:bookmarkStart w:id="588" w:name="_Toc221092295"/>
+      <w:bookmarkStart w:id="584" w:name="_Toc219383424"/>
+      <w:bookmarkStart w:id="585" w:name="_Ref219813119"/>
+      <w:bookmarkStart w:id="586" w:name="_Ref219813562"/>
+      <w:bookmarkStart w:id="587" w:name="_Ref219816674"/>
+      <w:bookmarkStart w:id="588" w:name="_Ref219818315"/>
+      <w:bookmarkStart w:id="589" w:name="_Toc221092295"/>
       <w:r w:rsidRPr="00677CD0">
         <w:t>CORRECTION OF DEFECTIVE WORK AND GUARANT</w:t>
       </w:r>
       <w:r>
         <w:t>Y</w:t>
       </w:r>
       <w:r w:rsidRPr="00677CD0">
         <w:t xml:space="preserve"> TO REPAIR PERIOD</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="583"/>
       <w:bookmarkEnd w:id="584"/>
       <w:bookmarkEnd w:id="585"/>
       <w:bookmarkEnd w:id="586"/>
       <w:bookmarkEnd w:id="587"/>
       <w:bookmarkEnd w:id="588"/>
+      <w:bookmarkEnd w:id="589"/>
     </w:p>
     <w:p w14:paraId="7BB13A7A" w14:textId="77777777" w:rsidR="00282546" w:rsidRDefault="00282546" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="3-ParagraphText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The term "Guaranty </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>To</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> Repair Period" means a period of 1 year, unless a longer </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>period of time</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> is specified, commencing as follows:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="591D64C9" w14:textId="77777777" w:rsidR="00282546" w:rsidRDefault="00282546" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="4-ParagraphList"/>
       </w:pPr>
-      <w:bookmarkStart w:id="589" w:name="_Ref219817100"/>
+      <w:bookmarkStart w:id="590" w:name="_Ref219817100"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>For any Work not described as incomplete in the Certificate of Substantial Completion, on the date of Substantial Completion.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="589"/>
+      <w:bookmarkEnd w:id="590"/>
     </w:p>
     <w:p w14:paraId="57B066A2" w14:textId="093E3AF2" w:rsidR="00282546" w:rsidRDefault="00282546" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="4-ParagraphList"/>
       </w:pPr>
-      <w:bookmarkStart w:id="590" w:name="_Ref219817109"/>
+      <w:bookmarkStart w:id="591" w:name="_Ref219817109"/>
       <w:r>
         <w:t xml:space="preserve">For space beneficially occupied or for separate systems fully utilized prior to Substantial Completion pursuant to Article </w:t>
       </w:r>
       <w:r w:rsidR="00FC573E">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00FC573E">
         <w:instrText xml:space="preserve"> REF _Ref219817082 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="00FC573E">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="006F6454">
         <w:t>9.7</w:t>
       </w:r>
       <w:r w:rsidR="00FC573E">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t>, from the first date of such Beneficial Occupancy or actual use, as established in a Certificate of Beneficial Occupancy.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="590"/>
+      <w:bookmarkEnd w:id="591"/>
     </w:p>
     <w:p w14:paraId="255E391C" w14:textId="3FA406C1" w:rsidR="00282546" w:rsidRDefault="00282546" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="4-ParagraphList"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">For all Construction Work other than </w:t>
       </w:r>
       <w:r w:rsidR="00FC573E">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00FC573E">
         <w:instrText xml:space="preserve"> REF _Ref219817100 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="00FC573E">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="006F6454">
         <w:t>.1.1</w:t>
       </w:r>
       <w:r w:rsidR="00FC573E">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> or </w:t>
@@ -32789,141 +32681,141 @@
       <w:r>
         <w:t xml:space="preserve"> all reasonable costs of correcting such Defective Work.  </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> shall replace, repair, or restore to University's satisfaction any other parts of the Work and any other real or personal property which is damaged or destroyed </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>as a result of</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> such Defective Work or the correction of such Defective Work.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66F6947D" w14:textId="51FE90BC" w:rsidR="00282546" w:rsidRDefault="00486BBD" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="3-ParagraphText"/>
       </w:pPr>
-      <w:bookmarkStart w:id="591" w:name="_Ref219817151"/>
+      <w:bookmarkStart w:id="592" w:name="_Ref219817151"/>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r w:rsidR="00282546">
         <w:t xml:space="preserve"> shall remove from the Project Site portions of the Work and materials which are not in accordance with the Contract </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00282546">
         <w:t>Documents</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00282546">
         <w:t xml:space="preserve"> and which are neither corrected by </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r w:rsidR="00282546">
         <w:t xml:space="preserve"> nor accepted by </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00282546">
         <w:t>University</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00282546">
         <w:t>.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="591"/>
+      <w:bookmarkEnd w:id="592"/>
     </w:p>
     <w:p w14:paraId="1CAB7EDE" w14:textId="38B2B3B7" w:rsidR="00282546" w:rsidRDefault="00282546" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="3-ParagraphText"/>
       </w:pPr>
-      <w:bookmarkStart w:id="592" w:name="_Ref219817159"/>
+      <w:bookmarkStart w:id="593" w:name="_Ref219817159"/>
       <w:r>
         <w:t xml:space="preserve">If </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> fails to commence correction of Defective Work within 10 days after notice from University or University's Representative or fails to diligently prosecute such correction to completion, University may correct the Defective Work in accordance with Article </w:t>
       </w:r>
       <w:r w:rsidR="00FC573E">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00FC573E">
         <w:instrText xml:space="preserve"> REF _Ref219817134 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="00FC573E">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="006F6454">
         <w:t>2.4</w:t>
       </w:r>
       <w:r w:rsidR="00FC573E">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>of the General Conditions</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">; and, in addition, University may remove the Defective Work and store salvageable materials and equipment at </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r>
         <w:t>'s expense.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="592"/>
+      <w:bookmarkEnd w:id="593"/>
     </w:p>
     <w:p w14:paraId="7A2EBCFF" w14:textId="47CA80D1" w:rsidR="00282546" w:rsidRDefault="00282546" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="3-ParagraphText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> fails to pay the costs of such removal and storage as required by Articles </w:t>
       </w:r>
       <w:r w:rsidR="00FC573E">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00FC573E">
         <w:instrText xml:space="preserve"> REF _Ref219817151 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="00FC573E">
         <w:fldChar w:fldCharType="separate"/>
@@ -33119,157 +33011,157 @@
       <w:r w:rsidR="00282546">
         <w:t>'s obligations under the Contract Documents.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="477A9B7F" w14:textId="59C78849" w:rsidR="00005F24" w:rsidRPr="00491310" w:rsidRDefault="00005F24" w:rsidP="00491310">
       <w:pPr>
         <w:pStyle w:val="ARTICLE"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00491310">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>TERMINATION OR SUSPENSION OF THE CONTRACT</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3782DA91" w14:textId="127B151F" w:rsidR="00282546" w:rsidRDefault="00282546" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="2-ParagraphTitle"/>
       </w:pPr>
-      <w:bookmarkStart w:id="593" w:name="_Toc219383425"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="595" w:name="_Toc221092296"/>
+      <w:bookmarkStart w:id="594" w:name="_Toc219383425"/>
+      <w:bookmarkStart w:id="595" w:name="_Ref219817267"/>
+      <w:bookmarkStart w:id="596" w:name="_Toc221092296"/>
       <w:r>
         <w:t xml:space="preserve">TERMINATION BY </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>CONTRACTOR</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="593"/>
       <w:bookmarkEnd w:id="594"/>
       <w:bookmarkEnd w:id="595"/>
+      <w:bookmarkEnd w:id="596"/>
     </w:p>
     <w:p w14:paraId="3207C8FD" w14:textId="1B5999AE" w:rsidR="00282546" w:rsidRDefault="00282546" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="3-ParagraphText"/>
       </w:pPr>
-      <w:bookmarkStart w:id="596" w:name="_Ref219817214"/>
+      <w:bookmarkStart w:id="597" w:name="_Ref219817214"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Subject to Article </w:t>
       </w:r>
       <w:r w:rsidR="00417A66">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00417A66">
         <w:instrText xml:space="preserve"> REF _Ref219817229 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="00417A66">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="006F6454">
         <w:t>13.1.2</w:t>
       </w:r>
       <w:r w:rsidR="00417A66">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> below, </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> shall have the right to terminate the Contract only upon the occurrence of one of the following:</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="596"/>
+      <w:bookmarkEnd w:id="597"/>
     </w:p>
     <w:p w14:paraId="6FB6635B" w14:textId="2D350F8B" w:rsidR="00282546" w:rsidRDefault="00282546" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="4-ParagraphList"/>
       </w:pPr>
-      <w:bookmarkStart w:id="597" w:name="_DV_C23"/>
+      <w:bookmarkStart w:id="598" w:name="_DV_C23"/>
       <w:r w:rsidRPr="00085877">
         <w:t>Provided that University has not commenced reasonable action to remove any order of a court within the 90 day period, the</w:t>
       </w:r>
-      <w:bookmarkStart w:id="598" w:name="_DV_M662"/>
-      <w:bookmarkEnd w:id="597"/>
+      <w:bookmarkStart w:id="599" w:name="_DV_M662"/>
       <w:bookmarkEnd w:id="598"/>
+      <w:bookmarkEnd w:id="599"/>
       <w:r w:rsidRPr="00085877">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Work is stopped for 90 consecutive days, through no act or fault of </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, any Subcontractor, or any employee or agent of </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> or any Subcontractor, due to an issuance of an order of a court or other public authority having jurisdiction or due to an act of government, such as a declaration of a national emergency making material unavailable.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="430E84E8" w14:textId="527E0B0F" w:rsidR="00282546" w:rsidRDefault="00282546" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="4-ParagraphList"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">University fails to perform any material obligation under the Contract Documents and fails to cure such default within 30 </w:t>
       </w:r>
       <w:r w:rsidRPr="00085877">
         <w:t>days</w:t>
       </w:r>
-      <w:bookmarkStart w:id="599" w:name="_DV_C24"/>
+      <w:bookmarkStart w:id="600" w:name="_DV_C24"/>
       <w:r w:rsidRPr="00085877">
         <w:t>, or University has not commenced to cure such default within 30 days where such cure will require a reasonable period beyond 30 days and diligently prosecutes the same to completion,</w:t>
       </w:r>
-      <w:bookmarkStart w:id="600" w:name="_DV_M664"/>
-      <w:bookmarkEnd w:id="599"/>
+      <w:bookmarkStart w:id="601" w:name="_DV_M664"/>
       <w:bookmarkEnd w:id="600"/>
+      <w:bookmarkEnd w:id="601"/>
       <w:r w:rsidRPr="00085877">
         <w:t xml:space="preserve">  after receipt of notice from </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r w:rsidRPr="00085877">
         <w:t xml:space="preserve"> stating the nature</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> of such default.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F0D9306" w14:textId="7FF7E038" w:rsidR="00282546" w:rsidRDefault="00282546" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="4-ParagraphList"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Repeated suspensions by University, other than such suspensions as are agreed to by </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
@@ -33281,51 +33173,51 @@
         <w:t xml:space="preserve"> under Article </w:t>
       </w:r>
       <w:r w:rsidR="00417A66">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00417A66">
         <w:instrText xml:space="preserve"> REF _Ref219817240 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="00417A66">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="006F6454">
         <w:t>13.3</w:t>
       </w:r>
       <w:r w:rsidR="00417A66">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> below, which constitute in the aggregate more than 20% of the Contract Time.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66CDFF61" w14:textId="36D276A6" w:rsidR="00282546" w:rsidRDefault="00282546" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="3-ParagraphText"/>
       </w:pPr>
-      <w:bookmarkStart w:id="601" w:name="_Ref219817229"/>
+      <w:bookmarkStart w:id="602" w:name="_Ref219817229"/>
       <w:r>
         <w:t xml:space="preserve">Upon the occurrence of one of the events listed in Article </w:t>
       </w:r>
       <w:r w:rsidR="00417A66">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00417A66">
         <w:instrText xml:space="preserve"> REF _Ref219817214 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="00417A66">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="006F6454">
         <w:t>13.1.1</w:t>
       </w:r>
       <w:r w:rsidR="00417A66">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> above, </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
@@ -33333,51 +33225,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> may, upon </w:t>
       </w:r>
       <w:r w:rsidR="002D5D4F">
         <w:t>ten (</w:t>
       </w:r>
       <w:r>
         <w:t>10</w:t>
       </w:r>
       <w:r w:rsidR="002D5D4F">
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> days additional notice to University and University's Representative, and provided that the condition giving rise to </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r>
         <w:t>'s right to terminate is continuing, terminate the Contract.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="601"/>
+      <w:bookmarkEnd w:id="602"/>
     </w:p>
     <w:p w14:paraId="07CB20E8" w14:textId="78865CF0" w:rsidR="00282546" w:rsidRDefault="00282546" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="3-ParagraphText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Upon termination by </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, University will pay </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>to</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -33436,69 +33328,69 @@
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="006F6454">
         <w:t>13.1</w:t>
       </w:r>
       <w:r w:rsidR="00417A66">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">; and </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> will be entitled to no other compensation or damages and expressly waives the same.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B21592F" w14:textId="77777777" w:rsidR="00282546" w:rsidRDefault="00282546" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="2-ParagraphTitle"/>
       </w:pPr>
-      <w:bookmarkStart w:id="602" w:name="_Toc219383426"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="604" w:name="_Toc221092297"/>
+      <w:bookmarkStart w:id="603" w:name="_Toc219383426"/>
+      <w:bookmarkStart w:id="604" w:name="_Ref219817301"/>
+      <w:bookmarkStart w:id="605" w:name="_Toc221092297"/>
       <w:r>
         <w:t>TERMINATION BY UNIVERSITY FOR CAUSE</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="602"/>
       <w:bookmarkEnd w:id="603"/>
       <w:bookmarkEnd w:id="604"/>
+      <w:bookmarkEnd w:id="605"/>
     </w:p>
     <w:p w14:paraId="69671845" w14:textId="77777777" w:rsidR="00282546" w:rsidRDefault="00282546" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="3-ParagraphText"/>
       </w:pPr>
-      <w:bookmarkStart w:id="605" w:name="_Ref219817284"/>
+      <w:bookmarkStart w:id="606" w:name="_Ref219817284"/>
       <w:r>
         <w:t>University will have the right to terminate the Contract for cause at any time after the occurrence of any of the following events:</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="605"/>
+      <w:bookmarkEnd w:id="606"/>
     </w:p>
     <w:p w14:paraId="331AF1C0" w14:textId="10BBD795" w:rsidR="00282546" w:rsidRDefault="00486BBD" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="4-ParagraphList"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r w:rsidR="00282546">
         <w:t xml:space="preserve"> becomes insolvent or files for relief under the bankruptcy laws of the United States.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BB90EB2" w14:textId="664C0CE4" w:rsidR="00282546" w:rsidRDefault="00486BBD" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="4-ParagraphList"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
@@ -33566,80 +33458,80 @@
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>For a Contract with a Contract Time of less than 300 days, the 30-day period shall be reduced to the number of days commensurate with 10% of the Contract Time.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C2511CD" w14:textId="0E40865B" w:rsidR="00282546" w:rsidRDefault="00486BBD" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="4-ParagraphList"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r w:rsidR="00282546">
         <w:t xml:space="preserve"> abandons the Work.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05288A7E" w14:textId="2813E434" w:rsidR="00282546" w:rsidRDefault="00282546" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="3-ParagraphText"/>
       </w:pPr>
-      <w:bookmarkStart w:id="606" w:name="_Ref219817195"/>
+      <w:bookmarkStart w:id="607" w:name="_Ref219817195"/>
       <w:r>
         <w:t xml:space="preserve">Upon the occurrence of any of the following events, University will have the right to terminate the Contract for cause if </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> fails to promptly commence to cure such default and diligently prosecute such cure within 5 days after notice from </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>University</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve">, or within such longer </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>period of time</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> as is reasonably necessary to complete such cure:</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="606"/>
+      <w:bookmarkEnd w:id="607"/>
     </w:p>
     <w:p w14:paraId="7F55ACE8" w14:textId="44573697" w:rsidR="00282546" w:rsidRDefault="00486BBD" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="4-ParagraphList"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r w:rsidR="00282546">
         <w:t xml:space="preserve"> persistently or repeatedly refuses or fails to supply skilled supervisory personnel, an adequate number of properly skilled workers, proper materials, or necessary equipment to prosecute the Work in accordance with the Contract Documents.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14D735C6" w14:textId="0F47C44E" w:rsidR="00282546" w:rsidRDefault="00486BBD" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="4-ParagraphList"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
@@ -33693,51 +33585,51 @@
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r w:rsidR="00282546">
         <w:t xml:space="preserve"> is in default of any other material obligation under the Contract Documents.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78A98A2A" w14:textId="2BBDD03F" w:rsidR="00282546" w:rsidRDefault="00486BBD" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="4-ParagraphList"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r w:rsidR="00282546">
         <w:t xml:space="preserve"> persistently or materially fails to comply with applicable safety requirements.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B26582F" w14:textId="1F27E709" w:rsidR="00282546" w:rsidRDefault="00282546" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="3-ParagraphText"/>
       </w:pPr>
-      <w:bookmarkStart w:id="607" w:name="_Ref219818324"/>
+      <w:bookmarkStart w:id="608" w:name="_Ref219818324"/>
       <w:r>
         <w:t xml:space="preserve">Upon any of the occurrences referred to in Articles </w:t>
       </w:r>
       <w:r w:rsidR="00417A66">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00417A66">
         <w:instrText xml:space="preserve"> REF _Ref219817284 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="00417A66">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="006F6454">
         <w:t>13.2.1</w:t>
       </w:r>
       <w:r w:rsidR="00417A66">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidR="00417A66">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00417A66">
@@ -33791,51 +33683,51 @@
       <w:r>
         <w:t xml:space="preserve">'s materials, supplies, equipment, tools, and construction equipment and machinery from the Project Site </w:t>
       </w:r>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">within 7 days of such request; and if </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> fails to do so, University may remove or store, and after 90 days sell, any of the same at </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r>
         <w:t>'s expense.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="607"/>
+      <w:bookmarkEnd w:id="608"/>
     </w:p>
     <w:p w14:paraId="2911BE58" w14:textId="663BE1E6" w:rsidR="00282546" w:rsidRDefault="00282546" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="3-ParagraphText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If the Contract is terminated by University as provided in this Article </w:t>
       </w:r>
       <w:r w:rsidR="00417A66">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00417A66">
         <w:instrText xml:space="preserve"> REF _Ref219817301 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="00417A66">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="006F6454">
         <w:t>13.2</w:t>
       </w:r>
       <w:r w:rsidR="00417A66">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
@@ -33915,63 +33807,63 @@
       <w:r>
         <w:t xml:space="preserve"> provided by law or by the Contract Documents upon such termination; and University may proceed against </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> to recover all losses suffered by </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>University</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A12FACE" w14:textId="77777777" w:rsidR="00282546" w:rsidRDefault="00282546" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="2-ParagraphTitle"/>
       </w:pPr>
-      <w:bookmarkStart w:id="608" w:name="_Toc219383427"/>
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="612" w:name="_Toc221092298"/>
+      <w:bookmarkStart w:id="609" w:name="_Toc219383427"/>
+      <w:bookmarkStart w:id="610" w:name="_Ref219817240"/>
+      <w:bookmarkStart w:id="611" w:name="_Ref219817312"/>
+      <w:bookmarkStart w:id="612" w:name="_Ref219817320"/>
+      <w:bookmarkStart w:id="613" w:name="_Toc221092298"/>
       <w:r>
         <w:t>SUSPENSION BY UNIVERSITY FOR CONVENIENCE</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="608"/>
       <w:bookmarkEnd w:id="609"/>
       <w:bookmarkEnd w:id="610"/>
       <w:bookmarkEnd w:id="611"/>
       <w:bookmarkEnd w:id="612"/>
+      <w:bookmarkEnd w:id="613"/>
     </w:p>
     <w:p w14:paraId="052C855C" w14:textId="5D362A8C" w:rsidR="00282546" w:rsidRDefault="00282546" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="3-ParagraphText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">University may, at any time and from time to time, without cause, order </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, in writing, to suspend, delay, or interrupt the Work in whole or in part for such period of time, up to 90 days, as University may determine, with such period of suspension to be computed from the date of delivery of the written order.  Such order shall be specifically identified as a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Quotes"/>
         </w:rPr>
         <w:t>“Suspension Order</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">” under this Article </w:t>
@@ -34023,104 +33915,96 @@
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> shall continue with the Work.  A Change Order will be issued to cover any adjustments of the Contract Sum or the Contract Time necessarily caused by such suspension.  Any Claim by </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> for an adjustment of the Contract Sum or the Contract Time shall be made within 21 days after the end of the Work suspension.  </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> agrees that submission of its claim within said 21 days is an express condition precedent to </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> right to litigate such a claim.</w:t>
+        <w:t xml:space="preserve"> agrees that submission of its claim within said 21 days is an express condition precedent to its right to litigate such a claim.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0ABAC979" w14:textId="01AE7D75" w:rsidR="00282546" w:rsidRDefault="00282546" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="3-ParagraphText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The provisions of this Article </w:t>
       </w:r>
       <w:r w:rsidR="00417A66">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00417A66">
         <w:instrText xml:space="preserve"> REF _Ref219817320 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="00417A66">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="006F6454">
         <w:t>13.3</w:t>
       </w:r>
       <w:r w:rsidR="00417A66">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> shall not apply if a Suspension Order is not issued by University.  A Suspension Order shall not be required to stop the Work as permitted or required under any other provision of the Contract Documents.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A89AFBD" w14:textId="77777777" w:rsidR="00282546" w:rsidRDefault="00282546" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="2-ParagraphTitle"/>
       </w:pPr>
-      <w:bookmarkStart w:id="613" w:name="_Toc219383428"/>
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="617" w:name="_Toc221092299"/>
+      <w:bookmarkStart w:id="614" w:name="_Toc219383428"/>
+      <w:bookmarkStart w:id="615" w:name="_Ref219817338"/>
+      <w:bookmarkStart w:id="616" w:name="_Ref219817360"/>
+      <w:bookmarkStart w:id="617" w:name="_Ref219817363"/>
+      <w:bookmarkStart w:id="618" w:name="_Toc221092299"/>
       <w:r>
         <w:t>TERMINATION BY UNIVERSITY FOR CONVENIENCE</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="613"/>
       <w:bookmarkEnd w:id="614"/>
       <w:bookmarkEnd w:id="615"/>
       <w:bookmarkEnd w:id="616"/>
       <w:bookmarkEnd w:id="617"/>
+      <w:bookmarkEnd w:id="618"/>
     </w:p>
     <w:p w14:paraId="6F27CD82" w14:textId="5983D67D" w:rsidR="00282546" w:rsidRDefault="00282546" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="3-ParagraphText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">University may, at its option, terminate this Contract, in whole or from time to time in part, at any time by giving notice to </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.  Upon such termination, </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> agrees to waive any claims for damages, including loss of anticipated profits, on account thereof; and, as the sole right and remedy of </w:t>
@@ -34144,82 +34028,82 @@
         <w:t xml:space="preserve"> in accordance with Article </w:t>
       </w:r>
       <w:r w:rsidR="00417A66">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00417A66">
         <w:instrText xml:space="preserve"> REF _Ref219817255 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="00417A66">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="006F6454">
         <w:t>13.4.4</w:t>
       </w:r>
       <w:r w:rsidR="00417A66">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> below.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6503EAFC" w14:textId="718CBD9D" w:rsidR="00282546" w:rsidRDefault="00282546" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="3-ParagraphText"/>
       </w:pPr>
-      <w:bookmarkStart w:id="618" w:name="_Ref219817349"/>
+      <w:bookmarkStart w:id="619" w:name="_Ref219817349"/>
       <w:r>
         <w:t xml:space="preserve">Upon receipt of notice of termination under this Article </w:t>
       </w:r>
       <w:r w:rsidR="00417A66">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00417A66">
         <w:instrText xml:space="preserve"> REF _Ref219817338 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="00417A66">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="006F6454">
         <w:t>13.4</w:t>
       </w:r>
       <w:r w:rsidR="00417A66">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> shall, unless the notice directs otherwise, do the following:</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="618"/>
+      <w:bookmarkEnd w:id="619"/>
     </w:p>
     <w:p w14:paraId="625AC200" w14:textId="77777777" w:rsidR="00282546" w:rsidRDefault="00282546" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="4-ParagraphList"/>
       </w:pPr>
       <w:r>
         <w:t>Immediately discontinue the Work to the extent specified in the notice.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4ED16EE3" w14:textId="77777777" w:rsidR="00282546" w:rsidRDefault="00282546" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="4-ParagraphList"/>
       </w:pPr>
       <w:r>
         <w:t>Place no further orders or subcontracts for materials, equipment, services, or facilities, except as may be necessary for completion of such portion of the Work as is not discontinued.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5397E217" w14:textId="77777777" w:rsidR="00282546" w:rsidRDefault="00282546" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="4-ParagraphList"/>
       </w:pPr>
       <w:r>
         <w:t>Promptly cancel, on the most favorable terms reasonably possible, all subcontracts to the extent they relate to the performance of the discontinued portion of the Work.</w:t>
       </w:r>
     </w:p>
@@ -34258,64 +34142,64 @@
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="006F6454">
         <w:t>13.4.2</w:t>
       </w:r>
       <w:r w:rsidR="00417A66">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> above, as to bona fide obligations assumed by </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> prior to the date of termination.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1924F66F" w14:textId="78912CD3" w:rsidR="00282546" w:rsidRDefault="00282546" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="3-ParagraphText"/>
       </w:pPr>
-      <w:bookmarkStart w:id="619" w:name="_Ref219817255"/>
+      <w:bookmarkStart w:id="620" w:name="_Ref219817255"/>
       <w:r>
         <w:t xml:space="preserve">Upon such termination, University shall pay to </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> the sum of the following:</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="619"/>
+      <w:bookmarkEnd w:id="620"/>
     </w:p>
     <w:p w14:paraId="3A0ED046" w14:textId="38EA11FD" w:rsidR="00282546" w:rsidRDefault="00282546" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="4-ParagraphList"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The amount of the Contract Sum allocable to the portion of the Work properly performed by </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> as of the date of termination, less sums previously paid to </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
@@ -34438,57 +34322,57 @@
       <w:r>
         <w:t xml:space="preserve"> will be entitled to no other compensation or damages and expressly waives same.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3052C026" w14:textId="5C771D19" w:rsidR="001E72B6" w:rsidRPr="007450B3" w:rsidRDefault="007450B3" w:rsidP="007450B3">
       <w:pPr>
         <w:pStyle w:val="ARTICLE"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007450B3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>STATUTORY AND OTHER REQUIREMENTS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="127B0366" w14:textId="77777777" w:rsidR="00D407C2" w:rsidRDefault="00D407C2" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="2-ParagraphTitle"/>
       </w:pPr>
-      <w:bookmarkStart w:id="620" w:name="_Toc219383429"/>
-      <w:bookmarkStart w:id="621" w:name="_Toc221092300"/>
+      <w:bookmarkStart w:id="621" w:name="_Toc219383429"/>
+      <w:bookmarkStart w:id="622" w:name="_Toc221092300"/>
       <w:r w:rsidRPr="00A41E33">
         <w:t>PATIENT HEALTH INFORMATION</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="620"/>
       <w:bookmarkEnd w:id="621"/>
+      <w:bookmarkEnd w:id="622"/>
     </w:p>
     <w:p w14:paraId="143E134F" w14:textId="472814C7" w:rsidR="00D407C2" w:rsidRPr="00A41E33" w:rsidRDefault="00486BBD" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="3-ParagraphText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r w:rsidR="00D407C2" w:rsidRPr="00A41E33">
         <w:t xml:space="preserve"> acknowledges that its employees, agents, subcontractors, consultants and others acting on its behalf may </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00D407C2" w:rsidRPr="00A41E33">
         <w:t>come into contact with</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00D407C2" w:rsidRPr="00A41E33">
         <w:t xml:space="preserve"> Patient Health Information ("PHI") while performing work at the Project Site. This contact is most likely rare and brief (e.g. walking through a clinic where patient files may be visible, overhearing conversations between physicians while working or touring a hospital, noticing a relative or acquaintance receiving treatment in a </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00D407C2" w:rsidRPr="00A41E33">
         <w:t>University</w:t>
@@ -34554,67 +34438,67 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r w:rsidR="00D407C2" w:rsidRPr="00A41E33">
         <w:t xml:space="preserve"> will report to University Representative within five (5) days after </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r w:rsidR="00D407C2" w:rsidRPr="00A41E33">
         <w:t xml:space="preserve"> gives University Representative notice of the event/action of the steps taken to prevent future occurrences.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0105B37A" w14:textId="77777777" w:rsidR="00D407C2" w:rsidRDefault="00D407C2" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="2-ParagraphTitle"/>
       </w:pPr>
-      <w:bookmarkStart w:id="622" w:name="_Toc219383430"/>
-[...5 lines deleted...]
-      <w:bookmarkStart w:id="628" w:name="_Toc221092301"/>
+      <w:bookmarkStart w:id="623" w:name="_Toc219383430"/>
+      <w:bookmarkStart w:id="624" w:name="_Ref219817448"/>
+      <w:bookmarkStart w:id="625" w:name="_Ref219817460"/>
+      <w:bookmarkStart w:id="626" w:name="_Ref219817468"/>
+      <w:bookmarkStart w:id="627" w:name="_Ref219817477"/>
+      <w:bookmarkStart w:id="628" w:name="_Ref219817981"/>
+      <w:bookmarkStart w:id="629" w:name="_Toc221092301"/>
       <w:r>
         <w:t>NONDISCRIMINATION</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="622"/>
       <w:bookmarkEnd w:id="623"/>
       <w:bookmarkEnd w:id="624"/>
       <w:bookmarkEnd w:id="625"/>
       <w:bookmarkEnd w:id="626"/>
       <w:bookmarkEnd w:id="627"/>
       <w:bookmarkEnd w:id="628"/>
+      <w:bookmarkEnd w:id="629"/>
     </w:p>
     <w:p w14:paraId="52C302CC" w14:textId="64AE8302" w:rsidR="00D407C2" w:rsidRDefault="00D407C2" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="3-ParagraphText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">For purposes of this Article </w:t>
       </w:r>
       <w:r w:rsidR="00F11861">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00F11861">
         <w:instrText xml:space="preserve"> REF _Ref219817448 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="00F11861">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="006F6454">
         <w:t>14.2</w:t>
       </w:r>
       <w:r w:rsidR="00F11861">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t>, the term Subcontractor shall not include suppliers, manufacturers, or distributors.</w:t>
@@ -34630,61 +34514,61 @@
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r w:rsidR="00D407C2">
         <w:t xml:space="preserve"> shall comply and shall ensure that all Subcontractors comply with Sections 12900 through </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00D407C2">
         <w:t>12996,</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00D407C2">
         <w:t xml:space="preserve"> of the </w:t>
       </w:r>
       <w:r w:rsidR="00FE7730">
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="00D407C2">
         <w:t>tate of California Government Code.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C366682" w14:textId="70384D42" w:rsidR="00D407C2" w:rsidRDefault="00486BBD" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="3-ParagraphText"/>
       </w:pPr>
-      <w:bookmarkStart w:id="629" w:name="_Ref219817923"/>
+      <w:bookmarkStart w:id="630" w:name="_Ref219817923"/>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r w:rsidR="00D407C2">
         <w:t xml:space="preserve"> agrees as follows during the performance of the Work:</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="629"/>
+      <w:bookmarkEnd w:id="630"/>
     </w:p>
     <w:p w14:paraId="2E0775CD" w14:textId="485FB62A" w:rsidR="00D407C2" w:rsidRDefault="00486BBD" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="4-ParagraphList"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r w:rsidR="00D407C2" w:rsidRPr="00867E45">
         <w:t xml:space="preserve"> shall provide equal treatment to, and shall not willfully discriminate against or allow harassment of any employee or applicant for employment on the basis of: race; color; religion; sex; age; ancestry; national origin; sexual orientation; physical or mental disability; veteran's status; medical condition (as defined in Section 12926 of the State of California Government Code and including cancer-related medical conditions and or genetic characteristics); genetic information (as defined in the Genetic Information Nondiscrimination Act of 2008 and including family medical history); marital status; gender identity, pregnancy, or citizenship (within the limits imposed by law or University's policy) or service in the uniformed services (as defined by the Uniformed Services </w:t>
       </w:r>
       <w:r w:rsidR="00D407C2" w:rsidRPr="00867E45">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Employment and Reemployment Rights Act of 1994).  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r w:rsidR="00D407C2" w:rsidRPr="00867E45">
@@ -34719,178 +34603,170 @@
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r w:rsidR="00D407C2" w:rsidRPr="00867E45">
         <w:t xml:space="preserve"> will, in all solicitations or advertisements for employees placed by or on behalf of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r w:rsidR="00D407C2" w:rsidRPr="00867E45">
         <w:t>, state that qualified applicants will receive consideration for employment without regard to: race; color; religion; sex; age; ancestry; national origin; sexual orientation; physical or mental disability; veteran's status; medical condition (as defined in Section 12926 of the State of California Government Code and including cancer-related medical conditions and or genetic characteristics); genetic information (as defined in the Genetic Information Nondiscrimination Act of 2008 and including family medical history); marital status; gender identity, pregnancy, or citizenship (within the limits imposed by law or University's policy) or service in the uniformed services (as defined by the Uniformed Services Employment and Reemployment Rights Act of 1994).  For purposes of this provision:  (1) "Pregnancy" includes pregnancy, childbirth, and medical conditions related to pregnancy and childbirth; and (2) "Service in the uniformed services" includes membership, application for membership, performance of service, application for service, or obligation for service in the uniformed services</w:t>
       </w:r>
       <w:r w:rsidR="00D407C2">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F3EF483" w14:textId="06EF6B52" w:rsidR="00D407C2" w:rsidRDefault="00486BBD" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="4-ParagraphList"/>
       </w:pPr>
-      <w:bookmarkStart w:id="630" w:name="_Ref219817986"/>
+      <w:bookmarkStart w:id="631" w:name="_Ref219817986"/>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r w:rsidR="00D407C2">
         <w:t xml:space="preserve"> and all Subcontractors will permit access to their records of employment, employment advertisements, application forms, and other pertinent data and records by University or any appropriate agency of the </w:t>
       </w:r>
       <w:r w:rsidR="006236BF">
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="00D407C2">
         <w:t xml:space="preserve">tate of California designated by University for the purposes of investigation to ascertain compliance with this Article </w:t>
       </w:r>
       <w:r w:rsidR="00F11861">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00F11861">
         <w:instrText xml:space="preserve"> REF _Ref219817460 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="00F11861">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="006F6454">
         <w:t>14.2</w:t>
       </w:r>
       <w:r w:rsidR="00F11861">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00D407C2">
         <w:t>.  The outcome of the investigation may result in the following:</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="630"/>
+      <w:bookmarkEnd w:id="631"/>
     </w:p>
     <w:p w14:paraId="5D374AE3" w14:textId="55CDDC60" w:rsidR="00D407C2" w:rsidRDefault="00D407C2" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="5-ParagraphSublist"/>
       </w:pPr>
-      <w:bookmarkStart w:id="631" w:name="_Ref219817996"/>
+      <w:bookmarkStart w:id="632" w:name="_Ref219817996"/>
       <w:r>
         <w:t xml:space="preserve">A finding of willful violation of the provisions of this Contract or of the Fair Employment Practices Act may be regarded by University as (1) a basis for determining that </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is not a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Quotes"/>
         </w:rPr>
         <w:t>“responsible bidder</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">” as to future contracts for which such </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> may submit bids or (2) a basis for refusing to accept or consider the bids of </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> for future contracts.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="631"/>
+      <w:bookmarkEnd w:id="632"/>
     </w:p>
     <w:p w14:paraId="2D40C5B3" w14:textId="1DEF888C" w:rsidR="00D407C2" w:rsidRDefault="00D407C2" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="5-ParagraphSublist"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">University may deem a finding of willful violation of the Fair Employment Practices Act to have occurred upon receipt of written notice from the Fair Employment Practices Commission that it has (1) investigated and determined that </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> has violated the Fair Employment Practices Act and (2) issued an order under the </w:t>
       </w:r>
       <w:r w:rsidR="006236BF">
         <w:t>S</w:t>
       </w:r>
       <w:r>
         <w:t>tate of California Government Code Section  12970 or obtained an injunction under  Government Code Section 12973.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28ED38B3" w14:textId="3AF08FBD" w:rsidR="00D407C2" w:rsidRDefault="00D407C2" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="5-ParagraphSublist"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Upon receipt of such written notice from the Fair Employment Practices Commission, University may notify </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> that, unless it demonstrates </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> that, unless it demonstrates to the satisfaction of </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>University</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> within a stated period that the violation has been corrected, </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r>
         <w:t>'s bids on future projects will not be considered.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FA4E83F" w14:textId="552AB89F" w:rsidR="00D407C2" w:rsidRDefault="00486BBD" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="5-ParagraphSublist"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -34981,69 +34857,69 @@
       <w:r w:rsidR="00F11861">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="006F6454">
         <w:t>14.2</w:t>
       </w:r>
       <w:r w:rsidR="00F11861">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> shall be construed in any manner </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>so as to</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> prevent University from pursuing any other remedies that may be available at law.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D8D42F1" w14:textId="0E84B700" w:rsidR="00D407C2" w:rsidRDefault="00486BBD" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="5-ParagraphSublist"/>
       </w:pPr>
-      <w:bookmarkStart w:id="632" w:name="_Ref219818017"/>
+      <w:bookmarkStart w:id="633" w:name="_Ref219818017"/>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r w:rsidR="00D407C2">
         <w:t xml:space="preserve"> shall meet the following standards for compliance and provide University with satisfactory evidence of such compliance upon University's request, which shall be evaluated in each case by </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00D407C2">
         <w:t>University</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00D407C2">
         <w:t>:</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="632"/>
+      <w:bookmarkEnd w:id="633"/>
     </w:p>
     <w:p w14:paraId="2F4E167B" w14:textId="3A665DF6" w:rsidR="00D407C2" w:rsidRDefault="00486BBD" w:rsidP="00F11861">
       <w:pPr>
         <w:pStyle w:val="5-ParagraphSublist"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r w:rsidR="00D407C2">
         <w:t xml:space="preserve"> shall notify its Superintendent and other supervisory personnel of the nondiscrimination requirements of the Contract Documents and their responsibilities thereto.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61C13B22" w14:textId="2AFA9E16" w:rsidR="00D407C2" w:rsidRDefault="00486BBD" w:rsidP="00F11861">
       <w:pPr>
         <w:pStyle w:val="5-ParagraphSublist"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="13"/>
@@ -35191,61 +35067,61 @@
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00EC5701">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00EC5701">
         <w:instrText xml:space="preserve"> REF _Ref219818017 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="00EC5701">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="006F6454">
         <w:t>.6</w:t>
       </w:r>
       <w:r w:rsidR="00EC5701">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00D407C2">
         <w:t xml:space="preserve"> in all subcontracts with Subcontractors, so that such provisions will be binding upon each such Subcontractor.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49B014DA" w14:textId="77777777" w:rsidR="00D407C2" w:rsidRDefault="00D407C2" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="2-ParagraphTitle"/>
       </w:pPr>
-      <w:bookmarkStart w:id="633" w:name="_Toc219383431"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="636" w:name="_Toc221092302"/>
+      <w:bookmarkStart w:id="634" w:name="_Toc219383431"/>
+      <w:bookmarkStart w:id="635" w:name="_Ref219817485"/>
+      <w:bookmarkStart w:id="636" w:name="_Ref219818026"/>
+      <w:bookmarkStart w:id="637" w:name="_Toc221092302"/>
       <w:r>
         <w:t>PREVAILING WAGE RATES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="633"/>
       <w:bookmarkEnd w:id="634"/>
       <w:bookmarkEnd w:id="635"/>
       <w:bookmarkEnd w:id="636"/>
+      <w:bookmarkEnd w:id="637"/>
     </w:p>
     <w:p w14:paraId="031CD88C" w14:textId="7F4AA7C7" w:rsidR="00D407C2" w:rsidRDefault="00D407C2" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="3-ParagraphText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">For purposes of this Article </w:t>
       </w:r>
       <w:r w:rsidR="00EC5701">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00EC5701">
         <w:instrText xml:space="preserve"> REF _Ref219818026 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="00EC5701">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="006F6454">
         <w:t>14.3</w:t>
       </w:r>
       <w:r w:rsidR="00EC5701">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t>, the term Subcontractor shall not include suppliers, manufacturers, or distributors.</w:t>
@@ -35386,61 +35262,61 @@
         <w:t>or sought directly from the surety under its Performance Bond if there are insufficient funds remaining in the Contract Sum</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> shall also pay to any worker who was paid less than the prevailing wage rate for the work or craft for which the worker was employed for any portion of the Work, for each day, or portion thereof, for which the worker was paid less than the specified prevailing per diem wage rate, an amount equal to the difference between the specified prevailing per diem wage rate and the amount which was paid to the worker. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Review of any civil wage and penalty assessment shall be made pursuant to section 1742 of the California Labor Code.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="002AF77A" w14:textId="77777777" w:rsidR="00D407C2" w:rsidRDefault="00D407C2" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="2-ParagraphTitle"/>
       </w:pPr>
-      <w:bookmarkStart w:id="637" w:name="_Toc219383432"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="640" w:name="_Toc221092303"/>
+      <w:bookmarkStart w:id="638" w:name="_Toc219383432"/>
+      <w:bookmarkStart w:id="639" w:name="_Ref219818037"/>
+      <w:bookmarkStart w:id="640" w:name="_Ref219818044"/>
+      <w:bookmarkStart w:id="641" w:name="_Toc221092303"/>
       <w:r>
         <w:t>PAYROLL RECORDS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="637"/>
       <w:bookmarkEnd w:id="638"/>
       <w:bookmarkEnd w:id="639"/>
       <w:bookmarkEnd w:id="640"/>
+      <w:bookmarkEnd w:id="641"/>
     </w:p>
     <w:p w14:paraId="0B64BA9F" w14:textId="7E744F6D" w:rsidR="00D407C2" w:rsidRDefault="00D407C2" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="3-ParagraphText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">For purposes of this Article </w:t>
       </w:r>
       <w:r w:rsidR="00EC5701">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00EC5701">
         <w:instrText xml:space="preserve"> REF _Ref219818037 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="00EC5701">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="006F6454">
         <w:t>14.4</w:t>
       </w:r>
       <w:r w:rsidR="00EC5701">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t>, the term Subcontractor shall not include suppliers, manufacturers, or distributors.</w:t>
@@ -35673,63 +35549,63 @@
       <w:r w:rsidR="00D407C2">
         <w:t xml:space="preserve"> period, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r w:rsidR="00D407C2">
         <w:t xml:space="preserve"> shall forfeit to </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00D407C2">
         <w:t>University</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00D407C2">
         <w:t>, as a penalty, $100 for each day, or portion thereof, for each worker, until strict compliance is accomplished.  Such forfeiture amounts may be deducted from the Contract Sum.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B603C97" w14:textId="77777777" w:rsidR="00D407C2" w:rsidRDefault="00D407C2" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="2-ParagraphTitle"/>
       </w:pPr>
-      <w:bookmarkStart w:id="641" w:name="_Toc219383433"/>
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="645" w:name="_Toc221092304"/>
+      <w:bookmarkStart w:id="642" w:name="_Toc219383433"/>
+      <w:bookmarkStart w:id="643" w:name="_Ref219818053"/>
+      <w:bookmarkStart w:id="644" w:name="_Ref219818061"/>
+      <w:bookmarkStart w:id="645" w:name="_Ref219818069"/>
+      <w:bookmarkStart w:id="646" w:name="_Toc221092304"/>
       <w:r>
         <w:t>APPRENTICES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="641"/>
       <w:bookmarkEnd w:id="642"/>
       <w:bookmarkEnd w:id="643"/>
       <w:bookmarkEnd w:id="644"/>
       <w:bookmarkEnd w:id="645"/>
+      <w:bookmarkEnd w:id="646"/>
     </w:p>
     <w:p w14:paraId="76014A70" w14:textId="54084748" w:rsidR="00D407C2" w:rsidRDefault="00D407C2" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="3-ParagraphText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">For purposes of this Article </w:t>
       </w:r>
       <w:r w:rsidR="00EC5701">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00EC5701">
         <w:instrText xml:space="preserve"> REF _Ref219818053 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="00EC5701">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="006F6454">
         <w:t>14.5</w:t>
       </w:r>
       <w:r w:rsidR="00EC5701">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t>, the term Subcontractor shall not include suppliers, manufacturers, and distributors.</w:t>
@@ -36025,58 +35901,58 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> or Subcontractors of </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>journeyworker</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> trainees who may receive on-the-job training to enable them to achieve </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>journeyworker</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> status in any craft or trade under standards other than those set forth for apprentices.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CC025EE" w14:textId="77777777" w:rsidR="00D407C2" w:rsidRDefault="00D407C2" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="2-ParagraphTitle"/>
       </w:pPr>
-      <w:bookmarkStart w:id="646" w:name="_Toc219383434"/>
-      <w:bookmarkStart w:id="647" w:name="_Toc221092305"/>
+      <w:bookmarkStart w:id="647" w:name="_Toc219383434"/>
+      <w:bookmarkStart w:id="648" w:name="_Toc221092305"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>WORK DAY</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="646"/>
       <w:bookmarkEnd w:id="647"/>
+      <w:bookmarkEnd w:id="648"/>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="427BD6E1" w14:textId="1218018B" w:rsidR="00D407C2" w:rsidRDefault="00486BBD" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="3-ParagraphText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r w:rsidR="00D407C2">
         <w:t xml:space="preserve"> shall not permit any worker to labor more than 8 hours during any 1 day or more than 40 hours during any 1 calendar week, except as permitted by law and in such cases only upon such conditions as are provided by law.  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r w:rsidR="00D407C2">
         <w:t xml:space="preserve"> shall forfeit to University, as a penalty, $25 for each worker employed in the execution of this Contract by </w:t>
       </w:r>
       <w:r>
@@ -36092,107 +35968,107 @@
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="00D407C2">
         <w:t xml:space="preserve">tate of California.  Such forfeiture amounts may be deducted from the Contract Sum.  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r w:rsidR="00D407C2">
         <w:t xml:space="preserve"> and each Subcontractor shall keep, or cause to be kept, an accurate record showing the actual hours worked each day and each calendar week by each worker employed on the Project, which record shall be kept open at all reasonable hours to the inspection of University, its officers and agents, and to the inspection of the appropriate enforcement agency of the </w:t>
       </w:r>
       <w:r w:rsidR="00EA5332">
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="00D407C2">
         <w:t>tate of California.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BADED3C" w14:textId="77777777" w:rsidR="00D407C2" w:rsidRPr="00985C82" w:rsidRDefault="00D407C2" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="2-ParagraphTitle"/>
       </w:pPr>
-      <w:bookmarkStart w:id="648" w:name="_Toc219383435"/>
-      <w:bookmarkStart w:id="649" w:name="_Toc221092306"/>
+      <w:bookmarkStart w:id="649" w:name="_Toc219383435"/>
+      <w:bookmarkStart w:id="650" w:name="_Toc221092306"/>
       <w:r w:rsidRPr="00985C82">
         <w:t>BUY CLEAN CALIFORNIA ACT</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="648"/>
       <w:bookmarkEnd w:id="649"/>
+      <w:bookmarkEnd w:id="650"/>
     </w:p>
     <w:p w14:paraId="6A72E625" w14:textId="315ED2CD" w:rsidR="00D407C2" w:rsidRDefault="00D407C2" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="3-ParagraphText"/>
       </w:pPr>
       <w:r w:rsidRPr="00985C82">
         <w:t xml:space="preserve">The Buy Clean California Act (BCCA) </w:t>
       </w:r>
       <w:r w:rsidRPr="578AC1A6">
         <w:t>requires the</w:t>
       </w:r>
       <w:r w:rsidRPr="00985C82">
         <w:t xml:space="preserve"> Department of General Services (DGS) to establish and publish the maximum acceptable Global Warming Potential (GWP)</w:t>
       </w:r>
       <w:r w:rsidRPr="578AC1A6">
         <w:t xml:space="preserve"> on “eligible materials”, as described in Public Contract Code 3500 et seq. As of July 1, 2022, the </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r w:rsidRPr="578AC1A6">
         <w:t xml:space="preserve"> shall not install any eligible materials on the project until the </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="578AC1A6">
         <w:t xml:space="preserve">submits a facility-specific Environmental Product Declaration for that material that meets the published GWP requirements.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FF09F46" w14:textId="77777777" w:rsidR="00D407C2" w:rsidRPr="00DD7246" w:rsidRDefault="00D407C2" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="2-ParagraphTitle"/>
       </w:pPr>
-      <w:bookmarkStart w:id="650" w:name="_Toc219383436"/>
-      <w:bookmarkStart w:id="651" w:name="_Toc221092307"/>
+      <w:bookmarkStart w:id="651" w:name="_Toc219383436"/>
+      <w:bookmarkStart w:id="652" w:name="_Toc221092307"/>
       <w:r w:rsidRPr="00DD7246">
         <w:t>CALIFORNIA AIR RESOURCES BOARD (CARB) IN-USE OFF-ROAD DIESEL-FUELED FLEETS REGULATION</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="650"/>
       <w:bookmarkEnd w:id="651"/>
+      <w:bookmarkEnd w:id="652"/>
       <w:r w:rsidRPr="00DD7246">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60BDBDEA" w14:textId="5FAC0D8F" w:rsidR="00D407C2" w:rsidRPr="0065204A" w:rsidRDefault="00D407C2" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="3-ParagraphText"/>
       </w:pPr>
       <w:r w:rsidRPr="0065204A">
         <w:t xml:space="preserve">For a project involving the use of vehicles subject to this regulation, the </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r w:rsidRPr="0065204A">
         <w:t xml:space="preserve"> must obtain and provide to the </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0065204A">
         <w:t>University,</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
@@ -36285,121 +36161,121 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="74990FA9" w14:textId="0032D8B4" w:rsidR="00D407C2" w:rsidRPr="005B5A97" w:rsidRDefault="00812910" w:rsidP="005B5A97">
       <w:pPr>
         <w:pStyle w:val="ARTICLE"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:caps/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B5A97">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:caps/>
         </w:rPr>
         <w:t>Miscellaneous provisions</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EFAABEC" w14:textId="77777777" w:rsidR="00D407C2" w:rsidRDefault="00D407C2" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="2-ParagraphTitle"/>
       </w:pPr>
-      <w:bookmarkStart w:id="652" w:name="_Toc219383437"/>
-      <w:bookmarkStart w:id="653" w:name="_Toc221092308"/>
+      <w:bookmarkStart w:id="653" w:name="_Toc219383437"/>
+      <w:bookmarkStart w:id="654" w:name="_Toc221092308"/>
       <w:r>
         <w:t>GOVERNING LAW</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="652"/>
       <w:bookmarkEnd w:id="653"/>
+      <w:bookmarkEnd w:id="654"/>
     </w:p>
     <w:p w14:paraId="61A25B5E" w14:textId="4087DCEF" w:rsidR="00D407C2" w:rsidRDefault="00D407C2" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="3-ParagraphText"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">The Contract shall be governed by the law of the </w:t>
       </w:r>
       <w:r w:rsidR="004E3AAF">
         <w:t>S</w:t>
       </w:r>
       <w:r>
         <w:t>tate of California.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="062D59BF" w14:textId="77777777" w:rsidR="00D407C2" w:rsidRDefault="00D407C2" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="2-ParagraphTitle"/>
       </w:pPr>
-      <w:bookmarkStart w:id="654" w:name="_Toc219383438"/>
-      <w:bookmarkStart w:id="655" w:name="_Toc221092309"/>
+      <w:bookmarkStart w:id="655" w:name="_Toc219383438"/>
+      <w:bookmarkStart w:id="656" w:name="_Toc221092309"/>
       <w:r>
         <w:t>SUCCESSORS AND ASSIGNS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="654"/>
       <w:bookmarkEnd w:id="655"/>
+      <w:bookmarkEnd w:id="656"/>
     </w:p>
     <w:p w14:paraId="14D8A2EC" w14:textId="0B8180E8" w:rsidR="00D407C2" w:rsidRDefault="00D407C2" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="3-ParagraphText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">University and </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> respectively bind themselves and their successors, permitted assigns, and legal representatives to the other party and to the successors, permitted assigns, and legal representatives of such other party in respect to covenants, agreements, and obligations contained in the Contract Documents.  Neither party to the Contract shall assign the Contract, in whole or in part, without prior written consent of the other party.  Notwithstanding any such assignment, each of the original contracting parties shall remain legally responsible for </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>all of</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> its obligations under the Contract.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A45F16C" w14:textId="77777777" w:rsidR="00D407C2" w:rsidRDefault="00D407C2" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="2-ParagraphTitle"/>
       </w:pPr>
-      <w:bookmarkStart w:id="656" w:name="_Toc219383439"/>
-      <w:bookmarkStart w:id="657" w:name="_Toc221092310"/>
+      <w:bookmarkStart w:id="657" w:name="_Toc219383439"/>
+      <w:bookmarkStart w:id="658" w:name="_Toc221092310"/>
       <w:r>
         <w:t>RIGHTS AND REMEDIES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="656"/>
       <w:bookmarkEnd w:id="657"/>
+      <w:bookmarkEnd w:id="658"/>
     </w:p>
     <w:p w14:paraId="384B6811" w14:textId="77777777" w:rsidR="00D407C2" w:rsidRDefault="00D407C2" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="3-ParagraphText"/>
       </w:pPr>
       <w:r>
         <w:t>All University's rights and remedies under the Contract Documents will be cumulative and in addition to and not in limitation of all other rights and remedies of University under the Contract Documents or otherwise available at law or in equity.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FE437FB" w14:textId="77777777" w:rsidR="00D407C2" w:rsidRDefault="00D407C2" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="3-ParagraphText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">No action or failure to act by University or University's Representative will constitute a waiver of a right afforded them under the Contract, nor will such action or failure to act constitute approval of or acquiescence in a condition or </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>breach</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> thereunder, except as may be specifically agreed in writing.  No waiver by University or University's Representative of any condition, breach or default will constitute a waiver of any other condition, breach or default; nor will any such waiver constitute a continuing waiver.</w:t>
       </w:r>
     </w:p>
@@ -36410,140 +36286,140 @@
       <w:r>
         <w:t xml:space="preserve">No provision contained in the Contract Documents shall create or </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>give to</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> third parties any claim or right of action against University, University's Representative, or </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3725DC89" w14:textId="77777777" w:rsidR="00D407C2" w:rsidRDefault="00D407C2" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="2-ParagraphTitle"/>
       </w:pPr>
-      <w:bookmarkStart w:id="658" w:name="_Toc219383440"/>
-      <w:bookmarkStart w:id="659" w:name="_Toc221092311"/>
+      <w:bookmarkStart w:id="659" w:name="_Toc219383440"/>
+      <w:bookmarkStart w:id="660" w:name="_Toc221092311"/>
       <w:r>
         <w:t>SURVIVAL</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="658"/>
       <w:bookmarkEnd w:id="659"/>
+      <w:bookmarkEnd w:id="660"/>
     </w:p>
     <w:p w14:paraId="428A3C4D" w14:textId="24C6FFDD" w:rsidR="00D407C2" w:rsidRDefault="00D407C2" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="3-ParagraphText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The provisions of the Contract which by their nature survive termination of the Contract or Final Completion, including all warranties, indemnities, payment obligations, and University's right to audit </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r>
         <w:t>'s books and records, shall remain in full force and effect after Final Completion or any termination of the Contract.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="110C0D67" w14:textId="77777777" w:rsidR="00D407C2" w:rsidRDefault="00D407C2" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="2-ParagraphTitle"/>
       </w:pPr>
-      <w:bookmarkStart w:id="660" w:name="_Toc219383441"/>
-      <w:bookmarkStart w:id="661" w:name="_Toc221092312"/>
+      <w:bookmarkStart w:id="661" w:name="_Toc219383441"/>
+      <w:bookmarkStart w:id="662" w:name="_Toc221092312"/>
       <w:r>
         <w:t>COMPLETE AGREEMENT</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="660"/>
       <w:bookmarkEnd w:id="661"/>
+      <w:bookmarkEnd w:id="662"/>
     </w:p>
     <w:p w14:paraId="166AE4F7" w14:textId="7861C12E" w:rsidR="00D407C2" w:rsidRDefault="00D407C2" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="3-ParagraphText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The Contract Documents constitute the full and complete understanding of the parties and supersede any previous agreements or understandings, oral or written, with respect to the subject matter hereof.  The Contract may be modified only by a written instrument signed by both parties </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>or</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> as provided in Article 7. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BF260FB" w14:textId="77777777" w:rsidR="00D407C2" w:rsidRDefault="00D407C2" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="2-ParagraphTitle"/>
       </w:pPr>
-      <w:bookmarkStart w:id="662" w:name="_Toc219383442"/>
-      <w:bookmarkStart w:id="663" w:name="_Toc221092313"/>
+      <w:bookmarkStart w:id="663" w:name="_Toc219383442"/>
+      <w:bookmarkStart w:id="664" w:name="_Toc221092313"/>
       <w:r>
         <w:t>SEVERABILITY OF PROVISIONS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="662"/>
       <w:bookmarkEnd w:id="663"/>
+      <w:bookmarkEnd w:id="664"/>
     </w:p>
     <w:p w14:paraId="6C7F3201" w14:textId="77777777" w:rsidR="00D407C2" w:rsidRDefault="00D407C2" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="3-ParagraphText"/>
       </w:pPr>
       <w:r>
         <w:t>If any one or more of the provisions contained in the Contract Documents should be invalid, illegal, or unenforceable in any respect, the validity, legality, and enforceability of the remaining provisions contained herein shall not in any way be affected or impaired thereby.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2784CFBA" w14:textId="77777777" w:rsidR="00D407C2" w:rsidRDefault="00D407C2" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="2-ParagraphTitle"/>
       </w:pPr>
-      <w:bookmarkStart w:id="664" w:name="_Toc219383443"/>
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="668" w:name="_Toc221092314"/>
+      <w:bookmarkStart w:id="665" w:name="_Toc219383443"/>
+      <w:bookmarkStart w:id="666" w:name="_Ref219815309"/>
+      <w:bookmarkStart w:id="667" w:name="_Ref219818182"/>
+      <w:bookmarkStart w:id="668" w:name="_Ref219818188"/>
+      <w:bookmarkStart w:id="669" w:name="_Toc221092314"/>
       <w:r>
         <w:t>UNIVERSITY'S RIGHT TO AUDIT</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="664"/>
       <w:bookmarkEnd w:id="665"/>
       <w:bookmarkEnd w:id="666"/>
       <w:bookmarkEnd w:id="667"/>
       <w:bookmarkEnd w:id="668"/>
+      <w:bookmarkEnd w:id="669"/>
     </w:p>
     <w:p w14:paraId="2D21D422" w14:textId="7A0B4D86" w:rsidR="00D407C2" w:rsidRPr="00581C31" w:rsidRDefault="00D407C2" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="3-ParagraphText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">University and entities and agencies designated by </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>University</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> will have access to and the right to audit and the right to copy at University's cost all of </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">'s books, records, contracts, correspondence, instructions, drawings, receipts, vouchers, purchase orders, and memoranda relating to the Work.  </w:t>
       </w:r>
@@ -36554,72 +36430,64 @@
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">’s </w:t>
       </w:r>
       <w:r w:rsidRPr="00581C31">
         <w:t xml:space="preserve">records were fraudulently or negligently prepared or maintained, the University reserves the right to seek damages and legal remedies from </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r w:rsidRPr="00581C31">
         <w:t xml:space="preserve"> in accordance with Applicable Law.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05D3F3B9" w14:textId="7987EF70" w:rsidR="00D407C2" w:rsidRPr="00581C31" w:rsidRDefault="00D407C2" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="3-ParagraphText"/>
       </w:pPr>
-      <w:bookmarkStart w:id="669" w:name="_Ref219818102"/>
+      <w:bookmarkStart w:id="670" w:name="_Ref219818102"/>
       <w:r w:rsidRPr="00581C31">
-        <w:t xml:space="preserve">University and entities and agencies designated by University (including the UCIP Administrator and any UCIP insurer) will have access to, and the right to audit </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> copy at University's cost, </w:t>
+        <w:t xml:space="preserve">University and entities and agencies designated by University (including the UCIP Administrator and any UCIP insurer) will have access to, and the right to audit and the right to copy at University's cost, </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r w:rsidRPr="00581C31">
         <w:t>’s and all of its Subcontractors’ payroll records, books, records, contracts, correspondence, instructions, drawings, receipts, vouchers, purchase orders, and memoranda relating to the Work.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="669"/>
+      <w:bookmarkEnd w:id="670"/>
     </w:p>
     <w:p w14:paraId="2F39ABBE" w14:textId="50628EE6" w:rsidR="00D407C2" w:rsidRPr="00581C31" w:rsidRDefault="00D407C2" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="3-ParagraphText"/>
       </w:pPr>
       <w:r w:rsidRPr="00581C31">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Without limiting the University’s rights as set forth in Article </w:t>
       </w:r>
       <w:r w:rsidR="004F218C">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="004F218C">
         <w:instrText xml:space="preserve"> REF _Ref219818102 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="004F218C">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="006F6454">
         <w:t>15.7.2</w:t>
       </w:r>
       <w:r w:rsidR="004F218C">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00581C31">
@@ -36712,465 +36580,446 @@
         <w:t xml:space="preserve"> shall require its Subcontractors to comply with this Article </w:t>
       </w:r>
       <w:r w:rsidR="004F218C">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="004F218C">
         <w:instrText xml:space="preserve"> REF _Ref219818188 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="004F218C">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="006F6454">
         <w:t>15.7</w:t>
       </w:r>
       <w:r w:rsidR="004F218C">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00D407C2" w:rsidRPr="00581C31">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CA71185" w14:textId="77777777" w:rsidR="00D407C2" w:rsidRDefault="00D407C2" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="2-ParagraphTitle"/>
       </w:pPr>
-      <w:bookmarkStart w:id="670" w:name="_Toc219383444"/>
-      <w:bookmarkStart w:id="671" w:name="_Toc221092315"/>
+      <w:bookmarkStart w:id="671" w:name="_Toc219383444"/>
+      <w:bookmarkStart w:id="672" w:name="_Toc221092315"/>
       <w:r>
         <w:t>METHODS OF DELIVERY FOR SPECIFIED DOCUMENTS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="670"/>
       <w:bookmarkEnd w:id="671"/>
+      <w:bookmarkEnd w:id="672"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0057C821" w14:textId="0C3DC1D1" w:rsidR="00D407C2" w:rsidRPr="002E735F" w:rsidRDefault="00D407C2" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="3-ParagraphText"/>
       </w:pPr>
-      <w:bookmarkStart w:id="672" w:name="_Ref219818204"/>
+      <w:bookmarkStart w:id="673" w:name="_Ref219818204"/>
       <w:r w:rsidRPr="00AF3B38">
         <w:t xml:space="preserve">The following documents must be delivered in a manner specified in Article </w:t>
       </w:r>
       <w:r w:rsidR="004F218C">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="004F218C">
         <w:instrText xml:space="preserve"> REF _Ref219818196 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="004F218C">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="006F6454">
         <w:t>15.8.2</w:t>
-      </w:r>
-[...371 lines deleted...]
-        <w:t>15.8.1</w:t>
       </w:r>
       <w:r w:rsidR="004F218C">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00AF3B38">
         <w:t>:</w:t>
       </w:r>
       <w:bookmarkEnd w:id="673"/>
       <w:r w:rsidRPr="00AF3B38">
         <w:t> </w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="42A53EEE" w14:textId="30B8C819" w:rsidR="00D407C2" w:rsidRPr="00AF3B38" w:rsidRDefault="00486BBD" w:rsidP="002C795B">
+      <w:pPr>
+        <w:pStyle w:val="4-ParagraphList"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Contractor</w:t>
+      </w:r>
+      <w:r w:rsidR="00D407C2" w:rsidRPr="00AF3B38">
+        <w:t xml:space="preserve"> Notices of election to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00D407C2" w:rsidRPr="00AF3B38">
+        <w:t>litigate</w:t>
+      </w:r>
+      <w:r w:rsidR="005B1EE9">
+        <w:t>;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="586BF8FE" w14:textId="36B790BF" w:rsidR="00D407C2" w:rsidRPr="00D469AC" w:rsidRDefault="00D407C2" w:rsidP="002C795B">
+      <w:pPr>
+        <w:pStyle w:val="4-ParagraphList"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2333">
+        <w:t xml:space="preserve">Written demand for an informal conference to meet and confer pursuant to Article </w:t>
+      </w:r>
+      <w:r w:rsidR="004F218C">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="004F218C">
+        <w:instrText xml:space="preserve"> REF _Ref219818234 \r \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="004F218C">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="006F6454">
+        <w:t>4.4</w:t>
+      </w:r>
+      <w:r w:rsidR="004F218C">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="008A2333">
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="413C09E8" w14:textId="09116FD6" w:rsidR="00D407C2" w:rsidRPr="008A2333" w:rsidRDefault="00D407C2" w:rsidP="002C795B">
+      <w:pPr>
+        <w:pStyle w:val="4-ParagraphList"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2333">
+        <w:t xml:space="preserve">University’s written statement identifying remaining disputes following informal conference pursuant to Article </w:t>
+      </w:r>
+      <w:r w:rsidR="004F218C">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="004F218C">
+        <w:instrText xml:space="preserve"> REF _Ref219818241 \r \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="004F218C">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="006F6454">
+        <w:t>4.5</w:t>
+      </w:r>
+      <w:r w:rsidR="004F218C">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="008A2333">
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3754D6C2" w14:textId="6FE35ADF" w:rsidR="00D407C2" w:rsidRPr="008A2333" w:rsidRDefault="00D407C2" w:rsidP="002C795B">
+      <w:pPr>
+        <w:pStyle w:val="4-ParagraphList"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008A2333">
+        <w:t xml:space="preserve">Written demand for non-binding mediation pursuant to Article </w:t>
+      </w:r>
+      <w:r w:rsidR="004F218C">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="004F218C">
+        <w:instrText xml:space="preserve"> REF _Ref219818246 \r \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="004F218C">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="006F6454">
+        <w:t>4.5</w:t>
+      </w:r>
+      <w:r w:rsidR="004F218C">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="008A2333">
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CBFA346" w14:textId="474BA008" w:rsidR="00D407C2" w:rsidRPr="002E735F" w:rsidRDefault="00486BBD" w:rsidP="002C795B">
+      <w:pPr>
+        <w:pStyle w:val="4-ParagraphList"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Contractor</w:t>
+      </w:r>
+      <w:r w:rsidR="00D407C2" w:rsidRPr="00AF3B38">
+        <w:t xml:space="preserve"> claims</w:t>
+      </w:r>
+      <w:r w:rsidR="005B1EE9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D407C2" w:rsidRPr="00AF3B38">
+        <w:t>pursuant to Article</w:t>
+      </w:r>
+      <w:r w:rsidR="00C276AE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004F218C">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="004F218C">
+        <w:instrText xml:space="preserve"> REF _Ref219818268 \r \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="004F218C">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="006F6454">
+        <w:t>4.3</w:t>
+      </w:r>
+      <w:r w:rsidR="004F218C">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00D407C2" w:rsidRPr="00AF3B38">
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EE78340" w14:textId="3F42A967" w:rsidR="00D407C2" w:rsidRPr="00AF3B38" w:rsidRDefault="00486BBD" w:rsidP="002C795B">
+      <w:pPr>
+        <w:pStyle w:val="4-ParagraphList"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Contractor</w:t>
+      </w:r>
+      <w:r w:rsidR="00D407C2" w:rsidRPr="00AF3B38">
+        <w:t xml:space="preserve"> notices of conditions pursuant to Articles </w:t>
+      </w:r>
+      <w:r w:rsidR="004F218C">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="004F218C">
+        <w:instrText xml:space="preserve"> REF _Ref219818280 \r \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="004F218C">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="006F6454">
+        <w:t>3.17</w:t>
+      </w:r>
+      <w:r w:rsidR="004F218C">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00D407C2" w:rsidRPr="00AF3B38">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="004F218C">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="004F218C">
+        <w:instrText xml:space="preserve"> REF _Ref219818286 \r \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="004F218C">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="006F6454">
+        <w:t>3.18</w:t>
+      </w:r>
+      <w:r w:rsidR="004F218C">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00D407C2" w:rsidRPr="00AF3B38">
+        <w:t xml:space="preserve">, or </w:t>
+      </w:r>
+      <w:r w:rsidR="004F218C">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="004F218C">
+        <w:instrText xml:space="preserve"> REF _Ref219818292 \r \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="004F218C">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="006F6454">
+        <w:t>3.19</w:t>
+      </w:r>
+      <w:r w:rsidR="004F218C">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00D407C2" w:rsidRPr="00AF3B38">
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42A331C0" w14:textId="5F828083" w:rsidR="00D407C2" w:rsidRDefault="00D407C2" w:rsidP="002C795B">
+      <w:pPr>
+        <w:pStyle w:val="4-ParagraphList"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF3B38">
+        <w:t xml:space="preserve">University’s notices of </w:t>
+      </w:r>
+      <w:r w:rsidR="00486BBD">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Contractor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF3B38">
+        <w:t>’s failure to perform and/or correct defective work pursuant to Articles</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004F218C">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="004F218C">
+        <w:instrText xml:space="preserve"> REF _Ref219818303 \r \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="004F218C">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="006F6454">
+        <w:t>4.1.6</w:t>
+      </w:r>
+      <w:r w:rsidR="004F218C">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00AF3B38">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="004F218C">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="004F218C">
+        <w:instrText xml:space="preserve"> REF _Ref219818315 \r \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="004F218C">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="006F6454">
+        <w:t>12.2</w:t>
+      </w:r>
+      <w:r w:rsidR="004F218C">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00AF3B38">
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="004F218C">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="004F218C">
+        <w:instrText xml:space="preserve"> REF _Ref219818324 \r \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="004F218C">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="006F6454">
+        <w:t>13.2.3</w:t>
+      </w:r>
+      <w:r w:rsidR="004F218C">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00AF3B38">
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09B86433" w14:textId="21F3E7AB" w:rsidR="00D407C2" w:rsidRPr="002E735F" w:rsidRDefault="00D407C2" w:rsidP="002C795B">
+      <w:pPr>
+        <w:pStyle w:val="4-ParagraphList"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF3B38">
+        <w:t xml:space="preserve">University’s notice to stop </w:t>
+      </w:r>
+      <w:r>
+        <w:t>W</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF3B38">
+        <w:t xml:space="preserve">ork pursuant to Article </w:t>
+      </w:r>
+      <w:r w:rsidR="004F218C">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="004F218C">
+        <w:instrText xml:space="preserve"> REF _Ref219818337 \r \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="004F218C">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="006F6454">
+        <w:t>2.3.1</w:t>
+      </w:r>
+      <w:r w:rsidR="004F218C">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00AF3B38">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01E8BD04" w14:textId="77777777" w:rsidR="00D407C2" w:rsidRPr="002E735F" w:rsidRDefault="00D407C2" w:rsidP="002C795B">
+      <w:pPr>
+        <w:pStyle w:val="4-ParagraphList"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF3B38">
+        <w:t>Notices of termination or suspension pursuant to Article 13.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58A7F6AD" w14:textId="3CBD9620" w:rsidR="00D407C2" w:rsidRPr="002E735F" w:rsidRDefault="00D407C2" w:rsidP="002C795B">
+      <w:pPr>
+        <w:pStyle w:val="3-ParagraphText"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="674" w:name="_Ref219818196"/>
+      <w:r w:rsidRPr="00AF3B38">
+        <w:t xml:space="preserve">Delivery methods for documents specified in Article </w:t>
+      </w:r>
+      <w:r w:rsidR="004F218C">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="004F218C">
+        <w:instrText xml:space="preserve"> REF _Ref219818204 \r \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="004F218C">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="006F6454">
+        <w:t>15.8.1</w:t>
+      </w:r>
+      <w:r w:rsidR="004F218C">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00AF3B38">
+        <w:t>:</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="674"/>
+      <w:r w:rsidRPr="00AF3B38">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="3EAF3BD8" w14:textId="77777777" w:rsidR="00D407C2" w:rsidRPr="00AF3B38" w:rsidRDefault="00D407C2" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="4-ParagraphList"/>
       </w:pPr>
       <w:r w:rsidRPr="00AF3B38">
         <w:t>By personal deliver</w:t>
       </w:r>
       <w:r>
         <w:t>y</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF3B38">
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="639794A6" w14:textId="77777777" w:rsidR="00D407C2" w:rsidRPr="002E735F" w:rsidRDefault="00D407C2" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="4-ParagraphList"/>
       </w:pPr>
       <w:r w:rsidRPr="00AF3B38">
         <w:t xml:space="preserve">Sent by facsimile </w:t>
       </w:r>
       <w:r>
         <w:t>copy where receipt is confirmed</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF3B38">
@@ -37244,150 +37093,150 @@
       <w:r w:rsidR="004F218C">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00AF3B38">
         <w:t>.   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A633450" w14:textId="77777777" w:rsidR="00D407C2" w:rsidRPr="00C0221C" w:rsidRDefault="00D407C2" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="3-ParagraphText"/>
       </w:pPr>
       <w:r w:rsidRPr="00AF3B38">
         <w:t xml:space="preserve">Subject to the </w:t>
       </w:r>
       <w:r>
         <w:t>foregoing</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF3B38">
         <w:t>, such documents shall be deemed given and received upon actual receipt in the case of all except registered or certified mail; and in the case of registered or certified mail, on the date shown on the return receipt or the date delivery during normal business hours was attempted. Delivery of the specified documents shall be made at the respective street addresses set forth in the Agreement. Such street addresses may be changed by notice given in accordance with this Article 15.8.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09CC6E0C" w14:textId="77777777" w:rsidR="00D407C2" w:rsidRDefault="00D407C2" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="2-ParagraphTitle"/>
       </w:pPr>
-      <w:bookmarkStart w:id="674" w:name="_Toc219383445"/>
-      <w:bookmarkStart w:id="675" w:name="_Toc221092316"/>
+      <w:bookmarkStart w:id="675" w:name="_Toc219383445"/>
+      <w:bookmarkStart w:id="676" w:name="_Toc221092316"/>
       <w:r>
         <w:t>TIME OF THE ESSENCE</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="674"/>
       <w:bookmarkEnd w:id="675"/>
+      <w:bookmarkEnd w:id="676"/>
     </w:p>
     <w:p w14:paraId="02A671F1" w14:textId="77777777" w:rsidR="00D407C2" w:rsidRDefault="00D407C2" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="3-ParagraphText"/>
       </w:pPr>
       <w:r>
         <w:t>Time limits stated in the Contract Documents are of the essence of the Contract.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3955BACA" w14:textId="77777777" w:rsidR="00D407C2" w:rsidRPr="00362C01" w:rsidRDefault="00D407C2" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="2-ParagraphTitle"/>
       </w:pPr>
-      <w:bookmarkStart w:id="676" w:name="_Toc219383446"/>
-      <w:bookmarkStart w:id="677" w:name="_Toc221092317"/>
+      <w:bookmarkStart w:id="677" w:name="_Toc219383446"/>
+      <w:bookmarkStart w:id="678" w:name="_Toc221092317"/>
       <w:r w:rsidRPr="00362C01">
         <w:lastRenderedPageBreak/>
         <w:t>MUTUAL DUTY TO MITIGATE</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="676"/>
       <w:bookmarkEnd w:id="677"/>
+      <w:bookmarkEnd w:id="678"/>
     </w:p>
     <w:p w14:paraId="28EBB86B" w14:textId="46680425" w:rsidR="00D407C2" w:rsidRPr="00C0221C" w:rsidRDefault="00D407C2" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="3-ParagraphText"/>
       </w:pPr>
       <w:r w:rsidRPr="00362C01">
         <w:t xml:space="preserve">University and </w:t>
       </w:r>
       <w:r w:rsidR="00486BBD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Contractor</w:t>
       </w:r>
       <w:r w:rsidRPr="00362C01">
         <w:t xml:space="preserve"> shall use all reasonable and economically practicable efforts to mitigate delays and damages to the Project and to one another with respect to the Project, regardless of the cause of such delay or damage.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B22977E" w14:textId="77777777" w:rsidR="00D407C2" w:rsidRPr="0048203C" w:rsidRDefault="00D407C2" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="2-ParagraphTitle"/>
       </w:pPr>
-      <w:bookmarkStart w:id="678" w:name="_Toc219383447"/>
-      <w:bookmarkStart w:id="679" w:name="_Toc221092318"/>
+      <w:bookmarkStart w:id="679" w:name="_Toc219383447"/>
+      <w:bookmarkStart w:id="680" w:name="_Toc221092318"/>
       <w:r>
         <w:t>UC FAIR WAGE</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="678"/>
       <w:bookmarkEnd w:id="679"/>
+      <w:bookmarkEnd w:id="680"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="391A88E7" w14:textId="2EDCDE7B" w:rsidR="00D407C2" w:rsidRPr="00C0221C" w:rsidRDefault="00D407C2" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="3-ParagraphText"/>
       </w:pPr>
       <w:r w:rsidRPr="0048203C">
         <w:t xml:space="preserve">Contractor shall pay all </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0048203C">
         <w:t>persons</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="0048203C">
         <w:t xml:space="preserve"> providing construction services and/or any labor on site, including any University location, no less than the </w:t>
       </w:r>
       <w:r w:rsidR="002A0CC2">
         <w:t xml:space="preserve">highest of </w:t>
       </w:r>
       <w:r w:rsidRPr="0048203C">
         <w:t>UC Fair</w:t>
       </w:r>
       <w:r w:rsidR="008B7E65">
         <w:t xml:space="preserve"> Wage, California minimum wage, and Local minimum wage,</w:t>
       </w:r>
       <w:r w:rsidRPr="0048203C">
         <w:t xml:space="preserve"> and shall comply with all applicable federal, state and local working condition requirements.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EEB4DFA" w14:textId="77777777" w:rsidR="00D407C2" w:rsidRDefault="00D407C2" w:rsidP="002C795B">
       <w:pPr>
         <w:pStyle w:val="2-ParagraphTitle"/>
       </w:pPr>
-      <w:bookmarkStart w:id="680" w:name="_Toc219383448"/>
-      <w:bookmarkStart w:id="681" w:name="_Toc221092319"/>
+      <w:bookmarkStart w:id="681" w:name="_Toc219383448"/>
+      <w:bookmarkStart w:id="682" w:name="_Toc221092319"/>
       <w:r w:rsidRPr="001C3B8A">
         <w:t>EXECUTION OF AGREEMENT</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="680"/>
       <w:bookmarkEnd w:id="681"/>
+      <w:bookmarkEnd w:id="682"/>
     </w:p>
     <w:p w14:paraId="0EF631BF" w14:textId="1CD5A85F" w:rsidR="004B4BA8" w:rsidRDefault="00D407C2" w:rsidP="008B7E65">
       <w:pPr>
         <w:pStyle w:val="3-ParagraphText"/>
       </w:pPr>
       <w:r w:rsidRPr="004731FB">
         <w:t>This Agreement may be executed in two or more counterparts, each of which shall be deemed an original but all of which together shall constitute one and the same Agreement. The counterparts of this Agreement may be executed via a digital signature process and shall have the same force and effect as the use of a manual signature.  The University reserves the right to reject any digital signature unless it is unique to the person using it, capable of verification, created by public key cryptography or signature dynamics, and meets all requirements of California Government Code § 16.5 and California Code of Regulations 22000 through 22005.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="004B4BA8">
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="73358C45" w14:textId="77777777" w:rsidR="008824D9" w:rsidRDefault="008824D9" w:rsidP="00653223">
       <w:pPr>
@@ -37876,115 +37725,111 @@
         <w:rFonts w:cs="Arial"/>
         <w:smallCaps/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>Project Name:</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:smallCaps/>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:proofErr w:type="gramStart"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:smallCaps/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:highlight w:val="lightGray"/>
       </w:rPr>
       <w:t>{  }</w:t>
     </w:r>
-    <w:proofErr w:type="gramEnd"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:smallCaps/>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:smallCaps/>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>Project Number</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:smallCaps/>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">: </w:t>
     </w:r>
-    <w:proofErr w:type="gramStart"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:smallCaps/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:highlight w:val="lightGray"/>
       </w:rPr>
       <w:t>{  }</w:t>
     </w:r>
-    <w:proofErr w:type="gramEnd"/>
   </w:p>
   <w:p w14:paraId="191B6130" w14:textId="77777777" w:rsidR="00CE7931" w:rsidRDefault="00CE7931">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01FB1F94"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="05E22306"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ARTICLE"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
@@ -40369,50 +40214,51 @@
     <w:rsid w:val="00435F23"/>
     <w:rsid w:val="00446FC4"/>
     <w:rsid w:val="004516F4"/>
     <w:rsid w:val="00483383"/>
     <w:rsid w:val="00486BBD"/>
     <w:rsid w:val="00491310"/>
     <w:rsid w:val="004933C8"/>
     <w:rsid w:val="004B07E4"/>
     <w:rsid w:val="004B4BA8"/>
     <w:rsid w:val="004C0FDF"/>
     <w:rsid w:val="004D3090"/>
     <w:rsid w:val="004E3AAF"/>
     <w:rsid w:val="004E58B7"/>
     <w:rsid w:val="004F0359"/>
     <w:rsid w:val="004F218C"/>
     <w:rsid w:val="005001B1"/>
     <w:rsid w:val="00507C20"/>
     <w:rsid w:val="00520708"/>
     <w:rsid w:val="00526D42"/>
     <w:rsid w:val="005324E6"/>
     <w:rsid w:val="00537DCB"/>
     <w:rsid w:val="00546B07"/>
     <w:rsid w:val="005474F2"/>
     <w:rsid w:val="005961C7"/>
     <w:rsid w:val="005B03F3"/>
+    <w:rsid w:val="005B1EE9"/>
     <w:rsid w:val="005B5A97"/>
     <w:rsid w:val="005B71AF"/>
     <w:rsid w:val="005C476A"/>
     <w:rsid w:val="005D20B7"/>
     <w:rsid w:val="005D55D3"/>
     <w:rsid w:val="005E2F6E"/>
     <w:rsid w:val="005E3EEF"/>
     <w:rsid w:val="005E4180"/>
     <w:rsid w:val="0060672D"/>
     <w:rsid w:val="00606BDA"/>
     <w:rsid w:val="006215AC"/>
     <w:rsid w:val="006236BF"/>
     <w:rsid w:val="00630A3C"/>
     <w:rsid w:val="00632E6A"/>
     <w:rsid w:val="006406B4"/>
     <w:rsid w:val="00644379"/>
     <w:rsid w:val="0065092F"/>
     <w:rsid w:val="00653223"/>
     <w:rsid w:val="006778D9"/>
     <w:rsid w:val="00681590"/>
     <w:rsid w:val="00690373"/>
     <w:rsid w:val="006A61D2"/>
     <w:rsid w:val="006B0373"/>
     <w:rsid w:val="006D66BC"/>
     <w:rsid w:val="006E5286"/>
@@ -40429,113 +40275,116 @@
     <w:rsid w:val="007450B3"/>
     <w:rsid w:val="00752F55"/>
     <w:rsid w:val="00770225"/>
     <w:rsid w:val="00771A83"/>
     <w:rsid w:val="00792FE8"/>
     <w:rsid w:val="00795C7E"/>
     <w:rsid w:val="007A12FC"/>
     <w:rsid w:val="007A4A05"/>
     <w:rsid w:val="007B1B63"/>
     <w:rsid w:val="007B5CFD"/>
     <w:rsid w:val="007C235F"/>
     <w:rsid w:val="007C421E"/>
     <w:rsid w:val="007C50CA"/>
     <w:rsid w:val="007F33BF"/>
     <w:rsid w:val="007F377B"/>
     <w:rsid w:val="00800FB5"/>
     <w:rsid w:val="00812910"/>
     <w:rsid w:val="00824ABE"/>
     <w:rsid w:val="008269D2"/>
     <w:rsid w:val="008423D0"/>
     <w:rsid w:val="00852BEA"/>
     <w:rsid w:val="00855212"/>
     <w:rsid w:val="0087042B"/>
     <w:rsid w:val="0088167B"/>
     <w:rsid w:val="008824D9"/>
+    <w:rsid w:val="00883A01"/>
     <w:rsid w:val="008B2126"/>
     <w:rsid w:val="008B4690"/>
     <w:rsid w:val="008B7E65"/>
     <w:rsid w:val="008C361B"/>
     <w:rsid w:val="008C795C"/>
     <w:rsid w:val="00910F53"/>
     <w:rsid w:val="00924AA2"/>
     <w:rsid w:val="00925363"/>
     <w:rsid w:val="00933DFC"/>
     <w:rsid w:val="009643AD"/>
     <w:rsid w:val="0096545B"/>
     <w:rsid w:val="00966CC0"/>
     <w:rsid w:val="009767D6"/>
     <w:rsid w:val="00991A00"/>
     <w:rsid w:val="00992790"/>
     <w:rsid w:val="009B2279"/>
     <w:rsid w:val="009C3A53"/>
     <w:rsid w:val="009C4B3D"/>
     <w:rsid w:val="009D38AA"/>
     <w:rsid w:val="009E5C31"/>
     <w:rsid w:val="009F3B78"/>
     <w:rsid w:val="009F4D95"/>
     <w:rsid w:val="00A00C65"/>
     <w:rsid w:val="00A07169"/>
     <w:rsid w:val="00A076E0"/>
     <w:rsid w:val="00A170DA"/>
     <w:rsid w:val="00A37499"/>
+    <w:rsid w:val="00A553CF"/>
     <w:rsid w:val="00A6293D"/>
     <w:rsid w:val="00A65FC2"/>
     <w:rsid w:val="00A73898"/>
     <w:rsid w:val="00A769BC"/>
     <w:rsid w:val="00A84E01"/>
     <w:rsid w:val="00A864A5"/>
     <w:rsid w:val="00AA1ED6"/>
     <w:rsid w:val="00AA7554"/>
     <w:rsid w:val="00AB1E7B"/>
     <w:rsid w:val="00AC0FC5"/>
     <w:rsid w:val="00AC6864"/>
     <w:rsid w:val="00AD1CFB"/>
     <w:rsid w:val="00AD331E"/>
     <w:rsid w:val="00AD5A31"/>
     <w:rsid w:val="00AE4606"/>
     <w:rsid w:val="00B02C96"/>
     <w:rsid w:val="00B046E3"/>
     <w:rsid w:val="00B12E74"/>
     <w:rsid w:val="00B162C9"/>
     <w:rsid w:val="00B17F55"/>
     <w:rsid w:val="00B20929"/>
     <w:rsid w:val="00B23B0A"/>
     <w:rsid w:val="00B45729"/>
     <w:rsid w:val="00B547EA"/>
     <w:rsid w:val="00B72AB4"/>
     <w:rsid w:val="00B87085"/>
     <w:rsid w:val="00BA4F1B"/>
     <w:rsid w:val="00BC5263"/>
     <w:rsid w:val="00BE275B"/>
     <w:rsid w:val="00BE740C"/>
     <w:rsid w:val="00C0046D"/>
     <w:rsid w:val="00C14ED9"/>
     <w:rsid w:val="00C15406"/>
     <w:rsid w:val="00C22D97"/>
     <w:rsid w:val="00C273DF"/>
     <w:rsid w:val="00C27428"/>
+    <w:rsid w:val="00C276AE"/>
     <w:rsid w:val="00C422CE"/>
     <w:rsid w:val="00C440F9"/>
     <w:rsid w:val="00C46F30"/>
     <w:rsid w:val="00C51370"/>
     <w:rsid w:val="00C53E5E"/>
     <w:rsid w:val="00C55736"/>
     <w:rsid w:val="00C67B7D"/>
     <w:rsid w:val="00C72A96"/>
     <w:rsid w:val="00C74D04"/>
     <w:rsid w:val="00C94BF1"/>
     <w:rsid w:val="00CB5D15"/>
     <w:rsid w:val="00CE7931"/>
     <w:rsid w:val="00CF4BB2"/>
     <w:rsid w:val="00D03CEC"/>
     <w:rsid w:val="00D04BEB"/>
     <w:rsid w:val="00D13121"/>
     <w:rsid w:val="00D206E5"/>
     <w:rsid w:val="00D407C2"/>
     <w:rsid w:val="00D5076F"/>
     <w:rsid w:val="00D530E9"/>
     <w:rsid w:val="00D60368"/>
     <w:rsid w:val="00D61151"/>
     <w:rsid w:val="00D61415"/>
     <w:rsid w:val="00D621AA"/>
     <w:rsid w:val="00D65DF2"/>
@@ -42998,78 +42847,78 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{79E1083F-5D2D-4858-90F8-D55C519B80C8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>62</Pages>
-  <Words>38495</Words>
-  <Characters>219422</Characters>
+  <Words>37797</Words>
+  <Characters>219942</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>1828</Lines>
-  <Paragraphs>514</Paragraphs>
+  <Lines>4312</Lines>
+  <Paragraphs>1472</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>UCOP</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>257403</CharactersWithSpaces>
+  <CharactersWithSpaces>256267</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Jonathan Baron</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>678afd8f-0268-4499-a30d-0deb0bfc6d31</vt:lpwstr>
   </property>