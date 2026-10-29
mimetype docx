--- v0 (2026-05-01)
+++ v1 (2026-10-29)
@@ -1,1573 +1,1567 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
   <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
-  <Override PartName="/word/commentsExtensible.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtensible+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="667E4D58" w14:textId="77777777" w:rsidR="00174F63" w:rsidRPr="00174F63" w:rsidRDefault="00174F63" w:rsidP="00174F63">
-[...1 lines deleted...]
-        <w:keepNext/>
+    <w:p w:rsidRPr="00174F63" w:rsidR="00174F63" w:rsidP="15F9BCE7" w:rsidRDefault="00174F63" w14:paraId="667E4D58" w14:textId="77777777">
+      <w:pPr>
+        <w:keepNext w:val="1"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...5 lines deleted...]
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="15F9BCE7" w:rsidR="15F9BCE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Cover Sheet and </w:t>
       </w:r>
-      <w:commentRangeStart w:id="0"/>
-[...3 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="15F9BCE7" w:rsidR="15F9BCE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t>Instructions</w:t>
-      </w:r>
-[...9 lines deleted...]
-        <w:commentReference w:id="0"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9846" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3798"/>
         <w:gridCol w:w="360"/>
         <w:gridCol w:w="810"/>
         <w:gridCol w:w="810"/>
         <w:gridCol w:w="360"/>
         <w:gridCol w:w="1620"/>
         <w:gridCol w:w="360"/>
         <w:gridCol w:w="1728"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00174F63" w:rsidRPr="00174F63" w14:paraId="42D4FD1F" w14:textId="77777777" w:rsidTr="0063779A">
+      <w:tr w:rsidRPr="00174F63" w:rsidR="00174F63" w:rsidTr="0063779A" w14:paraId="42D4FD1F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4968" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="166A050F" w14:textId="77777777" w:rsidR="00174F63" w:rsidRPr="00174F63" w:rsidRDefault="00174F63" w:rsidP="00174F63">
+          <w:p w:rsidRPr="00174F63" w:rsidR="00174F63" w:rsidP="00174F63" w:rsidRDefault="00174F63" w14:paraId="166A050F" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4878" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
-              <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="dashSmallGap" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="dashSmallGap" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="dashSmallGap" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="dashSmallGap" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7C50CCFD" w14:textId="77777777" w:rsidR="00174F63" w:rsidRPr="00174F63" w:rsidRDefault="00174F63" w:rsidP="00174F63">
+          <w:p w:rsidRPr="00174F63" w:rsidR="00174F63" w:rsidP="00174F63" w:rsidRDefault="00174F63" w14:paraId="7C50CCFD" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00174F63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>APPROVED DOCUMENT – This document is approved by the Office of the President and Office of the General Counsel for use by the Facility and is available on electronic media.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00174F63" w:rsidRPr="00174F63" w14:paraId="5984D3E0" w14:textId="77777777" w:rsidTr="0063779A">
+      <w:tr w:rsidRPr="00174F63" w:rsidR="00174F63" w:rsidTr="0063779A" w14:paraId="5984D3E0" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4968" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7FFF67CC" w14:textId="77777777" w:rsidR="00174F63" w:rsidRPr="00174F63" w:rsidRDefault="00174F63" w:rsidP="00174F63">
+          <w:p w:rsidRPr="00174F63" w:rsidR="00174F63" w:rsidP="00174F63" w:rsidRDefault="00174F63" w14:paraId="7FFF67CC" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4878" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="043DFFA3" w14:textId="77777777" w:rsidR="00174F63" w:rsidRPr="00174F63" w:rsidRDefault="00174F63" w:rsidP="00174F63">
+          <w:p w:rsidRPr="00174F63" w:rsidR="00174F63" w:rsidP="00174F63" w:rsidRDefault="00174F63" w14:paraId="043DFFA3" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00174F63" w:rsidRPr="00174F63" w14:paraId="2DEE01DB" w14:textId="77777777" w:rsidTr="0063779A">
+      <w:tr w:rsidRPr="00174F63" w:rsidR="00174F63" w:rsidTr="0063779A" w14:paraId="2DEE01DB" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3798" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="57C11309" w14:textId="77777777" w:rsidR="00174F63" w:rsidRPr="00174F63" w:rsidRDefault="00174F63" w:rsidP="00174F63">
+          <w:p w:rsidRPr="00174F63" w:rsidR="00174F63" w:rsidP="00174F63" w:rsidRDefault="00174F63" w14:paraId="57C11309" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00174F63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>PURPOSE OF DOCUMENT:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6048" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2504383B" w14:textId="77777777" w:rsidR="00174F63" w:rsidRPr="00174F63" w:rsidRDefault="00174F63" w:rsidP="00174F63">
+          <w:p w:rsidRPr="00174F63" w:rsidR="00174F63" w:rsidP="00174F63" w:rsidRDefault="00174F63" w14:paraId="2504383B" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00174F63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Sets forth the basis of bids and price quotes and contains blank spaces so that all bids will be submitted on an identical form.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00174F63" w:rsidRPr="00174F63" w14:paraId="594115E4" w14:textId="77777777" w:rsidTr="0063779A">
+      <w:tr w:rsidRPr="00174F63" w:rsidR="00174F63" w:rsidTr="0063779A" w14:paraId="594115E4" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3798" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1ECA00E8" w14:textId="77777777" w:rsidR="00174F63" w:rsidRPr="00174F63" w:rsidRDefault="00174F63" w:rsidP="00174F63">
+          <w:p w:rsidRPr="00174F63" w:rsidR="00174F63" w:rsidP="00174F63" w:rsidRDefault="00174F63" w14:paraId="1ECA00E8" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00174F63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>CROSS-REFERENCE TO FACILITIES MANUAL:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6048" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcMar>
               <w:top w:w="14" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="46918FA9" w14:textId="77777777" w:rsidR="00174F63" w:rsidRPr="00174F63" w:rsidRDefault="00174F63" w:rsidP="00174F63">
+          <w:p w:rsidRPr="00174F63" w:rsidR="00174F63" w:rsidP="00174F63" w:rsidRDefault="00174F63" w14:paraId="46918FA9" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00174F63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>FM4[I]:4.5.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00174F63" w:rsidRPr="00174F63" w14:paraId="6543AAC2" w14:textId="77777777" w:rsidTr="0063779A">
+      <w:tr w:rsidRPr="00174F63" w:rsidR="00174F63" w:rsidTr="0063779A" w14:paraId="6543AAC2" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3798" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="45921312" w14:textId="71B42E17" w:rsidR="00174F63" w:rsidRPr="00174F63" w:rsidRDefault="00174F63" w:rsidP="00174F63">
+          <w:p w:rsidRPr="00174F63" w:rsidR="00174F63" w:rsidP="00174F63" w:rsidRDefault="00174F63" w14:paraId="45921312" w14:textId="71B42E17">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00174F63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>CONTENTS:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6048" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
-          <w:p w14:paraId="0FF280CB" w14:textId="77777777" w:rsidR="00174F63" w:rsidRPr="00174F63" w:rsidRDefault="00174F63" w:rsidP="00174F63">
+          <w:p w:rsidRPr="00174F63" w:rsidR="00174F63" w:rsidP="00174F63" w:rsidRDefault="00174F63" w14:paraId="0FF280CB" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00174F63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Bid Form</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00174F63" w:rsidRPr="00174F63" w14:paraId="2AF3A607" w14:textId="77777777" w:rsidTr="0063779A">
+      <w:tr w:rsidRPr="00174F63" w:rsidR="00174F63" w:rsidTr="0063779A" w14:paraId="2AF3A607" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3798" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="6FFACB76" w14:textId="77777777" w:rsidR="00174F63" w:rsidRPr="00174F63" w:rsidRDefault="00174F63" w:rsidP="00174F63">
+          <w:p w:rsidRPr="00174F63" w:rsidR="00174F63" w:rsidP="00174F63" w:rsidRDefault="00174F63" w14:paraId="6FFACB76" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00174F63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>FOR USE WITH:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="035C58CB" w14:textId="77777777" w:rsidR="00174F63" w:rsidRPr="00174F63" w:rsidRDefault="00174F63" w:rsidP="00174F63">
+          <w:p w:rsidRPr="00174F63" w:rsidR="00174F63" w:rsidP="00174F63" w:rsidRDefault="00174F63" w14:paraId="035C58CB" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="08C71F05" w14:textId="77777777" w:rsidR="00174F63" w:rsidRPr="00174F63" w:rsidRDefault="00174F63" w:rsidP="008B0AAB">
+          <w:p w:rsidRPr="00174F63" w:rsidR="00174F63" w:rsidP="008B0AAB" w:rsidRDefault="00174F63" w14:paraId="08C71F05" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00174F63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Long Form </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="59FDA9ED" w14:textId="77777777" w:rsidR="00174F63" w:rsidRPr="00174F63" w:rsidRDefault="00174F63" w:rsidP="008B0AAB">
+          <w:p w:rsidRPr="00174F63" w:rsidR="00174F63" w:rsidP="008B0AAB" w:rsidRDefault="00174F63" w14:paraId="59FDA9ED" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00174F63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>(LF)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="736CE241" w14:textId="77777777" w:rsidR="00174F63" w:rsidRPr="00174F63" w:rsidRDefault="00174F63" w:rsidP="008B0AAB">
+          <w:p w:rsidRPr="00174F63" w:rsidR="00174F63" w:rsidP="008B0AAB" w:rsidRDefault="00174F63" w14:paraId="736CE241" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3330CCCD" w14:textId="77777777" w:rsidR="00174F63" w:rsidRPr="00174F63" w:rsidRDefault="00174F63" w:rsidP="008B0AAB">
+          <w:p w:rsidRPr="00174F63" w:rsidR="00174F63" w:rsidP="008B0AAB" w:rsidRDefault="00174F63" w14:paraId="3330CCCD" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00174F63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Brief Form</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="722DB19B" w14:textId="77777777" w:rsidR="00174F63" w:rsidRPr="00174F63" w:rsidRDefault="00174F63" w:rsidP="008B0AAB">
+          <w:p w:rsidRPr="00174F63" w:rsidR="00174F63" w:rsidP="008B0AAB" w:rsidRDefault="00174F63" w14:paraId="722DB19B" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00174F63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>(BF)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5E037F0B" w14:textId="77777777" w:rsidR="00174F63" w:rsidRPr="00174F63" w:rsidRDefault="00174F63" w:rsidP="008B0AAB">
+          <w:p w:rsidRPr="00174F63" w:rsidR="00174F63" w:rsidP="008B0AAB" w:rsidRDefault="00174F63" w14:paraId="5E037F0B" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1728" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="472DAD06" w14:textId="77777777" w:rsidR="00174F63" w:rsidRPr="00174F63" w:rsidRDefault="00174F63" w:rsidP="008B0AAB">
+          <w:p w:rsidRPr="00174F63" w:rsidR="00174F63" w:rsidP="008B0AAB" w:rsidRDefault="00174F63" w14:paraId="472DAD06" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="432"/>
                 <w:tab w:val="left" w:pos="864"/>
                 <w:tab w:val="left" w:pos="1296"/>
                 <w:tab w:val="right" w:pos="8928"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00174F63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Multiple Prime</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3E53ABD3" w14:textId="77777777" w:rsidR="00174F63" w:rsidRPr="00174F63" w:rsidRDefault="00174F63" w:rsidP="008B0AAB">
+          <w:p w:rsidRPr="00174F63" w:rsidR="00174F63" w:rsidP="008B0AAB" w:rsidRDefault="00174F63" w14:paraId="3E53ABD3" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00174F63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>(MP)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00174F63" w:rsidRPr="00174F63" w14:paraId="0F19ABF6" w14:textId="77777777" w:rsidTr="0063779A">
+      <w:tr w:rsidRPr="00174F63" w:rsidR="00174F63" w:rsidTr="0063779A" w14:paraId="0F19ABF6" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3798" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6035355B" w14:textId="77777777" w:rsidR="00174F63" w:rsidRPr="00174F63" w:rsidRDefault="00174F63" w:rsidP="00174F63">
+          <w:p w:rsidRPr="00174F63" w:rsidR="00174F63" w:rsidP="00174F63" w:rsidRDefault="00174F63" w14:paraId="6035355B" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="744CC397" w14:textId="77777777" w:rsidR="00174F63" w:rsidRPr="00174F63" w:rsidRDefault="00174F63" w:rsidP="00174F63">
+          <w:p w:rsidRPr="00174F63" w:rsidR="00174F63" w:rsidP="00174F63" w:rsidRDefault="00174F63" w14:paraId="744CC397" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="3FF86866" w14:textId="77777777" w:rsidR="00174F63" w:rsidRPr="00174F63" w:rsidRDefault="00174F63" w:rsidP="008B0AAB">
+          <w:p w:rsidRPr="00174F63" w:rsidR="00174F63" w:rsidP="008B0AAB" w:rsidRDefault="00174F63" w14:paraId="3FF86866" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="432"/>
                 <w:tab w:val="left" w:pos="864"/>
                 <w:tab w:val="left" w:pos="1296"/>
                 <w:tab w:val="right" w:pos="8928"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00174F63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Design Build</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="37C9E44D" w14:textId="77777777" w:rsidR="00174F63" w:rsidRPr="00174F63" w:rsidRDefault="00174F63" w:rsidP="008B0AAB">
+          <w:p w:rsidRPr="00174F63" w:rsidR="00174F63" w:rsidP="008B0AAB" w:rsidRDefault="00174F63" w14:paraId="37C9E44D" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00174F63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>(DB)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5748303E" w14:textId="77777777" w:rsidR="00174F63" w:rsidRPr="00174F63" w:rsidRDefault="00174F63" w:rsidP="008B0AAB">
+          <w:p w:rsidRPr="00174F63" w:rsidR="00174F63" w:rsidP="008B0AAB" w:rsidRDefault="00174F63" w14:paraId="5748303E" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="076FA54D" w14:textId="77777777" w:rsidR="00174F63" w:rsidRPr="00174F63" w:rsidRDefault="00174F63" w:rsidP="008B0AAB">
+          <w:p w:rsidRPr="00174F63" w:rsidR="00174F63" w:rsidP="008B0AAB" w:rsidRDefault="00174F63" w14:paraId="076FA54D" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="432"/>
                 <w:tab w:val="left" w:pos="864"/>
                 <w:tab w:val="left" w:pos="1296"/>
                 <w:tab w:val="right" w:pos="8928"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00174F63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>CM at Risk</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6125283A" w14:textId="77777777" w:rsidR="00174F63" w:rsidRPr="00174F63" w:rsidRDefault="00174F63" w:rsidP="008B0AAB">
+          <w:p w:rsidRPr="00174F63" w:rsidR="00174F63" w:rsidP="008B0AAB" w:rsidRDefault="00174F63" w14:paraId="6125283A" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00174F63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>(CM)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="69852E2E" w14:textId="77777777" w:rsidR="00174F63" w:rsidRPr="00174F63" w:rsidRDefault="00174F63" w:rsidP="008B0AAB">
+          <w:p w:rsidRPr="00174F63" w:rsidR="00174F63" w:rsidP="008B0AAB" w:rsidRDefault="00174F63" w14:paraId="69852E2E" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1728" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3549973E" w14:textId="77777777" w:rsidR="00174F63" w:rsidRPr="00174F63" w:rsidRDefault="00174F63" w:rsidP="008B0AAB">
+          <w:p w:rsidRPr="00174F63" w:rsidR="00174F63" w:rsidP="008B0AAB" w:rsidRDefault="00174F63" w14:paraId="3549973E" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="432"/>
                 <w:tab w:val="left" w:pos="864"/>
                 <w:tab w:val="left" w:pos="1296"/>
                 <w:tab w:val="right" w:pos="8928"/>
                 <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00174F63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Job Order Contract</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="633BFB04" w14:textId="77777777" w:rsidR="00174F63" w:rsidRPr="00174F63" w:rsidRDefault="00174F63" w:rsidP="008B0AAB">
+          <w:p w:rsidRPr="00174F63" w:rsidR="00174F63" w:rsidP="008B0AAB" w:rsidRDefault="00174F63" w14:paraId="633BFB04" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00174F63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>(JOC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00174F63" w:rsidRPr="00174F63" w14:paraId="3DF360D0" w14:textId="77777777" w:rsidTr="0063779A">
+      <w:tr w:rsidRPr="00174F63" w:rsidR="00174F63" w:rsidTr="0063779A" w14:paraId="3DF360D0" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3798" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="66E6B83C" w14:textId="77777777" w:rsidR="00174F63" w:rsidRPr="00174F63" w:rsidRDefault="00174F63" w:rsidP="00174F63">
+          <w:p w:rsidRPr="00174F63" w:rsidR="00174F63" w:rsidP="00174F63" w:rsidRDefault="00174F63" w14:paraId="66E6B83C" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3C36B4A8" w14:textId="02161001" w:rsidR="00174F63" w:rsidRPr="00174F63" w:rsidRDefault="00174F63" w:rsidP="00174F63">
+          <w:p w:rsidRPr="00174F63" w:rsidR="00174F63" w:rsidP="00174F63" w:rsidRDefault="00174F63" w14:paraId="3C36B4A8" w14:textId="02161001">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00174F63">
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:hAnsi="Century" w:cs="Arial"/>
               </w:rPr>
               <w:t>√</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="19BD6939" w14:textId="77777777" w:rsidR="00174F63" w:rsidRPr="00174F63" w:rsidRDefault="00174F63" w:rsidP="008B0AAB">
+          <w:p w:rsidRPr="00174F63" w:rsidR="00174F63" w:rsidP="008B0AAB" w:rsidRDefault="00174F63" w14:paraId="19BD6939" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00174F63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Mini Form</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="127A8188" w14:textId="77777777" w:rsidR="00174F63" w:rsidRPr="00174F63" w:rsidRDefault="00174F63" w:rsidP="008B0AAB">
+          <w:p w:rsidRPr="00174F63" w:rsidR="00174F63" w:rsidP="008B0AAB" w:rsidRDefault="00174F63" w14:paraId="127A8188" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00174F63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>(MF)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="00C7FF60" w14:textId="1D3FEE5A" w:rsidR="00174F63" w:rsidRPr="00174F63" w:rsidRDefault="00174F63" w:rsidP="008B0AAB">
+          <w:p w:rsidRPr="00174F63" w:rsidR="00174F63" w:rsidP="008B0AAB" w:rsidRDefault="00174F63" w14:paraId="00C7FF60" w14:textId="1D3FEE5A">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="139CA57F" w14:textId="77777777" w:rsidR="00174F63" w:rsidRPr="00174F63" w:rsidRDefault="00174F63" w:rsidP="008B0AAB">
+          <w:p w:rsidRPr="00174F63" w:rsidR="00174F63" w:rsidP="008B0AAB" w:rsidRDefault="00174F63" w14:paraId="139CA57F" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00174F63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Informal Form (IF)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7B85C5A3" w14:textId="77777777" w:rsidR="00174F63" w:rsidRPr="00174F63" w:rsidRDefault="00174F63" w:rsidP="008B0AAB">
+          <w:p w:rsidRPr="00174F63" w:rsidR="00174F63" w:rsidP="008B0AAB" w:rsidRDefault="00174F63" w14:paraId="7B85C5A3" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1728" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="55FBF503" w14:textId="77777777" w:rsidR="00174F63" w:rsidRPr="00174F63" w:rsidRDefault="00174F63" w:rsidP="008B0AAB">
+          <w:p w:rsidRPr="00174F63" w:rsidR="00174F63" w:rsidP="008B0AAB" w:rsidRDefault="00174F63" w14:paraId="55FBF503" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00174F63" w:rsidRPr="00174F63" w14:paraId="12FFCC29" w14:textId="77777777" w:rsidTr="0063779A">
+      <w:tr w:rsidRPr="00174F63" w:rsidR="00174F63" w:rsidTr="0063779A" w14:paraId="12FFCC29" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3798" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3CD5D48B" w14:textId="77777777" w:rsidR="00174F63" w:rsidRPr="00174F63" w:rsidRDefault="00174F63" w:rsidP="00174F63">
+          <w:p w:rsidRPr="00174F63" w:rsidR="00174F63" w:rsidP="00174F63" w:rsidRDefault="00174F63" w14:paraId="3CD5D48B" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00174F63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>COMPLETED BY:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7247AF2F" w14:textId="77777777" w:rsidR="00174F63" w:rsidRPr="00174F63" w:rsidRDefault="00174F63" w:rsidP="00174F63">
+          <w:p w:rsidRPr="00174F63" w:rsidR="00174F63" w:rsidP="00174F63" w:rsidRDefault="00174F63" w14:paraId="7247AF2F" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00174F63">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Wingdings" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Wingdings" w:cs="Arial"/>
               </w:rPr>
               <w:t>ü</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="4318A459" w14:textId="77777777" w:rsidR="00174F63" w:rsidRPr="00174F63" w:rsidRDefault="00174F63" w:rsidP="00174F63">
+          <w:p w:rsidRPr="00174F63" w:rsidR="00174F63" w:rsidP="00174F63" w:rsidRDefault="00174F63" w14:paraId="4318A459" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00174F63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Filling in</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2365B0FE" w14:textId="77777777" w:rsidR="00174F63" w:rsidRPr="00174F63" w:rsidRDefault="00174F63" w:rsidP="00174F63">
+          <w:p w:rsidRPr="00174F63" w:rsidR="00174F63" w:rsidP="00174F63" w:rsidRDefault="00174F63" w14:paraId="2365B0FE" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00174F63">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Wingdings" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Wingdings" w:cs="Arial"/>
               </w:rPr>
               <w:t>ü</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0F43BEC4" w14:textId="77777777" w:rsidR="00174F63" w:rsidRPr="00174F63" w:rsidRDefault="00174F63" w:rsidP="00174F63">
+          <w:p w:rsidRPr="00174F63" w:rsidR="00174F63" w:rsidP="00174F63" w:rsidRDefault="00174F63" w14:paraId="0F43BEC4" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00174F63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Adding Text</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="34FA2B69" w14:textId="77777777" w:rsidR="00174F63" w:rsidRPr="00174F63" w:rsidRDefault="00174F63" w:rsidP="00174F63">
+          <w:p w:rsidRPr="00174F63" w:rsidR="00174F63" w:rsidP="00174F63" w:rsidRDefault="00174F63" w14:paraId="34FA2B69" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1728" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7C603C8C" w14:textId="77777777" w:rsidR="00174F63" w:rsidRPr="00174F63" w:rsidRDefault="00174F63" w:rsidP="00174F63">
+          <w:p w:rsidRPr="00174F63" w:rsidR="00174F63" w:rsidP="00174F63" w:rsidRDefault="00174F63" w14:paraId="7C603C8C" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00174F63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>No Data Required</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00174F63" w:rsidRPr="00174F63" w14:paraId="67D9CF61" w14:textId="77777777" w:rsidTr="0063779A">
+      <w:tr w:rsidRPr="00174F63" w:rsidR="00174F63" w:rsidTr="0063779A" w14:paraId="67D9CF61" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3798" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A47F9C3" w14:textId="77777777" w:rsidR="00174F63" w:rsidRPr="00174F63" w:rsidRDefault="00174F63" w:rsidP="00174F63">
+          <w:p w:rsidRPr="00174F63" w:rsidR="00174F63" w:rsidP="00174F63" w:rsidRDefault="00174F63" w14:paraId="7A47F9C3" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00174F63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>ITS USE IS:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3645A8DF" w14:textId="77777777" w:rsidR="00174F63" w:rsidRPr="00174F63" w:rsidRDefault="00174F63" w:rsidP="00174F63">
+          <w:p w:rsidRPr="00174F63" w:rsidR="00174F63" w:rsidP="00174F63" w:rsidRDefault="00174F63" w14:paraId="3645A8DF" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00174F63">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Wingdings" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Wingdings" w:cs="Arial"/>
               </w:rPr>
               <w:t>ü</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="296C56BE" w14:textId="77777777" w:rsidR="00174F63" w:rsidRPr="00174F63" w:rsidRDefault="00174F63" w:rsidP="00174F63">
+          <w:p w:rsidRPr="00174F63" w:rsidR="00174F63" w:rsidP="00174F63" w:rsidRDefault="00174F63" w14:paraId="296C56BE" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00174F63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Required</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3C4887CC" w14:textId="77777777" w:rsidR="00174F63" w:rsidRPr="00174F63" w:rsidRDefault="00174F63" w:rsidP="00174F63">
+          <w:p w:rsidRPr="00174F63" w:rsidR="00174F63" w:rsidP="00174F63" w:rsidRDefault="00174F63" w14:paraId="3C4887CC" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3708" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="458E6F9B" w14:textId="77777777" w:rsidR="00174F63" w:rsidRPr="00174F63" w:rsidRDefault="00174F63" w:rsidP="00174F63">
+          <w:p w:rsidRPr="00174F63" w:rsidR="00174F63" w:rsidP="00174F63" w:rsidRDefault="00174F63" w14:paraId="458E6F9B" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00174F63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Optional</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="045C66A1" w14:textId="77777777" w:rsidR="00174F63" w:rsidRPr="00174F63" w:rsidRDefault="00174F63" w:rsidP="00174F63">
+          <w:p w:rsidRPr="00174F63" w:rsidR="00174F63" w:rsidP="00174F63" w:rsidRDefault="00174F63" w14:paraId="045C66A1" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="51CCBDEC" w14:textId="77777777" w:rsidR="00174F63" w:rsidRPr="00174F63" w:rsidRDefault="00174F63" w:rsidP="00174F63">
+    <w:p w:rsidRPr="00174F63" w:rsidR="00174F63" w:rsidP="00174F63" w:rsidRDefault="00174F63" w14:paraId="51CCBDEC" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="432"/>
           <w:tab w:val="left" w:pos="864"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1728"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2592"/>
           <w:tab w:val="left" w:pos="3024"/>
           <w:tab w:val="right" w:pos="8928"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="369EEB24" w14:textId="77777777" w:rsidR="00174F63" w:rsidRPr="00174F63" w:rsidRDefault="00174F63" w:rsidP="00174F63">
+    <w:p w:rsidRPr="00174F63" w:rsidR="00174F63" w:rsidP="00174F63" w:rsidRDefault="00174F63" w14:paraId="369EEB24" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="432"/>
           <w:tab w:val="left" w:pos="864"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1728"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2592"/>
           <w:tab w:val="left" w:pos="3024"/>
           <w:tab w:val="right" w:pos="8928"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00174F63">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Completion Instructions:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09AF86D8" w14:textId="77777777" w:rsidR="00174F63" w:rsidRPr="00174F63" w:rsidRDefault="00174F63" w:rsidP="00174F63">
+    <w:p w:rsidRPr="00174F63" w:rsidR="00174F63" w:rsidP="00174F63" w:rsidRDefault="00174F63" w14:paraId="09AF86D8" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="432"/>
           <w:tab w:val="left" w:pos="864"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1728"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2592"/>
           <w:tab w:val="left" w:pos="3024"/>
           <w:tab w:val="right" w:pos="8928"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2DD4B9E0" w14:textId="77777777" w:rsidR="00174F63" w:rsidRPr="00174F63" w:rsidRDefault="00174F63" w:rsidP="00174F63">
+    <w:p w:rsidRPr="00174F63" w:rsidR="00174F63" w:rsidP="00174F63" w:rsidRDefault="00174F63" w14:paraId="2DD4B9E0" w14:textId="77777777">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00174F63">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
       <w:r w:rsidRPr="00174F63">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00174F63">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t>Notes, suggested text, instructions and other information is formatted using the following methods:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54EBA30F" w14:textId="77777777" w:rsidR="00174F63" w:rsidRPr="00174F63" w:rsidRDefault="00174F63" w:rsidP="00174F63">
+    <w:p w:rsidRPr="00174F63" w:rsidR="00174F63" w:rsidP="00174F63" w:rsidRDefault="00174F63" w14:paraId="54EBA30F" w14:textId="77777777">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6EDB6ABC" w14:textId="77777777" w:rsidR="00174F63" w:rsidRPr="00174F63" w:rsidRDefault="00174F63" w:rsidP="00174F63">
+    <w:p w:rsidRPr="00174F63" w:rsidR="00174F63" w:rsidP="00174F63" w:rsidRDefault="00174F63" w14:paraId="6EDB6ABC" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360" w:firstLine="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00174F63">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Hidden text within brackets. </w:t>
       </w:r>
       <w:r w:rsidRPr="00174F63">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:vanish/>
           <w:spacing w:val="-1"/>
           <w:shd w:val="pct12" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>{This is an example of the format.}</w:t>
       </w:r>
       <w:r w:rsidRPr="00174F63">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">  Read the material within the brackets and take the appropriate action (usually inserting text or selecting from a choice of texts.)   When printing this document, the default print property will not print the hidden text.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="729AAAE6" w14:textId="77777777" w:rsidR="00174F63" w:rsidRPr="00174F63" w:rsidRDefault="00174F63" w:rsidP="00174F63">
+    <w:p w:rsidRPr="00174F63" w:rsidR="00174F63" w:rsidP="00174F63" w:rsidRDefault="00174F63" w14:paraId="729AAAE6" w14:textId="77777777">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="329B3C75" w14:textId="77777777" w:rsidR="00174F63" w:rsidRPr="00174F63" w:rsidRDefault="00174F63" w:rsidP="00174F63">
+    <w:p w:rsidRPr="00174F63" w:rsidR="00174F63" w:rsidP="00174F63" w:rsidRDefault="00174F63" w14:paraId="329B3C75" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
           <w:tab w:val="left" w:pos="864"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1728"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2592"/>
           <w:tab w:val="left" w:pos="3024"/>
           <w:tab w:val="right" w:pos="8928"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00174F63">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Contract Time</w:t>
       </w:r>
       <w:r w:rsidRPr="00174F63">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. Enter the number of calendar days allowed for completion of the Work.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="303C9D95" w14:textId="77777777" w:rsidR="00174F63" w:rsidRPr="00174F63" w:rsidRDefault="00174F63" w:rsidP="00174F63">
+    <w:p w:rsidRPr="00174F63" w:rsidR="00174F63" w:rsidP="00174F63" w:rsidRDefault="00174F63" w14:paraId="303C9D95" w14:textId="77777777">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0B447C67" w14:textId="0012BA84" w:rsidR="00174F63" w:rsidRPr="00174F63" w:rsidRDefault="00174F63" w:rsidP="00174F63">
+    <w:p w:rsidRPr="00174F63" w:rsidR="00174F63" w:rsidP="00174F63" w:rsidRDefault="00174F63" w14:paraId="0B447C67" w14:textId="0012BA84">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00174F63">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Daily Rate for Compensable Delay</w:t>
       </w:r>
       <w:r w:rsidRPr="00174F63">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. Enter a number of days for the calculation of the daily rate of compensation for Compensable Delay (shown as a “multiplier”); the Bidder fills in the amount of the daily rate of compensation.  Each Facility is responsible for determining the multiplier which must be based on an analysis of the project type, scope, anticipated cost, and schedule.  A standard formula can be developed for each Facility based on the length of construction for similar types of projects.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D6539C2" w14:textId="77777777" w:rsidR="00174F63" w:rsidRPr="00174F63" w:rsidRDefault="00174F63" w:rsidP="00174F63">
+    <w:p w:rsidRPr="00174F63" w:rsidR="00174F63" w:rsidP="00174F63" w:rsidRDefault="00174F63" w14:paraId="5D6539C2" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-2070"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0F65A61D" w14:textId="58B37868" w:rsidR="00174F63" w:rsidRPr="00174F63" w:rsidRDefault="00174F63" w:rsidP="00174F63">
+    <w:p w:rsidRPr="00174F63" w:rsidR="00174F63" w:rsidP="00174F63" w:rsidRDefault="00174F63" w14:paraId="0F65A61D" w14:textId="58B37868">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-2070"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00174F63">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -1586,4437 +1580,4458 @@
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Required Completed Attachments</w:t>
       </w:r>
       <w:r w:rsidRPr="00174F63">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>. The item may not be deleted</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> if Bid Bond or equivalent is required</w:t>
       </w:r>
       <w:r w:rsidRPr="00174F63">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49A269D2" w14:textId="77777777" w:rsidR="00174F63" w:rsidRPr="00174F63" w:rsidRDefault="00174F63" w:rsidP="00174F63">
+    <w:p w:rsidRPr="00174F63" w:rsidR="00174F63" w:rsidP="00174F63" w:rsidRDefault="00174F63" w14:paraId="49A269D2" w14:textId="77777777">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="76C27B79" w14:textId="77777777" w:rsidR="00174F63" w:rsidRPr="00174F63" w:rsidRDefault="00174F63" w:rsidP="00174F63">
+    <w:p w:rsidRPr="00174F63" w:rsidR="00174F63" w:rsidP="00174F63" w:rsidRDefault="00174F63" w14:paraId="76C27B79" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-90"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:hanging="90"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00174F63">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Modifications and Additions:</w:t>
       </w:r>
       <w:r w:rsidRPr="00174F63">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E07B729" w14:textId="77777777" w:rsidR="00174F63" w:rsidRPr="00174F63" w:rsidRDefault="00174F63" w:rsidP="00174F63">
+    <w:p w:rsidRPr="00174F63" w:rsidR="00174F63" w:rsidP="00174F63" w:rsidRDefault="00174F63" w14:paraId="1E07B729" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-90"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:hanging="90"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="290A7072" w14:textId="77777777" w:rsidR="00174F63" w:rsidRPr="00174F63" w:rsidRDefault="00174F63" w:rsidP="00174F63">
+    <w:p w:rsidRPr="00174F63" w:rsidR="00174F63" w:rsidP="00174F63" w:rsidRDefault="00174F63" w14:paraId="290A7072" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00174F63">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Areas shaded in gray, without brackets, represent suggested text that may be modified by the Facility to meet the needs of the Project.  </w:t>
       </w:r>
       <w:r w:rsidRPr="00174F63">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>This is an example of the format.</w:t>
       </w:r>
       <w:r w:rsidRPr="00174F63">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">  Ensure that any modified or added text is consistent with the Contract Documents.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10888302" w14:textId="77777777" w:rsidR="00174F63" w:rsidRPr="00174F63" w:rsidRDefault="00174F63" w:rsidP="00174F63">
+    <w:p w:rsidRPr="00174F63" w:rsidR="00174F63" w:rsidP="00174F63" w:rsidRDefault="00174F63" w14:paraId="10888302" w14:textId="77777777">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6016A30A" w14:textId="77777777" w:rsidR="00174F63" w:rsidRPr="00174F63" w:rsidRDefault="00174F63" w:rsidP="00174F63">
+    <w:p w:rsidRPr="00174F63" w:rsidR="00174F63" w:rsidP="00174F63" w:rsidRDefault="00174F63" w14:paraId="6016A30A" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00174F63">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Areas not highlighted in gray, without brackets, shall not be altered without approval of the Office of the President. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75B44FA6" w14:textId="77777777" w:rsidR="00174F63" w:rsidRPr="00174F63" w:rsidRDefault="00174F63" w:rsidP="0050280E">
+    <w:p w:rsidRPr="00174F63" w:rsidR="00174F63" w:rsidP="0050280E" w:rsidRDefault="00174F63" w14:paraId="75B44FA6" w14:textId="77777777">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="21609874" w14:textId="20BA76D3" w:rsidR="00174F63" w:rsidRPr="00174F63" w:rsidRDefault="00174F63" w:rsidP="00174F63">
+    <w:p w:rsidRPr="00174F63" w:rsidR="00174F63" w:rsidP="15F9BCE7" w:rsidRDefault="00174F63" w14:paraId="21609874" w14:textId="20BA76D3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...6 lines deleted...]
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="15F9BCE7" w:rsidR="15F9BCE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t>List of Subcontractors</w:t>
       </w:r>
-      <w:commentRangeEnd w:id="1"/>
-[...9 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="11C56B71" w14:textId="67A288E6" w:rsidR="00174F63" w:rsidRPr="00174F63" w:rsidRDefault="00CE5D13" w:rsidP="00174F63">
+    <w:p w:rsidRPr="00174F63" w:rsidR="00174F63" w:rsidP="00174F63" w:rsidRDefault="00CE5D13" w14:paraId="11C56B71" w14:textId="67A288E6">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Added </w:t>
       </w:r>
       <w:r w:rsidR="00E711EA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">note </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>that license number need not be provided if no license is required for the scope of work.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="733E240A" w14:textId="77777777" w:rsidR="0050280E" w:rsidRDefault="0050280E" w:rsidP="0050280E">
+    <w:p w:rsidR="0050280E" w:rsidP="0050280E" w:rsidRDefault="0050280E" w14:paraId="733E240A" w14:textId="77777777">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="024BEC5C" w14:textId="1496AB81" w:rsidR="0050280E" w:rsidRPr="00BC43A7" w:rsidRDefault="0050280E" w:rsidP="0050280E">
+    <w:p w:rsidRPr="00BC43A7" w:rsidR="0050280E" w:rsidP="0050280E" w:rsidRDefault="0050280E" w14:paraId="024BEC5C" w14:textId="1496AB81">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00174F63">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Comments:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00174F63">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>None</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C090F36" w14:textId="77777777" w:rsidR="008B0AAB" w:rsidRDefault="008B0AAB" w:rsidP="008B0AAB">
+    <w:p w:rsidR="008B0AAB" w:rsidP="008B0AAB" w:rsidRDefault="008B0AAB" w14:paraId="7C090F36" w14:textId="77777777">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0A61BCAE" w14:textId="285911B5" w:rsidR="008B0AAB" w:rsidRPr="008B0AAB" w:rsidRDefault="008B0AAB" w:rsidP="008B0AAB">
+    <w:p w:rsidRPr="008B0AAB" w:rsidR="008B0AAB" w:rsidP="008B0AAB" w:rsidRDefault="008B0AAB" w14:paraId="0A61BCAE" w14:textId="285911B5">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B0AAB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>END OF COVERSHEET AND INSTRUCTIONS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6466C469" w14:textId="77777777" w:rsidR="00174F63" w:rsidRDefault="00174F63" w:rsidP="0050280E">
+    <w:p w:rsidR="00174F63" w:rsidP="0050280E" w:rsidRDefault="00174F63" w14:paraId="6466C469" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2CE99A33" w14:textId="46465A0C" w:rsidR="00174F63" w:rsidRDefault="00174F63" w:rsidP="00C61F3C">
+    <w:p w:rsidR="00174F63" w:rsidP="00C61F3C" w:rsidRDefault="00174F63" w14:paraId="2CE99A33" w14:textId="46465A0C">
       <w:pPr>
         <w:pStyle w:val="BodyText2"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:vanish/>
           <w:spacing w:val="-2"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:sectPr w:rsidR="00174F63" w:rsidSect="00CF59FE">
           <w:headerReference w:type="default" r:id="rId12"/>
           <w:footerReference w:type="default" r:id="rId13"/>
           <w:endnotePr>
             <w:numFmt w:val="decimal"/>
           </w:endnotePr>
-          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
           <w:pgMar w:top="569" w:right="1469" w:bottom="569" w:left="1469" w:header="569" w:footer="569" w:gutter="0"/>
           <w:paperSrc w:first="265" w:other="265"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
           <w:noEndnote/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4FF4AA7B" w14:textId="78251668" w:rsidR="00C61F3C" w:rsidRPr="00242B54" w:rsidRDefault="00C61F3C" w:rsidP="003025EB">
+    <w:p w:rsidRPr="00242B54" w:rsidR="00C61F3C" w:rsidP="003025EB" w:rsidRDefault="00C61F3C" w14:paraId="4FF4AA7B" w14:textId="78251668">
       <w:pPr>
         <w:pStyle w:val="BodyText2"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:vanish/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00242B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:vanish/>
           <w:spacing w:val="-2"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>{</w:t>
       </w:r>
       <w:r w:rsidRPr="00242B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:vanish/>
           <w:spacing w:val="-2"/>
           <w:highlight w:val="lightGray"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>DELETE BID FORM FOR NEGOTIATED PROJECTS}</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="783D0952" w14:textId="77777777" w:rsidR="00C61F3C" w:rsidRPr="00242B54" w:rsidRDefault="00C61F3C" w:rsidP="00C61F3C">
+    <w:p w:rsidRPr="00242B54" w:rsidR="00C61F3C" w:rsidP="00C61F3C" w:rsidRDefault="00C61F3C" w14:paraId="783D0952" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="180"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00242B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>BID FORM</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="589B8A6B" w14:textId="77777777" w:rsidR="00C61F3C" w:rsidRPr="00242B54" w:rsidRDefault="00C61F3C" w:rsidP="00C61F3C">
+    <w:p w:rsidRPr="00242B54" w:rsidR="00C61F3C" w:rsidP="00C61F3C" w:rsidRDefault="00C61F3C" w14:paraId="589B8A6B" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="180"/>
         <w:ind w:left="1200" w:hanging="1200"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00242B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>For:</w:t>
       </w:r>
       <w:r w:rsidRPr="00242B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00242B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="0005000F" w:rsidRPr="00242B54">
+      <w:r w:rsidRPr="00242B54" w:rsidR="0005000F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="{PROJECT NAME}"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00242B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="0005000F" w:rsidRPr="00242B54">
+      <w:r w:rsidRPr="00242B54" w:rsidR="0005000F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="0005000F" w:rsidRPr="00242B54">
+      <w:r w:rsidRPr="00242B54" w:rsidR="0005000F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00242B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:spacing w:val="-2"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>{PROJECT NAME}</w:t>
       </w:r>
-      <w:r w:rsidR="0005000F" w:rsidRPr="00242B54">
+      <w:r w:rsidRPr="00242B54" w:rsidR="0005000F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="621A1FFB" w14:textId="77777777" w:rsidR="00C61F3C" w:rsidRPr="00242B54" w:rsidRDefault="00C61F3C" w:rsidP="00C61F3C">
+    <w:p w:rsidRPr="00242B54" w:rsidR="00C61F3C" w:rsidP="00C61F3C" w:rsidRDefault="00C61F3C" w14:paraId="621A1FFB" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00242B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00242B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00242B54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
         <w:t>UNIVERSITY OF CALIFORNIA,</w:t>
       </w:r>
-      <w:bookmarkStart w:id="2" w:name="Text36"/>
+      <w:bookmarkStart w:name="Text36" w:id="2"/>
       <w:r w:rsidRPr="00242B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0005000F" w:rsidRPr="00242B54">
+      <w:r w:rsidRPr="00242B54" w:rsidR="0005000F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text36"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="{FACILITY}"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00242B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="0005000F" w:rsidRPr="00242B54">
+      <w:r w:rsidRPr="00242B54" w:rsidR="0005000F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="0005000F" w:rsidRPr="00242B54">
+      <w:r w:rsidRPr="00242B54" w:rsidR="0005000F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00242B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:spacing w:val="-2"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>{FACILITY}</w:t>
       </w:r>
-      <w:r w:rsidR="0005000F" w:rsidRPr="00242B54">
+      <w:r w:rsidRPr="00242B54" w:rsidR="0005000F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidRPr="00242B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F49DCB7" w14:textId="76CCD277" w:rsidR="00C61F3C" w:rsidRPr="00242B54" w:rsidRDefault="00C61F3C" w:rsidP="00C61F3C">
+    <w:p w:rsidRPr="00242B54" w:rsidR="00C61F3C" w:rsidP="00C61F3C" w:rsidRDefault="00C61F3C" w14:paraId="1F49DCB7" w14:textId="76CCD277">
       <w:pPr>
         <w:spacing w:before="180"/>
         <w:ind w:left="1200" w:hanging="1200"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00242B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Date:</w:t>
       </w:r>
       <w:r w:rsidRPr="00242B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00242B54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
         <w:t xml:space="preserve">______________________________, </w:t>
       </w:r>
-      <w:r w:rsidR="00F061BC" w:rsidRPr="00242B54">
+      <w:r w:rsidRPr="00242B54" w:rsidR="00F061BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidRPr="00242B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>_____</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FA52DF9" w14:textId="77777777" w:rsidR="00C61F3C" w:rsidRPr="00242B54" w:rsidRDefault="00C61F3C" w:rsidP="00C61F3C">
+    <w:p w:rsidRPr="00242B54" w:rsidR="00C61F3C" w:rsidP="00C61F3C" w:rsidRDefault="00C61F3C" w14:paraId="6FA52DF9" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4680"/>
         </w:tabs>
         <w:spacing w:before="180"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00242B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Bid to:</w:t>
       </w:r>
       <w:r w:rsidRPr="00242B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00242B54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
         <w:t>Contracts Administration</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EE18CF7" w14:textId="77777777" w:rsidR="00C61F3C" w:rsidRPr="00242B54" w:rsidRDefault="00C61F3C" w:rsidP="00C61F3C">
+    <w:p w:rsidRPr="00242B54" w:rsidR="00C61F3C" w:rsidP="00C61F3C" w:rsidRDefault="00C61F3C" w14:paraId="2EE18CF7" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4680"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00242B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
         <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PlaceType">
           <w:r w:rsidRPr="00242B54">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:spacing w:val="-2"/>
             </w:rPr>
             <w:t>University</w:t>
           </w:r>
         </w:smartTag>
         <w:r w:rsidRPr="00242B54">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:spacing w:val="-2"/>
           </w:rPr>
           <w:t xml:space="preserve"> of </w:t>
         </w:r>
         <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PlaceName">
           <w:r w:rsidRPr="00242B54">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:spacing w:val="-2"/>
             </w:rPr>
             <w:t>California</w:t>
           </w:r>
         </w:smartTag>
       </w:smartTag>
       <w:r w:rsidRPr="00242B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:bookmarkStart w:id="3" w:name="Text37"/>
-      <w:r w:rsidR="0005000F" w:rsidRPr="00242B54">
+      <w:bookmarkStart w:name="Text37" w:id="3"/>
+      <w:r w:rsidRPr="00242B54" w:rsidR="0005000F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text37"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="{FACILITY}"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00242B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="0005000F" w:rsidRPr="00242B54">
+      <w:r w:rsidRPr="00242B54" w:rsidR="0005000F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="0005000F" w:rsidRPr="00242B54">
+      <w:r w:rsidRPr="00242B54" w:rsidR="0005000F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00242B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:spacing w:val="-2"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>{FACILITY}</w:t>
       </w:r>
-      <w:r w:rsidR="0005000F" w:rsidRPr="00242B54">
+      <w:r w:rsidRPr="00242B54" w:rsidR="0005000F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w14:paraId="1DE99B9A" w14:textId="77777777" w:rsidR="00C61F3C" w:rsidRPr="00242B54" w:rsidRDefault="00C61F3C" w:rsidP="00C61F3C">
+    <w:p w:rsidRPr="00242B54" w:rsidR="00C61F3C" w:rsidP="00C61F3C" w:rsidRDefault="00C61F3C" w14:paraId="1DE99B9A" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4680"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00242B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:bookmarkStart w:id="4" w:name="Text38"/>
-      <w:r w:rsidR="0005000F" w:rsidRPr="00242B54">
+      <w:bookmarkStart w:name="Text38" w:id="4"/>
+      <w:r w:rsidRPr="00242B54" w:rsidR="0005000F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text38"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="{STREET ADDRESS}"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00242B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="0005000F" w:rsidRPr="00242B54">
+      <w:r w:rsidRPr="00242B54" w:rsidR="0005000F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="0005000F" w:rsidRPr="00242B54">
+      <w:r w:rsidRPr="00242B54" w:rsidR="0005000F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00242B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:spacing w:val="-2"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>{STREET ADDRESS}</w:t>
       </w:r>
-      <w:r w:rsidR="0005000F" w:rsidRPr="00242B54">
+      <w:r w:rsidRPr="00242B54" w:rsidR="0005000F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w14:paraId="26031B71" w14:textId="77777777" w:rsidR="00473862" w:rsidRPr="00242B54" w:rsidRDefault="00473862" w:rsidP="00C61F3C">
+    <w:p w:rsidRPr="00242B54" w:rsidR="00473862" w:rsidP="00C61F3C" w:rsidRDefault="00473862" w14:paraId="26031B71" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4680"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6040963D" w14:textId="77777777" w:rsidR="00473862" w:rsidRPr="00242B54" w:rsidRDefault="00473862" w:rsidP="00473862">
+    <w:p w:rsidRPr="00242B54" w:rsidR="00473862" w:rsidP="00473862" w:rsidRDefault="00473862" w14:paraId="6040963D" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00242B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>BIDDER’S REPRESENTATIONS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28D09A59" w14:textId="77777777" w:rsidR="00473862" w:rsidRPr="00242B54" w:rsidRDefault="00473862" w:rsidP="00473862">
+    <w:p w:rsidRPr="00242B54" w:rsidR="00473862" w:rsidP="00473862" w:rsidRDefault="00473862" w14:paraId="28D09A59" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="65BE094B" w14:textId="77777777" w:rsidR="00473862" w:rsidRPr="00242B54" w:rsidRDefault="00473862" w:rsidP="00473862">
+    <w:p w:rsidRPr="00242B54" w:rsidR="00473862" w:rsidP="00473862" w:rsidRDefault="00473862" w14:paraId="65BE094B" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-360"/>
           <w:tab w:val="left" w:pos="1"/>
           <w:tab w:val="left" w:pos="90"/>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="1326"/>
           <w:tab w:val="right" w:pos="8568"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9000"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00242B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Bidder, represents that a) Bidder and all Subcontractors, regardless of tier, has the appropriate current and active Contractor's licenses required by the State of California and the Bidding Documents; b) it has carefully read and examined the Bidding Documents for the proposed Work on this Project; c) it has examined the site of the proposed Work and all Information Available to Bidders; d) it has become familiar with all the conditions related to the proposed Work, including the availability of labor, materials, and equipment; e) Bidder and all Subcontractors, regardless of tier, are currently registered with the California Department of Industrial Relations pursuant to California Labor Code Section 1725.5 and 1771.1.   Bidder hereby offers to furnish all labor, materials, equipment, tools, transportation, and services necessary to complete the proposed Work on this Project in accordance with the Contract Documents for the sums quoted.  If awarded the Contract, Bidder agrees to complete the proposed Work within </w:t>
       </w:r>
       <w:r w:rsidRPr="00242B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00242B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> MACROBUTTON nomacro {NUMBER} </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00242B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00242B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> days after the date of commencement specified in the Notice to Proceed.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46776E98" w14:textId="77777777" w:rsidR="00473862" w:rsidRPr="00242B54" w:rsidRDefault="00473862" w:rsidP="00C61F3C">
+    <w:p w:rsidRPr="00242B54" w:rsidR="00473862" w:rsidP="00C61F3C" w:rsidRDefault="00473862" w14:paraId="46776E98" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4680"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6EDA89B8" w14:textId="77777777" w:rsidR="00BD37EA" w:rsidRPr="00242B54" w:rsidRDefault="00BD37EA" w:rsidP="00BD37EA">
+    <w:p w:rsidRPr="00242B54" w:rsidR="00BD37EA" w:rsidP="00BD37EA" w:rsidRDefault="00BD37EA" w14:paraId="6EDA89B8" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00242B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>ADDENDA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50E24324" w14:textId="77777777" w:rsidR="00BD37EA" w:rsidRPr="00242B54" w:rsidRDefault="00BD37EA" w:rsidP="00BD37EA">
+    <w:p w:rsidRPr="00242B54" w:rsidR="00BD37EA" w:rsidP="00BD37EA" w:rsidRDefault="00BD37EA" w14:paraId="50E24324" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="13369A1E" w14:textId="77777777" w:rsidR="00BD37EA" w:rsidRPr="00242B54" w:rsidRDefault="00BD37EA" w:rsidP="00C61F3C">
+    <w:p w:rsidRPr="00242B54" w:rsidR="00BD37EA" w:rsidP="00C61F3C" w:rsidRDefault="00BD37EA" w14:paraId="13369A1E" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4680"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00242B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Bidder acknowledges receipt of all Addenda. Bidder acknowledges that it is Bidder's responsibility to ascertain whether any Addenda have been issued and, if so, to obtain copies of such Addenda from the University at the address stated above.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30C322CD" w14:textId="77777777" w:rsidR="00C61F3C" w:rsidRPr="00242B54" w:rsidRDefault="00C61F3C" w:rsidP="00C61F3C">
+    <w:p w:rsidRPr="00242B54" w:rsidR="00C61F3C" w:rsidP="00C61F3C" w:rsidRDefault="00C61F3C" w14:paraId="30C322CD" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="180"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00242B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>LUMP SUM BASE BID</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="491AEB43" w14:textId="77777777" w:rsidR="00C61F3C" w:rsidRPr="00242B54" w:rsidRDefault="00C61F3C" w:rsidP="00C61F3C">
+    <w:p w:rsidRPr="00242B54" w:rsidR="00C61F3C" w:rsidP="00C61F3C" w:rsidRDefault="00C61F3C" w14:paraId="491AEB43" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="180"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="1881" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="120" w:type="dxa"/>
           <w:right w:w="120" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="473"/>
         <w:gridCol w:w="466"/>
         <w:gridCol w:w="473"/>
         <w:gridCol w:w="466"/>
         <w:gridCol w:w="473"/>
         <w:gridCol w:w="473"/>
         <w:gridCol w:w="473"/>
         <w:gridCol w:w="466"/>
         <w:gridCol w:w="473"/>
         <w:gridCol w:w="473"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00242B54" w:rsidRPr="00242B54" w14:paraId="2391D822" w14:textId="77777777" w:rsidTr="00CF59FE">
+      <w:tr w:rsidRPr="00242B54" w:rsidR="00242B54" w:rsidTr="00CF59FE" w14:paraId="2391D822" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="473" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="28C04C8C" w14:textId="77777777" w:rsidR="00C61F3C" w:rsidRPr="00242B54" w:rsidRDefault="00C61F3C" w:rsidP="00CF59FE">
+          <w:p w:rsidRPr="00242B54" w:rsidR="00C61F3C" w:rsidP="00CF59FE" w:rsidRDefault="00C61F3C" w14:paraId="28C04C8C" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="180" w:after="54"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00242B54">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="466" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="74455D37" w14:textId="77777777" w:rsidR="00C61F3C" w:rsidRPr="00242B54" w:rsidRDefault="00C61F3C" w:rsidP="00CF59FE">
+          <w:p w:rsidRPr="00242B54" w:rsidR="00C61F3C" w:rsidP="00CF59FE" w:rsidRDefault="00C61F3C" w14:paraId="74455D37" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="180" w:after="54"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="473" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2415F653" w14:textId="77777777" w:rsidR="00C61F3C" w:rsidRPr="00242B54" w:rsidRDefault="00C61F3C" w:rsidP="00CF59FE">
+          <w:p w:rsidRPr="00242B54" w:rsidR="00C61F3C" w:rsidP="00CF59FE" w:rsidRDefault="00C61F3C" w14:paraId="2415F653" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="180" w:after="54"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="466" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7997A4FE" w14:textId="77777777" w:rsidR="00C61F3C" w:rsidRPr="00242B54" w:rsidRDefault="00C61F3C" w:rsidP="00CF59FE">
+          <w:p w:rsidRPr="00242B54" w:rsidR="00C61F3C" w:rsidP="00CF59FE" w:rsidRDefault="00C61F3C" w14:paraId="7997A4FE" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="180" w:after="54"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00242B54">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="473" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="49A1921E" w14:textId="77777777" w:rsidR="00C61F3C" w:rsidRPr="00242B54" w:rsidRDefault="00C61F3C" w:rsidP="00CF59FE">
+          <w:p w:rsidRPr="00242B54" w:rsidR="00C61F3C" w:rsidP="00CF59FE" w:rsidRDefault="00C61F3C" w14:paraId="49A1921E" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="180" w:after="54"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="473" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="566F6DD3" w14:textId="77777777" w:rsidR="00C61F3C" w:rsidRPr="00242B54" w:rsidRDefault="00C61F3C" w:rsidP="00CF59FE">
+          <w:p w:rsidRPr="00242B54" w:rsidR="00C61F3C" w:rsidP="00CF59FE" w:rsidRDefault="00C61F3C" w14:paraId="566F6DD3" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="180" w:after="54"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="473" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0BD52B32" w14:textId="77777777" w:rsidR="00C61F3C" w:rsidRPr="00242B54" w:rsidRDefault="00C61F3C" w:rsidP="00CF59FE">
+          <w:p w:rsidRPr="00242B54" w:rsidR="00C61F3C" w:rsidP="00CF59FE" w:rsidRDefault="00C61F3C" w14:paraId="0BD52B32" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="180" w:after="54"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="466" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0BE6D417" w14:textId="77777777" w:rsidR="00C61F3C" w:rsidRPr="00242B54" w:rsidRDefault="00C61F3C" w:rsidP="00CF59FE">
+          <w:p w:rsidRPr="00242B54" w:rsidR="00C61F3C" w:rsidP="00CF59FE" w:rsidRDefault="00C61F3C" w14:paraId="0BE6D417" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="180" w:after="54"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00242B54">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="473" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="31632F4D" w14:textId="77777777" w:rsidR="00C61F3C" w:rsidRPr="00242B54" w:rsidRDefault="00C61F3C" w:rsidP="00CF59FE">
+          <w:p w:rsidRPr="00242B54" w:rsidR="00C61F3C" w:rsidP="00CF59FE" w:rsidRDefault="00C61F3C" w14:paraId="31632F4D" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="180" w:after="54"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="473" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="451A789C" w14:textId="77777777" w:rsidR="00C61F3C" w:rsidRPr="00242B54" w:rsidRDefault="00C61F3C" w:rsidP="00CF59FE">
+          <w:p w:rsidRPr="00242B54" w:rsidR="00C61F3C" w:rsidP="00CF59FE" w:rsidRDefault="00C61F3C" w14:paraId="451A789C" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="180" w:after="54"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2D1D5390" w14:textId="77777777" w:rsidR="00C61F3C" w:rsidRPr="00242B54" w:rsidRDefault="0005000F" w:rsidP="00C61F3C">
+    <w:p w:rsidRPr="00242B54" w:rsidR="00C61F3C" w:rsidP="00C61F3C" w:rsidRDefault="0005000F" w14:paraId="2D1D5390" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="1200" w:hanging="1200"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00242B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidR="00C61F3C" w:rsidRPr="00242B54">
+      <w:r w:rsidRPr="00242B54" w:rsidR="00C61F3C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:instrText>ADVANCE \D 3.0</w:instrText>
       </w:r>
       <w:r w:rsidRPr="00242B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="00C61F3C" w:rsidRPr="00242B54">
+      <w:r w:rsidRPr="00242B54" w:rsidR="00C61F3C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00C61F3C" w:rsidRPr="00242B54">
+      <w:r w:rsidRPr="00242B54" w:rsidR="00C61F3C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00C61F3C" w:rsidRPr="00242B54">
+      <w:r w:rsidRPr="00242B54" w:rsidR="00C61F3C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00C61F3C" w:rsidRPr="00242B54">
+      <w:r w:rsidRPr="00242B54" w:rsidR="00C61F3C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00242B54" w:rsidR="00C61F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
         <w:t>(Place figures in appropriate boxes.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="591B9287" w14:textId="77777777" w:rsidR="00341B3D" w:rsidRPr="00242B54" w:rsidRDefault="00341B3D" w:rsidP="00341B3D">
+    <w:p w:rsidRPr="00242B54" w:rsidR="00341B3D" w:rsidP="00341B3D" w:rsidRDefault="00341B3D" w14:paraId="591B9287" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="11D12F5F" w14:textId="34457D05" w:rsidR="00882C6E" w:rsidRPr="00242B54" w:rsidRDefault="00712682">
+    <w:p w:rsidRPr="00242B54" w:rsidR="00882C6E" w:rsidRDefault="00712682" w14:paraId="11D12F5F" w14:textId="34457D05">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00242B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>OPTIONAL LANGUAGE</w:t>
       </w:r>
-      <w:r w:rsidR="00472E7F" w:rsidRPr="00242B54">
+      <w:r w:rsidRPr="00242B54" w:rsidR="00472E7F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> (if using Compensable Delay in your bid, be sure to include liquidated damages language in the Supplementary Instructions to Bidders and the Agreement:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2112F953" w14:textId="77777777" w:rsidR="00882C6E" w:rsidRPr="00242B54" w:rsidRDefault="00882C6E">
+    <w:p w:rsidRPr="00242B54" w:rsidR="00882C6E" w:rsidRDefault="00882C6E" w14:paraId="2112F953" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:highlight w:val="darkGray"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6FF3A643" w14:textId="77777777" w:rsidR="00882C6E" w:rsidRPr="00242B54" w:rsidRDefault="00712682">
+    <w:p w:rsidRPr="00242B54" w:rsidR="00882C6E" w:rsidRDefault="00712682" w14:paraId="6FF3A643" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00242B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Delete the following, if not using: “Daily Rate of Compensable Delays with Two Options”. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="713E529F" w14:textId="77777777" w:rsidR="002F0184" w:rsidRPr="00242B54" w:rsidRDefault="002F0184" w:rsidP="00341B3D">
+    <w:p w:rsidRPr="00242B54" w:rsidR="002F0184" w:rsidP="00341B3D" w:rsidRDefault="002F0184" w14:paraId="713E529F" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7EF48862" w14:textId="77777777" w:rsidR="00341B3D" w:rsidRPr="00242B54" w:rsidRDefault="00712682" w:rsidP="00341B3D">
+    <w:p w:rsidRPr="00242B54" w:rsidR="00341B3D" w:rsidP="00341B3D" w:rsidRDefault="00712682" w14:paraId="7EF48862" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00242B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>DAILY RATE OF COMPENSATION FOR COMPENSABLE DELAYS WITH TWO OPTIONS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="062103BA" w14:textId="77777777" w:rsidR="00341B3D" w:rsidRPr="00242B54" w:rsidRDefault="00341B3D" w:rsidP="00341B3D">
+    <w:p w:rsidRPr="00242B54" w:rsidR="00341B3D" w:rsidP="00341B3D" w:rsidRDefault="00341B3D" w14:paraId="062103BA" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3B98AE3E" w14:textId="77777777" w:rsidR="00341B3D" w:rsidRPr="00242B54" w:rsidRDefault="00712682" w:rsidP="00341B3D">
+    <w:p w:rsidRPr="00242B54" w:rsidR="00341B3D" w:rsidP="00341B3D" w:rsidRDefault="00712682" w14:paraId="3B98AE3E" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00242B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>Bidder shall determine and provide below the daily rate of compensation for any Compensable Delay caused by University at any time during the performance of the Work. A Facility may choose a minimum compensable delay in the best interests of the Project.  If so, use the language in parentheticals {  } and in grey highlight:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B6158C9" w14:textId="77777777" w:rsidR="00341B3D" w:rsidRPr="00242B54" w:rsidRDefault="00341B3D" w:rsidP="00341B3D">
+    <w:p w:rsidRPr="00242B54" w:rsidR="00341B3D" w:rsidP="00341B3D" w:rsidRDefault="00341B3D" w14:paraId="6B6158C9" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1098162D" w14:textId="77777777" w:rsidR="00341B3D" w:rsidRPr="00242B54" w:rsidRDefault="00341B3D" w:rsidP="00341B3D">
+    <w:p w:rsidRPr="00242B54" w:rsidR="00341B3D" w:rsidP="00341B3D" w:rsidRDefault="00341B3D" w14:paraId="1098162D" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="120" w:type="dxa"/>
           <w:right w:w="120" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="527"/>
         <w:gridCol w:w="466"/>
         <w:gridCol w:w="466"/>
         <w:gridCol w:w="466"/>
         <w:gridCol w:w="466"/>
         <w:gridCol w:w="466"/>
         <w:gridCol w:w="466"/>
         <w:gridCol w:w="466"/>
         <w:gridCol w:w="466"/>
         <w:gridCol w:w="466"/>
         <w:gridCol w:w="466"/>
         <w:gridCol w:w="1300"/>
         <w:gridCol w:w="1189"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00242B54" w:rsidRPr="00242B54" w14:paraId="5F55B599" w14:textId="77777777" w:rsidTr="00CF59FE">
+      <w:tr w:rsidRPr="00242B54" w:rsidR="00242B54" w:rsidTr="00CF59FE" w14:paraId="5F55B599" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="527" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="35977944" w14:textId="77777777" w:rsidR="00341B3D" w:rsidRPr="00242B54" w:rsidRDefault="00712682" w:rsidP="00CF59FE">
+          <w:p w:rsidRPr="00242B54" w:rsidR="00341B3D" w:rsidP="00CF59FE" w:rsidRDefault="00712682" w14:paraId="35977944" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00242B54">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>{ $</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="466" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0F13F308" w14:textId="77777777" w:rsidR="00341B3D" w:rsidRPr="00242B54" w:rsidRDefault="00341B3D" w:rsidP="00CF59FE">
+          <w:p w:rsidRPr="00242B54" w:rsidR="00341B3D" w:rsidP="00CF59FE" w:rsidRDefault="00341B3D" w14:paraId="0F13F308" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="466" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0B5F3EC5" w14:textId="77777777" w:rsidR="00341B3D" w:rsidRPr="00242B54" w:rsidRDefault="00341B3D" w:rsidP="00CF59FE">
+          <w:p w:rsidRPr="00242B54" w:rsidR="00341B3D" w:rsidP="00CF59FE" w:rsidRDefault="00341B3D" w14:paraId="0B5F3EC5" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="466" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5FF7BC45" w14:textId="77777777" w:rsidR="00341B3D" w:rsidRPr="00242B54" w:rsidRDefault="00712682" w:rsidP="00CF59FE">
+          <w:p w:rsidRPr="00242B54" w:rsidR="00341B3D" w:rsidP="00CF59FE" w:rsidRDefault="00712682" w14:paraId="5FF7BC45" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00242B54">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="32"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="466" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3DFE7F74" w14:textId="77777777" w:rsidR="00341B3D" w:rsidRPr="00242B54" w:rsidRDefault="00341B3D" w:rsidP="00CF59FE">
+          <w:p w:rsidRPr="00242B54" w:rsidR="00341B3D" w:rsidP="00CF59FE" w:rsidRDefault="00341B3D" w14:paraId="3DFE7F74" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="466" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="676C5D8E" w14:textId="77777777" w:rsidR="00341B3D" w:rsidRPr="00242B54" w:rsidRDefault="00341B3D" w:rsidP="00CF59FE">
+          <w:p w:rsidRPr="00242B54" w:rsidR="00341B3D" w:rsidP="00CF59FE" w:rsidRDefault="00341B3D" w14:paraId="676C5D8E" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="466" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="434DF750" w14:textId="77777777" w:rsidR="00341B3D" w:rsidRPr="00242B54" w:rsidRDefault="00341B3D" w:rsidP="00CF59FE">
+          <w:p w:rsidRPr="00242B54" w:rsidR="00341B3D" w:rsidP="00CF59FE" w:rsidRDefault="00341B3D" w14:paraId="434DF750" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="466" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="21159307" w14:textId="77777777" w:rsidR="00341B3D" w:rsidRPr="00242B54" w:rsidRDefault="00712682" w:rsidP="00CF59FE">
+          <w:p w:rsidRPr="00242B54" w:rsidR="00341B3D" w:rsidP="00CF59FE" w:rsidRDefault="00712682" w14:paraId="21159307" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00242B54">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="32"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="466" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="53B63AA6" w14:textId="77777777" w:rsidR="00341B3D" w:rsidRPr="00242B54" w:rsidRDefault="00341B3D" w:rsidP="00CF59FE">
+          <w:p w:rsidRPr="00242B54" w:rsidR="00341B3D" w:rsidP="00CF59FE" w:rsidRDefault="00341B3D" w14:paraId="53B63AA6" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="466" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="10F4DA9C" w14:textId="77777777" w:rsidR="00341B3D" w:rsidRPr="00242B54" w:rsidRDefault="00341B3D" w:rsidP="00CF59FE">
+          <w:p w:rsidRPr="00242B54" w:rsidR="00341B3D" w:rsidP="00CF59FE" w:rsidRDefault="00341B3D" w14:paraId="10F4DA9C" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="466" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1C734028" w14:textId="77777777" w:rsidR="00341B3D" w:rsidRPr="00242B54" w:rsidRDefault="00341B3D" w:rsidP="00CF59FE">
+          <w:p w:rsidRPr="00242B54" w:rsidR="00341B3D" w:rsidP="00CF59FE" w:rsidRDefault="00341B3D" w14:paraId="1C734028" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0C70FBD3" w14:textId="77777777" w:rsidR="00341B3D" w:rsidRPr="00242B54" w:rsidRDefault="00712682" w:rsidP="00CF59FE">
+          <w:p w:rsidRPr="00242B54" w:rsidR="00341B3D" w:rsidP="00CF59FE" w:rsidRDefault="00712682" w14:paraId="0C70FBD3" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00242B54">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="65799774" w14:textId="77777777" w:rsidR="00341B3D" w:rsidRPr="00242B54" w:rsidRDefault="00341B3D" w:rsidP="00CF59FE">
+          <w:p w:rsidRPr="00242B54" w:rsidR="00341B3D" w:rsidP="00CF59FE" w:rsidRDefault="00341B3D" w14:paraId="65799774" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="04B43A20" w14:textId="77777777" w:rsidR="00341B3D" w:rsidRPr="00242B54" w:rsidRDefault="0005000F" w:rsidP="00CF59FE">
+          <w:p w:rsidRPr="00242B54" w:rsidR="00341B3D" w:rsidP="00CF59FE" w:rsidRDefault="0005000F" w14:paraId="04B43A20" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00242B54">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00712682" w:rsidRPr="00242B54">
+            <w:r w:rsidRPr="00242B54" w:rsidR="00712682">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> MACROBUTTON nomacro {NUMBER} </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00242B54">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1189" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="11269034" w14:textId="77777777" w:rsidR="00341B3D" w:rsidRPr="00242B54" w:rsidRDefault="00341B3D" w:rsidP="00CF59FE">
+          <w:p w:rsidRPr="00242B54" w:rsidR="00341B3D" w:rsidP="00CF59FE" w:rsidRDefault="00341B3D" w14:paraId="11269034" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0F76E5AC" w14:textId="77777777" w:rsidR="00341B3D" w:rsidRPr="00242B54" w:rsidRDefault="00712682" w:rsidP="00CF59FE">
+          <w:p w:rsidRPr="00242B54" w:rsidR="00341B3D" w:rsidP="00CF59FE" w:rsidRDefault="00712682" w14:paraId="0F76E5AC" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00242B54">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
               <w:t>multiplier</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="76249EAC" w14:textId="77777777" w:rsidR="00341B3D" w:rsidRPr="00242B54" w:rsidRDefault="00712682" w:rsidP="00341B3D">
+    <w:p w:rsidRPr="00242B54" w:rsidR="00341B3D" w:rsidP="00341B3D" w:rsidRDefault="00712682" w14:paraId="76249EAC" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00242B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>(Place figures in appropriate boxes.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75E8227E" w14:textId="77777777" w:rsidR="00341B3D" w:rsidRPr="00242B54" w:rsidRDefault="00341B3D" w:rsidP="00341B3D">
+    <w:p w:rsidRPr="00242B54" w:rsidR="00341B3D" w:rsidP="00341B3D" w:rsidRDefault="00341B3D" w14:paraId="75E8227E" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="65803F45" w14:textId="71BE868A" w:rsidR="00F061BC" w:rsidRPr="00242B54" w:rsidRDefault="00712682" w:rsidP="00341B3D">
+    <w:p w:rsidRPr="00242B54" w:rsidR="00F061BC" w:rsidP="00341B3D" w:rsidRDefault="00712682" w14:paraId="65803F45" w14:textId="71BE868A">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:vanish/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00242B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Failure to fill in a dollar figure for the daily rate for Compensable Delay shall </w:t>
       </w:r>
-      <w:r w:rsidR="005C5609" w:rsidRPr="00242B54">
+      <w:r w:rsidRPr="00242B54" w:rsidR="005C5609">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>be interpreted as a daily rate of “zero</w:t>
       </w:r>
       <w:r w:rsidRPr="00242B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="005C5609" w:rsidRPr="00242B54">
+      <w:r w:rsidRPr="00242B54" w:rsidR="005C5609">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidRPr="00242B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="496E4939" w14:textId="77777777" w:rsidR="00341B3D" w:rsidRPr="00242B54" w:rsidRDefault="00712682" w:rsidP="00341B3D">
+    <w:p w:rsidRPr="00242B54" w:rsidR="00341B3D" w:rsidP="00341B3D" w:rsidRDefault="00712682" w14:paraId="496E4939" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00242B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>University will perform the extension of the daily rate times the multiplier.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26FBEA4C" w14:textId="65C676F9" w:rsidR="00341B3D" w:rsidRPr="00242B54" w:rsidRDefault="00712682" w:rsidP="00341B3D">
+    <w:p w:rsidRPr="00242B54" w:rsidR="00341B3D" w:rsidP="00341B3D" w:rsidRDefault="00712682" w14:paraId="26FBEA4C" w14:textId="65C676F9">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00242B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:szCs w:val="18"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve">The daily rate shown above will be the total amount of Contractor entitlement for each day of Compensable Delay caused by University at any time during the performance of the Work and shall constitute payment in full for all delay costs, direct or indirect, of the Contractor and all subcontractors, suppliers, persons and entities under Contractor on the Project, including without limitation </w:t>
       </w:r>
       <w:r w:rsidRPr="00242B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve">all subcontractors added by </w:t>
       </w:r>
       <w:r w:rsidRPr="00242B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:szCs w:val="18"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Contract Amendment</w:t>
       </w:r>
       <w:r w:rsidRPr="00242B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>.  The number of days of Compensable Delay shown as a "multiplier" above is not intended as an estimate of the number of days of compensable delay anticipated by the University.  The University will pay the daily rate of compensation only for the actual number of days of Compensable Delay, as defined in the General Conditions; the actual number of days of compensable delay may be greater or lesser than the "multiplier" shown above.</w:t>
       </w:r>
-      <w:r w:rsidR="005C5609" w:rsidRPr="00242B54">
+      <w:r w:rsidRPr="00242B54" w:rsidR="005C5609">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve"> Bidder shall not bid less than zero dollars for the daily rate (i.e., the daily rate cannot be a negative number).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2958303D" w14:textId="77777777" w:rsidR="00341B3D" w:rsidRPr="00242B54" w:rsidRDefault="00341B3D" w:rsidP="00341B3D">
+    <w:p w:rsidRPr="00242B54" w:rsidR="00341B3D" w:rsidP="00341B3D" w:rsidRDefault="00341B3D" w14:paraId="2958303D" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="373F6AB4" w14:textId="77777777" w:rsidR="00341B3D" w:rsidRPr="00242B54" w:rsidRDefault="00712682" w:rsidP="00341B3D">
+    <w:p w:rsidRPr="00242B54" w:rsidR="00341B3D" w:rsidP="00341B3D" w:rsidRDefault="00712682" w14:paraId="373F6AB4" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00242B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>OR</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16ED4D5D" w14:textId="77777777" w:rsidR="00341B3D" w:rsidRPr="00242B54" w:rsidRDefault="00712682" w:rsidP="00341B3D">
+    <w:p w:rsidRPr="00242B54" w:rsidR="00341B3D" w:rsidP="00341B3D" w:rsidRDefault="00712682" w14:paraId="16ED4D5D" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00242B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>Bidder shall determine and provide below the daily rate of compensation for any Compensable Delay caused by University at any time during the performance of the Work for Phase 2. A Facility may choose a minimum compensable delay in the best interests of the Project.  If so, use the language in parentheticals {  } and in grey highlight.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="120" w:type="dxa"/>
           <w:right w:w="120" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="527"/>
         <w:gridCol w:w="466"/>
         <w:gridCol w:w="466"/>
         <w:gridCol w:w="466"/>
         <w:gridCol w:w="466"/>
         <w:gridCol w:w="466"/>
         <w:gridCol w:w="466"/>
         <w:gridCol w:w="466"/>
         <w:gridCol w:w="466"/>
         <w:gridCol w:w="466"/>
         <w:gridCol w:w="466"/>
         <w:gridCol w:w="1441"/>
         <w:gridCol w:w="1260"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00242B54" w:rsidRPr="00242B54" w14:paraId="1473F7EE" w14:textId="77777777" w:rsidTr="00CF59FE">
+      <w:tr w:rsidRPr="00242B54" w:rsidR="00242B54" w:rsidTr="00CF59FE" w14:paraId="1473F7EE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="453"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="527" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="28BDB7B0" w14:textId="77777777" w:rsidR="00341B3D" w:rsidRPr="00242B54" w:rsidRDefault="00712682" w:rsidP="00CF59FE">
+          <w:p w:rsidRPr="00242B54" w:rsidR="00341B3D" w:rsidP="00CF59FE" w:rsidRDefault="00712682" w14:paraId="28BDB7B0" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00242B54">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
               <w:t>{ $</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="466" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="113C98AE" w14:textId="77777777" w:rsidR="00341B3D" w:rsidRPr="00242B54" w:rsidRDefault="00341B3D" w:rsidP="00CF59FE">
+          <w:p w:rsidRPr="00242B54" w:rsidR="00341B3D" w:rsidP="00CF59FE" w:rsidRDefault="00341B3D" w14:paraId="113C98AE" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="466" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5CBA1876" w14:textId="77777777" w:rsidR="00341B3D" w:rsidRPr="00242B54" w:rsidRDefault="00341B3D" w:rsidP="00CF59FE">
+          <w:p w:rsidRPr="00242B54" w:rsidR="00341B3D" w:rsidP="00CF59FE" w:rsidRDefault="00341B3D" w14:paraId="5CBA1876" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="466" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6A494B1E" w14:textId="77777777" w:rsidR="00341B3D" w:rsidRPr="00242B54" w:rsidRDefault="00712682" w:rsidP="00CF59FE">
+          <w:p w:rsidRPr="00242B54" w:rsidR="00341B3D" w:rsidP="00CF59FE" w:rsidRDefault="00712682" w14:paraId="6A494B1E" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00242B54">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="32"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="466" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="18D3BF74" w14:textId="77777777" w:rsidR="00341B3D" w:rsidRPr="00242B54" w:rsidRDefault="00341B3D" w:rsidP="00CF59FE">
+          <w:p w:rsidRPr="00242B54" w:rsidR="00341B3D" w:rsidP="00CF59FE" w:rsidRDefault="00341B3D" w14:paraId="18D3BF74" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="466" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0E647ACB" w14:textId="77777777" w:rsidR="00341B3D" w:rsidRPr="00242B54" w:rsidRDefault="00341B3D" w:rsidP="00CF59FE">
+          <w:p w:rsidRPr="00242B54" w:rsidR="00341B3D" w:rsidP="00CF59FE" w:rsidRDefault="00341B3D" w14:paraId="0E647ACB" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="466" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3FC77352" w14:textId="77777777" w:rsidR="00341B3D" w:rsidRPr="00242B54" w:rsidRDefault="00341B3D" w:rsidP="00CF59FE">
+          <w:p w:rsidRPr="00242B54" w:rsidR="00341B3D" w:rsidP="00CF59FE" w:rsidRDefault="00341B3D" w14:paraId="3FC77352" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="466" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="619FE5C2" w14:textId="77777777" w:rsidR="00341B3D" w:rsidRPr="00242B54" w:rsidRDefault="00712682" w:rsidP="00CF59FE">
+          <w:p w:rsidRPr="00242B54" w:rsidR="00341B3D" w:rsidP="00CF59FE" w:rsidRDefault="00712682" w14:paraId="619FE5C2" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00242B54">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="32"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="466" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4E3E1C91" w14:textId="77777777" w:rsidR="00341B3D" w:rsidRPr="00242B54" w:rsidRDefault="00341B3D" w:rsidP="00CF59FE">
+          <w:p w:rsidRPr="00242B54" w:rsidR="00341B3D" w:rsidP="00CF59FE" w:rsidRDefault="00341B3D" w14:paraId="4E3E1C91" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="466" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3FDABF64" w14:textId="77777777" w:rsidR="00341B3D" w:rsidRPr="00242B54" w:rsidRDefault="00341B3D" w:rsidP="00CF59FE">
+          <w:p w:rsidRPr="00242B54" w:rsidR="00341B3D" w:rsidP="00CF59FE" w:rsidRDefault="00341B3D" w14:paraId="3FDABF64" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="466" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="45ED3B91" w14:textId="77777777" w:rsidR="00341B3D" w:rsidRPr="00242B54" w:rsidRDefault="00712682" w:rsidP="00CF59FE">
+          <w:p w:rsidRPr="00242B54" w:rsidR="00341B3D" w:rsidP="00CF59FE" w:rsidRDefault="00712682" w14:paraId="45ED3B91" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00242B54">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1441" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3912F428" w14:textId="77777777" w:rsidR="00341B3D" w:rsidRPr="00242B54" w:rsidRDefault="0005000F" w:rsidP="00CF59FE">
+          <w:p w:rsidRPr="00242B54" w:rsidR="00341B3D" w:rsidP="00CF59FE" w:rsidRDefault="0005000F" w14:paraId="3912F428" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00242B54">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00712682" w:rsidRPr="00242B54">
+            <w:r w:rsidRPr="00242B54" w:rsidR="00712682">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
               <w:instrText xml:space="preserve"> macrobutton nomacro {NUMBER}</w:instrText>
             </w:r>
             <w:r w:rsidRPr="00242B54">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="272D6B23" w14:textId="77777777" w:rsidR="00341B3D" w:rsidRPr="00242B54" w:rsidRDefault="00712682" w:rsidP="00CF59FE">
+          <w:p w:rsidRPr="00242B54" w:rsidR="00341B3D" w:rsidP="00CF59FE" w:rsidRDefault="00712682" w14:paraId="272D6B23" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="240"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00242B54">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
               <w:t>multiplier</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3FFB339D" w14:textId="77777777" w:rsidR="00341B3D" w:rsidRPr="00242B54" w:rsidRDefault="00712682" w:rsidP="00341B3D">
+    <w:p w:rsidRPr="00242B54" w:rsidR="00341B3D" w:rsidP="00341B3D" w:rsidRDefault="00712682" w14:paraId="3FFB339D" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00242B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>(Place figures in appropriate boxes.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22F7D2D2" w14:textId="77777777" w:rsidR="00341B3D" w:rsidRPr="00242B54" w:rsidRDefault="00712682" w:rsidP="00341B3D">
+    <w:p w:rsidRPr="00242B54" w:rsidR="00341B3D" w:rsidP="00341B3D" w:rsidRDefault="00712682" w14:paraId="22F7D2D2" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00242B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>The Minimum Compensable Daily Rate is $</w:t>
       </w:r>
       <w:r w:rsidRPr="00242B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:highlight w:val="lightGray"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00242B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve"> per day.  Failure to fill in a dollar figure for the daily rate for Compensable Delay at or greater than the Minimum Compensable Daily Rate shall rend the bid non-responsive.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="185F9264" w14:textId="77777777" w:rsidR="00341B3D" w:rsidRPr="00242B54" w:rsidRDefault="00341B3D" w:rsidP="00341B3D">
+    <w:p w:rsidRPr="00242B54" w:rsidR="00341B3D" w:rsidP="00341B3D" w:rsidRDefault="00341B3D" w14:paraId="185F9264" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="257FC079" w14:textId="77777777" w:rsidR="00341B3D" w:rsidRPr="00242B54" w:rsidRDefault="00712682" w:rsidP="00341B3D">
+    <w:p w:rsidRPr="00242B54" w:rsidR="00341B3D" w:rsidP="00341B3D" w:rsidRDefault="00712682" w14:paraId="257FC079" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00242B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:szCs w:val="18"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve">The daily rate shown above will be the total amount of Contractor entitlement for each day of Compensable Delay caused by University at any time during the performance of the Work and shall constitute payment in full for all delay costs, direct or indirect, of the Contractor and all subcontractors, suppliers, persons and entities under Contractor on the Project, including without limitation </w:t>
       </w:r>
       <w:r w:rsidRPr="00242B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve">all subcontractors added by </w:t>
       </w:r>
       <w:r w:rsidRPr="00242B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:szCs w:val="18"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Contract Amendment</w:t>
       </w:r>
       <w:r w:rsidRPr="00242B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>.  The number of days of Compensable Delay shown as a "multiplier" above is not intended as an estimate of the number of days of compensable delay anticipated by the University.  The University will pay the daily rate of compensation only for the actual number of days of Compensable Delay, as defined in the General Conditions; the actual number of days of compensable delay may be greater or lesser than the "multiplier" shown above.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3107BA00" w14:textId="27E2A639" w:rsidR="007214E3" w:rsidRPr="00242B54" w:rsidRDefault="00712682" w:rsidP="008B0AAB">
+    <w:p w:rsidRPr="00242B54" w:rsidR="007214E3" w:rsidP="008B0AAB" w:rsidRDefault="00712682" w14:paraId="3107BA00" w14:textId="27E2A639">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00242B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>END OF OPTIONAL LANGUAGE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="107755E3" w14:textId="77777777" w:rsidR="00C61F3C" w:rsidRPr="00242B54" w:rsidRDefault="00C61F3C" w:rsidP="00C61F3C">
+    <w:p w:rsidRPr="00242B54" w:rsidR="00C61F3C" w:rsidP="00C61F3C" w:rsidRDefault="00C61F3C" w14:paraId="107755E3" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="180"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4D26AEAB" w14:textId="77777777" w:rsidR="007D0841" w:rsidRPr="00242B54" w:rsidRDefault="007D0841" w:rsidP="00C61F3C">
+    <w:p w:rsidRPr="00242B54" w:rsidR="007D0841" w:rsidP="00C61F3C" w:rsidRDefault="007D0841" w14:paraId="4D26AEAB" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="180"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="372332F7" w14:textId="77777777" w:rsidR="00592F52" w:rsidRPr="00242B54" w:rsidRDefault="00592F52" w:rsidP="00C61F3C">
+    <w:p w:rsidRPr="00242B54" w:rsidR="00592F52" w:rsidP="00C61F3C" w:rsidRDefault="00592F52" w14:paraId="372332F7" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00592F52" w:rsidRPr="00242B54" w:rsidSect="00CF59FE">
+        <w:sectPr w:rsidRPr="00242B54" w:rsidR="00592F52" w:rsidSect="00CF59FE">
           <w:endnotePr>
             <w:numFmt w:val="decimal"/>
           </w:endnotePr>
-          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
           <w:pgMar w:top="569" w:right="1469" w:bottom="569" w:left="1469" w:header="569" w:footer="569" w:gutter="0"/>
           <w:paperSrc w:first="265" w:other="265"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
           <w:noEndnote/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6007C1B7" w14:textId="62E64648" w:rsidR="00C61F3C" w:rsidRPr="00242B54" w:rsidRDefault="00C61F3C" w:rsidP="00C61F3C">
+    <w:p w:rsidRPr="00242B54" w:rsidR="00C61F3C" w:rsidP="00C61F3C" w:rsidRDefault="00C61F3C" w14:paraId="6007C1B7" w14:textId="62E64648">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00242B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>LIST OF SUBCONTRACTORS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="249F8364" w14:textId="77777777" w:rsidR="00C61F3C" w:rsidRPr="00242B54" w:rsidRDefault="00C61F3C" w:rsidP="00C61F3C">
+    <w:p w:rsidRPr="00242B54" w:rsidR="00C61F3C" w:rsidP="00C61F3C" w:rsidRDefault="00C61F3C" w14:paraId="249F8364" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="16805B1D" w14:textId="77777777" w:rsidR="00C61F3C" w:rsidRPr="00242B54" w:rsidRDefault="00C61F3C" w:rsidP="00C61F3C">
+    <w:p w:rsidRPr="00242B54" w:rsidR="00C61F3C" w:rsidP="00C61F3C" w:rsidRDefault="00C61F3C" w14:paraId="16805B1D" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00242B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Bidder will use Subcontractors for the Work:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55341B76" w14:textId="77777777" w:rsidR="00C61F3C" w:rsidRPr="00242B54" w:rsidRDefault="00C61F3C" w:rsidP="00C61F3C">
+    <w:p w:rsidRPr="00242B54" w:rsidR="00C61F3C" w:rsidP="00C61F3C" w:rsidRDefault="00C61F3C" w14:paraId="55341B76" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4B0E52FC" w14:textId="77777777" w:rsidR="00C61F3C" w:rsidRPr="00242B54" w:rsidRDefault="00C61F3C" w:rsidP="00C61F3C">
+    <w:p w:rsidRPr="00242B54" w:rsidR="00C61F3C" w:rsidP="00C61F3C" w:rsidRDefault="00C61F3C" w14:paraId="4B0E52FC" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00242B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00242B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00242B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00242B54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t xml:space="preserve">Yes </w:t>
       </w:r>
-      <w:r w:rsidR="00CF59FE" w:rsidRPr="00242B54">
+      <w:r w:rsidRPr="00242B54" w:rsidR="00CF59FE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>______</w:t>
       </w:r>
       <w:r w:rsidRPr="00242B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">        </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F927492" w14:textId="77777777" w:rsidR="00C61F3C" w:rsidRPr="00242B54" w:rsidRDefault="00C61F3C" w:rsidP="00C61F3C">
+    <w:p w:rsidRPr="00242B54" w:rsidR="00C61F3C" w:rsidP="00C61F3C" w:rsidRDefault="00C61F3C" w14:paraId="7F927492" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="78619D82" w14:textId="320C1EE8" w:rsidR="00E114D1" w:rsidRPr="00242B54" w:rsidRDefault="00C61F3C" w:rsidP="00C61F3C">
+    <w:p w:rsidRPr="00242B54" w:rsidR="00E114D1" w:rsidP="00C61F3C" w:rsidRDefault="00C61F3C" w14:paraId="78619D82" w14:textId="320C1EE8">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00242B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>If “yes”, provide in the spaces below (a) the name</w:t>
       </w:r>
-      <w:r w:rsidR="00CF59FE" w:rsidRPr="00242B54">
+      <w:r w:rsidRPr="00242B54" w:rsidR="00CF59FE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00242B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> the location of the place of business</w:t>
       </w:r>
-      <w:r w:rsidR="00CF59FE" w:rsidRPr="00242B54">
+      <w:r w:rsidRPr="00242B54" w:rsidR="00CF59FE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, and the California </w:t>
       </w:r>
-      <w:r w:rsidR="001C4462" w:rsidRPr="00242B54">
+      <w:r w:rsidRPr="00242B54" w:rsidR="001C4462">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>contractor license number</w:t>
       </w:r>
       <w:r w:rsidRPr="00242B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CE5D13">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">(if applicable) </w:t>
       </w:r>
       <w:r w:rsidRPr="00242B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">of each subcontractor who will perform work or labor or render service to the prime contractor in or about the construction of the work or improvement, or a subcontractor licensed by the state of California who, under subcontract to the prime contractor, specially fabricates and installs a portion of the work or improvement according to detailed drawings contained in the plans and specifications, in an amount in excess of </w:t>
       </w:r>
-      <w:r w:rsidR="001C4462" w:rsidRPr="00242B54">
+      <w:r w:rsidRPr="00242B54" w:rsidR="001C4462">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>one-half</w:t>
       </w:r>
       <w:r w:rsidRPr="00242B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> of 1 percent of the prime contractor's total bid, (b) the portion of the work which will be done by each subcontractor.  The prime contractor shall list only one subcontractor for each such portion as is defined by the prime contractor in its bid.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53E47BF6" w14:textId="77777777" w:rsidR="00E114D1" w:rsidRPr="00242B54" w:rsidRDefault="00E114D1" w:rsidP="00C61F3C">
+    <w:p w:rsidRPr="00242B54" w:rsidR="00E114D1" w:rsidP="00C61F3C" w:rsidRDefault="00E114D1" w14:paraId="53E47BF6" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7F747065" w14:textId="77777777" w:rsidR="001C4462" w:rsidRPr="00242B54" w:rsidRDefault="001C4462" w:rsidP="00C61F3C">
+    <w:p w:rsidRPr="00242B54" w:rsidR="001C4462" w:rsidP="00C61F3C" w:rsidRDefault="001C4462" w14:paraId="7F747065" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid1"/>
         <w:tblW w:w="12575" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
-          <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-          <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="double" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="double" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="double" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="double" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1617"/>
         <w:gridCol w:w="1466"/>
         <w:gridCol w:w="1762"/>
         <w:gridCol w:w="1980"/>
         <w:gridCol w:w="1710"/>
         <w:gridCol w:w="2070"/>
         <w:gridCol w:w="1970"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00242B54" w:rsidRPr="00242B54" w14:paraId="3D8BFDF4" w14:textId="0C0C3AB2" w:rsidTr="00C46EBF">
+      <w:tr w:rsidRPr="00242B54" w:rsidR="00242B54" w:rsidTr="00C46EBF" w14:paraId="3D8BFDF4" w14:textId="0C0C3AB2">
         <w:trPr>
           <w:trHeight w:val="20"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12575" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
-              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="double" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="double" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4C3484F2" w14:textId="5B04A5A9" w:rsidR="00592F52" w:rsidRPr="00242B54" w:rsidRDefault="00592F52" w:rsidP="00C65D11">
+          <w:p w:rsidRPr="00242B54" w:rsidR="00592F52" w:rsidP="00C65D11" w:rsidRDefault="00592F52" w14:paraId="4C3484F2" w14:textId="5B04A5A9">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00242B54">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Subcontractor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00242B54" w:rsidRPr="00242B54" w14:paraId="02946ECD" w14:textId="5F2C91B2" w:rsidTr="00A1453A">
+      <w:tr w:rsidRPr="00242B54" w:rsidR="00242B54" w:rsidTr="00A1453A" w14:paraId="02946ECD" w14:textId="5F2C91B2">
         <w:trPr>
           <w:trHeight w:val="446"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1617" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="double" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3E9A50EF" w14:textId="77777777" w:rsidR="00592F52" w:rsidRPr="00242B54" w:rsidRDefault="00592F52" w:rsidP="00592F52">
+          <w:p w:rsidRPr="00242B54" w:rsidR="00592F52" w:rsidP="00592F52" w:rsidRDefault="00592F52" w14:paraId="3E9A50EF" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00242B54">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Portion of the Work Activity (e.g. electrical, mechanical, concrete)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1466" w:type="dxa"/>
             <w:tcBorders>
-              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="521185F4" w14:textId="0AF7F270" w:rsidR="00592F52" w:rsidRPr="00242B54" w:rsidRDefault="00592F52" w:rsidP="00592F52">
+          <w:p w:rsidRPr="00242B54" w:rsidR="00592F52" w:rsidP="00592F52" w:rsidRDefault="00592F52" w14:paraId="521185F4" w14:textId="0AF7F270">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00242B54">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Amount of Subcontract</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1762" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="411FABC1" w14:textId="42DDCD15" w:rsidR="00592F52" w:rsidRPr="00242B54" w:rsidRDefault="00592F52" w:rsidP="00592F52">
+          <w:p w:rsidRPr="00242B54" w:rsidR="00592F52" w:rsidP="00592F52" w:rsidRDefault="00592F52" w14:paraId="411FABC1" w14:textId="42DDCD15">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00242B54">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Name of Business</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="770CD72A" w14:textId="77777777" w:rsidR="00592F52" w:rsidRPr="00242B54" w:rsidRDefault="00592F52" w:rsidP="00592F52">
+          <w:p w:rsidRPr="00242B54" w:rsidR="00592F52" w:rsidP="00592F52" w:rsidRDefault="00592F52" w14:paraId="770CD72A" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00242B54">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Location of Business (City)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="42A74E1C" w14:textId="577B63D9" w:rsidR="00592F52" w:rsidRPr="00242B54" w:rsidRDefault="00592F52" w:rsidP="00592F52">
+          <w:p w:rsidRPr="00242B54" w:rsidR="00592F52" w:rsidP="00592F52" w:rsidRDefault="00592F52" w14:paraId="42A74E1C" w14:textId="577B63D9">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00242B54">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>License No.</w:t>
             </w:r>
             <w:r w:rsidR="00CE5D13">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> (note “NA” </w:t>
             </w:r>
-            <w:r w:rsidR="00CE5D13" w:rsidRPr="00DD60FB">
+            <w:r w:rsidRPr="00DD60FB" w:rsidR="00CE5D13">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>if the subcontractor is not required to be licensed to perform its Portion of Work Activity)</w:t>
             </w:r>
             <w:r w:rsidR="00CE5D13">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="276C58B9" w14:textId="2F22DB95" w:rsidR="00592F52" w:rsidRPr="00242B54" w:rsidRDefault="00592F52" w:rsidP="00592F52">
+          <w:p w:rsidRPr="00242B54" w:rsidR="00592F52" w:rsidP="00592F52" w:rsidRDefault="00592F52" w14:paraId="276C58B9" w14:textId="2F22DB95">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00242B54">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>DIR Registration No. (</w:t>
             </w:r>
-            <w:r w:rsidR="002A2B1F" w:rsidRPr="00EB59E2">
+            <w:r w:rsidRPr="00EB59E2" w:rsidR="002A2B1F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>per Cal Labor Code 1771.1</w:t>
             </w:r>
             <w:r w:rsidRPr="00242B54">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="01955553" w14:textId="77777777" w:rsidR="00592F52" w:rsidRPr="00242B54" w:rsidRDefault="00592F52" w:rsidP="00592F52">
+          <w:p w:rsidRPr="00242B54" w:rsidR="00592F52" w:rsidP="00592F52" w:rsidRDefault="00592F52" w14:paraId="01955553" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00242B54">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Business categories*</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4BDE3932" w14:textId="3751A189" w:rsidR="00592F52" w:rsidRPr="00242B54" w:rsidRDefault="00592F52" w:rsidP="00592F52">
+          <w:p w:rsidRPr="00242B54" w:rsidR="00592F52" w:rsidP="00592F52" w:rsidRDefault="00592F52" w14:paraId="4BDE3932" w14:textId="3751A189">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00242B54">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>(Check all categories that apply</w:t>
             </w:r>
             <w:r w:rsidR="009264DA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00242B54" w:rsidRPr="00242B54" w14:paraId="1D7F9070" w14:textId="2277A9DA" w:rsidTr="00A1453A">
+      <w:tr w:rsidRPr="00242B54" w:rsidR="00242B54" w:rsidTr="00A1453A" w14:paraId="1D7F9070" w14:textId="2277A9DA">
         <w:trPr>
           <w:trHeight w:val="446"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1617" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="double" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="136B6DCA" w14:textId="77777777" w:rsidR="00592F52" w:rsidRPr="00242B54" w:rsidRDefault="00592F52" w:rsidP="00592F52">
+          <w:p w:rsidRPr="00242B54" w:rsidR="00592F52" w:rsidP="00592F52" w:rsidRDefault="00592F52" w14:paraId="136B6DCA" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1466" w:type="dxa"/>
             <w:tcBorders>
-              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6E872F69" w14:textId="77777777" w:rsidR="00592F52" w:rsidRPr="00242B54" w:rsidRDefault="00592F52" w:rsidP="00592F52">
+          <w:p w:rsidRPr="00242B54" w:rsidR="00592F52" w:rsidP="00592F52" w:rsidRDefault="00592F52" w14:paraId="6E872F69" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1762" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1B5FA485" w14:textId="054CCDFE" w:rsidR="00592F52" w:rsidRPr="00242B54" w:rsidRDefault="00592F52" w:rsidP="00592F52">
+          <w:p w:rsidRPr="00242B54" w:rsidR="00592F52" w:rsidP="00592F52" w:rsidRDefault="00592F52" w14:paraId="1B5FA485" w14:textId="054CCDFE">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3F374D65" w14:textId="77777777" w:rsidR="00592F52" w:rsidRPr="00242B54" w:rsidRDefault="00592F52" w:rsidP="00592F52">
+          <w:p w:rsidRPr="00242B54" w:rsidR="00592F52" w:rsidP="00592F52" w:rsidRDefault="00592F52" w14:paraId="3F374D65" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="47A0F5AE" w14:textId="77777777" w:rsidR="00592F52" w:rsidRPr="00242B54" w:rsidRDefault="00592F52" w:rsidP="00592F52">
+          <w:p w:rsidRPr="00242B54" w:rsidR="00592F52" w:rsidP="00592F52" w:rsidRDefault="00592F52" w14:paraId="47A0F5AE" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="04FDF3D3" w14:textId="77777777" w:rsidR="00592F52" w:rsidRPr="00242B54" w:rsidRDefault="00592F52" w:rsidP="00592F52">
+          <w:p w:rsidRPr="00242B54" w:rsidR="00592F52" w:rsidP="00592F52" w:rsidRDefault="00592F52" w14:paraId="04FDF3D3" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="03186831" w14:textId="77777777" w:rsidR="00592F52" w:rsidRDefault="00627093" w:rsidP="001C27CC">
+          <w:p w:rsidR="00592F52" w:rsidP="001C27CC" w:rsidRDefault="00627093" w14:paraId="03186831" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 </w:rPr>
                 <w:id w:val="-1793436153"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="003C767D" w:rsidRPr="00242B54">
+                <w:r w:rsidRPr="00242B54" w:rsidR="003C767D">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00592F52" w:rsidRPr="00242B54">
+            <w:r w:rsidRPr="00242B54" w:rsidR="00592F52">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> SBE</w:t>
             </w:r>
-            <w:r w:rsidR="00592F52" w:rsidRPr="00242B54">
+            <w:r w:rsidRPr="00242B54" w:rsidR="00592F52">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 </w:rPr>
                 <w:id w:val="-819578177"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00592F52" w:rsidRPr="00242B54">
+                <w:r w:rsidRPr="00242B54" w:rsidR="00592F52">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00592F52" w:rsidRPr="00242B54">
+            <w:r w:rsidRPr="00242B54" w:rsidR="00592F52">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> DVBE</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="63BBD487" w14:textId="243F983F" w:rsidR="00312D14" w:rsidRPr="00242B54" w:rsidRDefault="00627093" w:rsidP="001C27CC">
+          <w:p w:rsidRPr="00242B54" w:rsidR="00312D14" w:rsidP="001C27CC" w:rsidRDefault="00627093" w14:paraId="63BBD487" w14:textId="243F983F">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 </w:rPr>
                 <w:id w:val="-1421402168"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00312D14">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="Arial"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00312D14">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00242B54" w:rsidRPr="00242B54" w14:paraId="4E71BA8D" w14:textId="08EE3C53" w:rsidTr="00A1453A">
+      <w:tr w:rsidRPr="00242B54" w:rsidR="00242B54" w:rsidTr="00A1453A" w14:paraId="4E71BA8D" w14:textId="08EE3C53">
         <w:trPr>
           <w:trHeight w:val="446"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1617" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="double" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="41D4E7AA" w14:textId="77777777" w:rsidR="00592F52" w:rsidRPr="00242B54" w:rsidRDefault="00592F52" w:rsidP="00592F52">
+          <w:p w:rsidRPr="00242B54" w:rsidR="00592F52" w:rsidP="00592F52" w:rsidRDefault="00592F52" w14:paraId="41D4E7AA" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1466" w:type="dxa"/>
             <w:tcBorders>
-              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5C275F16" w14:textId="77777777" w:rsidR="00592F52" w:rsidRPr="00242B54" w:rsidRDefault="00592F52" w:rsidP="00592F52">
+          <w:p w:rsidRPr="00242B54" w:rsidR="00592F52" w:rsidP="00592F52" w:rsidRDefault="00592F52" w14:paraId="5C275F16" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1762" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1FC82978" w14:textId="5332BA71" w:rsidR="00592F52" w:rsidRPr="00242B54" w:rsidRDefault="00592F52" w:rsidP="00592F52">
+          <w:p w:rsidRPr="00242B54" w:rsidR="00592F52" w:rsidP="00592F52" w:rsidRDefault="00592F52" w14:paraId="1FC82978" w14:textId="5332BA71">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5CEBA9B9" w14:textId="77777777" w:rsidR="00592F52" w:rsidRPr="00242B54" w:rsidRDefault="00592F52" w:rsidP="00592F52">
+          <w:p w:rsidRPr="00242B54" w:rsidR="00592F52" w:rsidP="00592F52" w:rsidRDefault="00592F52" w14:paraId="5CEBA9B9" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="57DB02D6" w14:textId="77777777" w:rsidR="00592F52" w:rsidRPr="00242B54" w:rsidRDefault="00592F52" w:rsidP="00592F52">
+          <w:p w:rsidRPr="00242B54" w:rsidR="00592F52" w:rsidP="00592F52" w:rsidRDefault="00592F52" w14:paraId="57DB02D6" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0808A369" w14:textId="77777777" w:rsidR="00592F52" w:rsidRPr="00242B54" w:rsidRDefault="00592F52" w:rsidP="00592F52">
+          <w:p w:rsidRPr="00242B54" w:rsidR="00592F52" w:rsidP="00592F52" w:rsidRDefault="00592F52" w14:paraId="0808A369" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="58E438AD" w14:textId="77777777" w:rsidR="00592F52" w:rsidRDefault="00627093" w:rsidP="001C27CC">
+          <w:p w:rsidR="00592F52" w:rsidP="001C27CC" w:rsidRDefault="00627093" w14:paraId="58E438AD" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 </w:rPr>
                 <w:id w:val="-1120988059"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00592F52" w:rsidRPr="00242B54">
+                <w:r w:rsidRPr="00242B54" w:rsidR="00592F52">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00592F52" w:rsidRPr="00242B54">
+            <w:r w:rsidRPr="00242B54" w:rsidR="00592F52">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> SBE</w:t>
             </w:r>
-            <w:r w:rsidR="00592F52" w:rsidRPr="00242B54">
+            <w:r w:rsidRPr="00242B54" w:rsidR="00592F52">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 </w:rPr>
                 <w:id w:val="-1100711942"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00592F52" w:rsidRPr="00242B54">
+                <w:r w:rsidRPr="00242B54" w:rsidR="00592F52">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00592F52" w:rsidRPr="00242B54">
+            <w:r w:rsidRPr="00242B54" w:rsidR="00592F52">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> DVBE</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="368CEB95" w14:textId="2197ADB8" w:rsidR="00312D14" w:rsidRPr="00242B54" w:rsidRDefault="00627093" w:rsidP="001C27CC">
+          <w:p w:rsidRPr="00242B54" w:rsidR="00312D14" w:rsidP="001C27CC" w:rsidRDefault="00627093" w14:paraId="368CEB95" w14:textId="2197ADB8">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 </w:rPr>
                 <w:id w:val="-566730184"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00312D14">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="Arial"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00312D14">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00242B54" w:rsidRPr="00242B54" w14:paraId="57C4770F" w14:textId="62AB3930" w:rsidTr="00A1453A">
+      <w:tr w:rsidRPr="00242B54" w:rsidR="00242B54" w:rsidTr="00A1453A" w14:paraId="57C4770F" w14:textId="62AB3930">
         <w:trPr>
           <w:trHeight w:val="446"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1617" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="double" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7C0E9108" w14:textId="77777777" w:rsidR="00592F52" w:rsidRPr="00242B54" w:rsidRDefault="00592F52" w:rsidP="00592F52">
+          <w:p w:rsidRPr="00242B54" w:rsidR="00592F52" w:rsidP="00592F52" w:rsidRDefault="00592F52" w14:paraId="7C0E9108" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1466" w:type="dxa"/>
             <w:tcBorders>
-              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="225867C5" w14:textId="77777777" w:rsidR="00592F52" w:rsidRPr="00242B54" w:rsidRDefault="00592F52" w:rsidP="00592F52">
+          <w:p w:rsidRPr="00242B54" w:rsidR="00592F52" w:rsidP="00592F52" w:rsidRDefault="00592F52" w14:paraId="225867C5" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1762" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="55DEC9A1" w14:textId="6D77A741" w:rsidR="00592F52" w:rsidRPr="00242B54" w:rsidRDefault="00592F52" w:rsidP="00592F52">
+          <w:p w:rsidRPr="00242B54" w:rsidR="00592F52" w:rsidP="00592F52" w:rsidRDefault="00592F52" w14:paraId="55DEC9A1" w14:textId="6D77A741">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5EEA0AB7" w14:textId="77777777" w:rsidR="00592F52" w:rsidRPr="00242B54" w:rsidRDefault="00592F52" w:rsidP="00592F52">
+          <w:p w:rsidRPr="00242B54" w:rsidR="00592F52" w:rsidP="00592F52" w:rsidRDefault="00592F52" w14:paraId="5EEA0AB7" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="53A9F787" w14:textId="77777777" w:rsidR="00592F52" w:rsidRPr="00242B54" w:rsidRDefault="00592F52" w:rsidP="00592F52">
+          <w:p w:rsidRPr="00242B54" w:rsidR="00592F52" w:rsidP="00592F52" w:rsidRDefault="00592F52" w14:paraId="53A9F787" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3A89E935" w14:textId="77777777" w:rsidR="00592F52" w:rsidRPr="00242B54" w:rsidRDefault="00592F52" w:rsidP="00592F52">
+          <w:p w:rsidRPr="00242B54" w:rsidR="00592F52" w:rsidP="00592F52" w:rsidRDefault="00592F52" w14:paraId="3A89E935" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7D4C6962" w14:textId="77777777" w:rsidR="00592F52" w:rsidRDefault="00627093" w:rsidP="001C27CC">
+          <w:p w:rsidR="00592F52" w:rsidP="001C27CC" w:rsidRDefault="00627093" w14:paraId="7D4C6962" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 </w:rPr>
                 <w:id w:val="-199478337"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00592F52" w:rsidRPr="00242B54">
+                <w:r w:rsidRPr="00242B54" w:rsidR="00592F52">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00592F52" w:rsidRPr="00242B54">
+            <w:r w:rsidRPr="00242B54" w:rsidR="00592F52">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> SBE</w:t>
             </w:r>
-            <w:r w:rsidR="00592F52" w:rsidRPr="00242B54">
+            <w:r w:rsidRPr="00242B54" w:rsidR="00592F52">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 </w:rPr>
                 <w:id w:val="1748846897"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00592F52" w:rsidRPr="00242B54">
+                <w:r w:rsidRPr="00242B54" w:rsidR="00592F52">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00592F52" w:rsidRPr="00242B54">
+            <w:r w:rsidRPr="00242B54" w:rsidR="00592F52">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> DVBE</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5DBDC6CB" w14:textId="2C4D9E49" w:rsidR="00312D14" w:rsidRPr="00242B54" w:rsidRDefault="00627093" w:rsidP="001C27CC">
+          <w:p w:rsidRPr="00242B54" w:rsidR="00312D14" w:rsidP="001C27CC" w:rsidRDefault="00627093" w14:paraId="5DBDC6CB" w14:textId="2C4D9E49">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 </w:rPr>
                 <w:id w:val="-2103024595"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00312D14">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="Arial"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00312D14">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00242B54" w:rsidRPr="00242B54" w14:paraId="5A5DB2D8" w14:textId="58ABEC1B" w:rsidTr="00A1453A">
+      <w:tr w:rsidRPr="00242B54" w:rsidR="00242B54" w:rsidTr="00A1453A" w14:paraId="5A5DB2D8" w14:textId="58ABEC1B">
         <w:trPr>
           <w:trHeight w:val="446"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1617" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="double" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27186E5D" w14:textId="77777777" w:rsidR="00592F52" w:rsidRPr="00242B54" w:rsidRDefault="00592F52" w:rsidP="00592F52">
+          <w:p w:rsidRPr="00242B54" w:rsidR="00592F52" w:rsidP="00592F52" w:rsidRDefault="00592F52" w14:paraId="27186E5D" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1466" w:type="dxa"/>
             <w:tcBorders>
-              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="53B93B5F" w14:textId="77777777" w:rsidR="00592F52" w:rsidRPr="00242B54" w:rsidRDefault="00592F52" w:rsidP="00592F52">
+          <w:p w:rsidRPr="00242B54" w:rsidR="00592F52" w:rsidP="00592F52" w:rsidRDefault="00592F52" w14:paraId="53B93B5F" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1762" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6F4EBF8C" w14:textId="3491AD7C" w:rsidR="00592F52" w:rsidRPr="00242B54" w:rsidRDefault="00592F52" w:rsidP="00592F52">
+          <w:p w:rsidRPr="00242B54" w:rsidR="00592F52" w:rsidP="00592F52" w:rsidRDefault="00592F52" w14:paraId="6F4EBF8C" w14:textId="3491AD7C">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3B174EED" w14:textId="77777777" w:rsidR="00592F52" w:rsidRPr="00242B54" w:rsidRDefault="00592F52" w:rsidP="00592F52">
+          <w:p w:rsidRPr="00242B54" w:rsidR="00592F52" w:rsidP="00592F52" w:rsidRDefault="00592F52" w14:paraId="3B174EED" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="083BB7B0" w14:textId="77777777" w:rsidR="00592F52" w:rsidRPr="00242B54" w:rsidRDefault="00592F52" w:rsidP="00592F52">
+          <w:p w:rsidRPr="00242B54" w:rsidR="00592F52" w:rsidP="00592F52" w:rsidRDefault="00592F52" w14:paraId="083BB7B0" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="76028964" w14:textId="77777777" w:rsidR="00592F52" w:rsidRPr="00242B54" w:rsidRDefault="00592F52" w:rsidP="00592F52">
+          <w:p w:rsidRPr="00242B54" w:rsidR="00592F52" w:rsidP="00592F52" w:rsidRDefault="00592F52" w14:paraId="76028964" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7225C67D" w14:textId="77777777" w:rsidR="00592F52" w:rsidRDefault="00627093" w:rsidP="001C27CC">
+          <w:p w:rsidR="00592F52" w:rsidP="001C27CC" w:rsidRDefault="00627093" w14:paraId="7225C67D" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 </w:rPr>
                 <w:id w:val="695206730"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00592F52" w:rsidRPr="00242B54">
+                <w:r w:rsidRPr="00242B54" w:rsidR="00592F52">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00592F52" w:rsidRPr="00242B54">
+            <w:r w:rsidRPr="00242B54" w:rsidR="00592F52">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> SBE</w:t>
             </w:r>
-            <w:r w:rsidR="00592F52" w:rsidRPr="00242B54">
+            <w:r w:rsidRPr="00242B54" w:rsidR="00592F52">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 </w:rPr>
                 <w:id w:val="-2016600690"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00592F52" w:rsidRPr="00242B54">
+                <w:r w:rsidRPr="00242B54" w:rsidR="00592F52">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00592F52" w:rsidRPr="00242B54">
+            <w:r w:rsidRPr="00242B54" w:rsidR="00592F52">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> DVBE</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="568DB6A0" w14:textId="20A15187" w:rsidR="00312D14" w:rsidRPr="00242B54" w:rsidRDefault="00627093" w:rsidP="001C27CC">
+          <w:p w:rsidRPr="00242B54" w:rsidR="00312D14" w:rsidP="001C27CC" w:rsidRDefault="00627093" w14:paraId="568DB6A0" w14:textId="20A15187">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 </w:rPr>
                 <w:id w:val="-1054532076"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00312D14">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="Arial"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00312D14">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00242B54" w:rsidRPr="00242B54" w14:paraId="733944A8" w14:textId="4FD2D537" w:rsidTr="00A1453A">
+      <w:tr w:rsidRPr="00242B54" w:rsidR="00242B54" w:rsidTr="00A1453A" w14:paraId="733944A8" w14:textId="4FD2D537">
         <w:trPr>
           <w:trHeight w:val="446"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1617" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="double" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="31962D69" w14:textId="77777777" w:rsidR="00592F52" w:rsidRPr="00242B54" w:rsidRDefault="00592F52" w:rsidP="00592F52">
+          <w:p w:rsidRPr="00242B54" w:rsidR="00592F52" w:rsidP="00592F52" w:rsidRDefault="00592F52" w14:paraId="31962D69" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1466" w:type="dxa"/>
             <w:tcBorders>
-              <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="double" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="44026D61" w14:textId="77777777" w:rsidR="00592F52" w:rsidRPr="00242B54" w:rsidRDefault="00592F52" w:rsidP="00592F52">
+          <w:p w:rsidRPr="00242B54" w:rsidR="00592F52" w:rsidP="00592F52" w:rsidRDefault="00592F52" w14:paraId="44026D61" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1762" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="double" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6958F4E7" w14:textId="354570BA" w:rsidR="00592F52" w:rsidRPr="00242B54" w:rsidRDefault="00592F52" w:rsidP="00592F52">
+          <w:p w:rsidRPr="00242B54" w:rsidR="00592F52" w:rsidP="00592F52" w:rsidRDefault="00592F52" w14:paraId="6958F4E7" w14:textId="354570BA">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="14B82101" w14:textId="77777777" w:rsidR="00592F52" w:rsidRPr="00242B54" w:rsidRDefault="00592F52" w:rsidP="00592F52">
+          <w:p w:rsidRPr="00242B54" w:rsidR="00592F52" w:rsidP="00592F52" w:rsidRDefault="00592F52" w14:paraId="14B82101" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="76D6EA18" w14:textId="77777777" w:rsidR="00592F52" w:rsidRPr="00242B54" w:rsidRDefault="00592F52" w:rsidP="00592F52">
+          <w:p w:rsidRPr="00242B54" w:rsidR="00592F52" w:rsidP="00592F52" w:rsidRDefault="00592F52" w14:paraId="76D6EA18" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2DDF868B" w14:textId="77777777" w:rsidR="00592F52" w:rsidRPr="00242B54" w:rsidRDefault="00592F52" w:rsidP="00592F52">
+          <w:p w:rsidRPr="00242B54" w:rsidR="00592F52" w:rsidP="00592F52" w:rsidRDefault="00592F52" w14:paraId="2DDF868B" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="04AFB112" w14:textId="77777777" w:rsidR="00592F52" w:rsidRDefault="00627093" w:rsidP="001C27CC">
+          <w:p w:rsidR="00592F52" w:rsidP="001C27CC" w:rsidRDefault="00627093" w14:paraId="04AFB112" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 </w:rPr>
                 <w:id w:val="-1992009935"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00592F52" w:rsidRPr="00242B54">
+                <w:r w:rsidRPr="00242B54" w:rsidR="00592F52">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00592F52" w:rsidRPr="00242B54">
+            <w:r w:rsidRPr="00242B54" w:rsidR="00592F52">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> SBE</w:t>
             </w:r>
-            <w:r w:rsidR="00592F52" w:rsidRPr="00242B54">
+            <w:r w:rsidRPr="00242B54" w:rsidR="00592F52">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 </w:rPr>
                 <w:id w:val="1526217761"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00592F52" w:rsidRPr="00242B54">
+                <w:r w:rsidRPr="00242B54" w:rsidR="00592F52">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00592F52" w:rsidRPr="00242B54">
+            <w:r w:rsidRPr="00242B54" w:rsidR="00592F52">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> DVBE</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="664A77D8" w14:textId="1741039D" w:rsidR="00AC3A69" w:rsidRPr="00242B54" w:rsidRDefault="00627093" w:rsidP="001C27CC">
+          <w:p w:rsidRPr="00242B54" w:rsidR="00AC3A69" w:rsidP="001C27CC" w:rsidRDefault="00627093" w14:paraId="664A77D8" w14:textId="1741039D">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 </w:rPr>
                 <w:id w:val="1880271994"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AC3A69">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="Arial"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00AC3A69">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5B747634" w14:textId="77777777" w:rsidR="00D73417" w:rsidRPr="00242B54" w:rsidRDefault="00D73417" w:rsidP="00C61F3C">
+    <w:p w:rsidRPr="00242B54" w:rsidR="00D73417" w:rsidP="00C61F3C" w:rsidRDefault="00D73417" w14:paraId="5B747634" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="61F3DB20" w14:textId="77777777" w:rsidR="00592F52" w:rsidRDefault="00D73417" w:rsidP="00D73417">
+    <w:p w:rsidR="00592F52" w:rsidP="00D73417" w:rsidRDefault="00D73417" w14:paraId="61F3DB20" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00242B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Total percentage of bid amount to be performed by SBE</w:t>
       </w:r>
-      <w:r w:rsidR="00CE066B" w:rsidRPr="00242B54">
+      <w:r w:rsidRPr="00242B54" w:rsidR="00CE066B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="0032633C" w:rsidRPr="00242B54">
+      <w:r w:rsidRPr="00242B54" w:rsidR="0032633C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidRPr="00242B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>DVBE</w:t>
       </w:r>
-      <w:r w:rsidR="00CE066B" w:rsidRPr="00242B54">
+      <w:r w:rsidRPr="00242B54" w:rsidR="00CE066B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00242B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>: __________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59B3E136" w14:textId="77777777" w:rsidR="00312D14" w:rsidRPr="00242B54" w:rsidRDefault="00312D14" w:rsidP="00A256BC">
+    <w:p w:rsidRPr="00242B54" w:rsidR="00312D14" w:rsidP="00A256BC" w:rsidRDefault="00312D14" w14:paraId="59B3E136" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="60"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00242B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>(Note:  Add additional pages if required.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75EDF0FA" w14:textId="7B1EA6D9" w:rsidR="00312D14" w:rsidRPr="00242B54" w:rsidRDefault="00312D14" w:rsidP="00A256BC">
+    <w:p w:rsidRPr="00242B54" w:rsidR="00312D14" w:rsidP="00A256BC" w:rsidRDefault="00312D14" w14:paraId="75EDF0FA" w14:textId="7B1EA6D9">
       <w:pPr>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00312D14" w:rsidRPr="00242B54" w:rsidSect="00A1453A">
+        <w:sectPr w:rsidRPr="00242B54" w:rsidR="00312D14" w:rsidSect="00A1453A">
           <w:footerReference w:type="default" r:id="rId14"/>
           <w:endnotePr>
             <w:numFmt w:val="decimal"/>
           </w:endnotePr>
           <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
           <w:pgMar w:top="1469" w:right="576" w:bottom="1469" w:left="576" w:header="576" w:footer="576" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
           <w:noEndnote/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6F70CA10" w14:textId="5C66FC67" w:rsidR="001C4462" w:rsidRPr="00242B54" w:rsidRDefault="001C4462" w:rsidP="00C61F3C">
+    <w:p w:rsidRPr="00242B54" w:rsidR="001C4462" w:rsidP="00C61F3C" w:rsidRDefault="001C4462" w14:paraId="6F70CA10" w14:textId="5C66FC67">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5504A7A5" w14:textId="77777777" w:rsidR="00C61F3C" w:rsidRPr="00242B54" w:rsidRDefault="00C61F3C" w:rsidP="00C61F3C">
+    <w:p w:rsidRPr="00242B54" w:rsidR="00C61F3C" w:rsidP="00C61F3C" w:rsidRDefault="00C61F3C" w14:paraId="5504A7A5" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="245355FA" w14:textId="77777777" w:rsidR="00C61F3C" w:rsidRPr="00242B54" w:rsidRDefault="00C61F3C" w:rsidP="00C61F3C">
+    <w:p w:rsidRPr="00242B54" w:rsidR="00C61F3C" w:rsidP="00C61F3C" w:rsidRDefault="00C61F3C" w14:paraId="245355FA" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00242B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>REQUIRED COMPLETED ATTACHMENTS:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C1616C3" w14:textId="77777777" w:rsidR="00C61F3C" w:rsidRPr="00242B54" w:rsidRDefault="00C61F3C" w:rsidP="00C61F3C">
+    <w:p w:rsidRPr="00242B54" w:rsidR="00C61F3C" w:rsidP="00C61F3C" w:rsidRDefault="00C61F3C" w14:paraId="2C1616C3" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00242B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The following documents are submitted with and made a condition of this Bid:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6674007E" w14:textId="77777777" w:rsidR="00C61F3C" w:rsidRPr="00242B54" w:rsidRDefault="00C61F3C" w:rsidP="00C61F3C">
+    <w:p w:rsidRPr="00242B54" w:rsidR="00C61F3C" w:rsidP="00C61F3C" w:rsidRDefault="00C61F3C" w14:paraId="6674007E" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0B43D0D2" w14:textId="77777777" w:rsidR="00C61F3C" w:rsidRPr="00242B54" w:rsidRDefault="00C61F3C" w:rsidP="00C61F3C">
+    <w:p w:rsidRPr="00242B54" w:rsidR="00C61F3C" w:rsidP="00C61F3C" w:rsidRDefault="00C61F3C" w14:paraId="0B43D0D2" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="1656" w:hanging="936"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:vanish/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00242B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:vanish/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>{REQUIRED ONLY IF CONTRACT AMOUNT IS &gt; $50,000}</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43AEC31C" w14:textId="77777777" w:rsidR="00C61F3C" w:rsidRPr="00242B54" w:rsidRDefault="00C61F3C" w:rsidP="00C61F3C">
+    <w:p w:rsidRPr="00242B54" w:rsidR="00C61F3C" w:rsidP="00C61F3C" w:rsidRDefault="00C61F3C" w14:paraId="43AEC31C" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="1656" w:hanging="936"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00242B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
       <w:r w:rsidRPr="00242B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00242B54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t xml:space="preserve">Bid Security in the form of </w:t>
       </w:r>
       <w:r w:rsidRPr="00242B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00242B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00242B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00242B54">
         <w:rPr>
@@ -6025,874 +6040,829 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00242B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00242B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00242B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="227FD334" w14:textId="77777777" w:rsidR="00C61F3C" w:rsidRPr="00242B54" w:rsidRDefault="00C61F3C" w:rsidP="00C61F3C">
+    <w:p w:rsidRPr="00242B54" w:rsidR="00C61F3C" w:rsidP="00C61F3C" w:rsidRDefault="00C61F3C" w14:paraId="227FD334" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="1656" w:hanging="936"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00242B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00242B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00242B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00242B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00242B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00242B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00242B54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t>(Bid Bond or Certified Check)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CD6370D" w14:textId="77777777" w:rsidR="00C61F3C" w:rsidRPr="00242B54" w:rsidRDefault="00C61F3C" w:rsidP="00C61F3C">
+    <w:p w:rsidRPr="00242B54" w:rsidR="00C61F3C" w:rsidP="00C61F3C" w:rsidRDefault="00C61F3C" w14:paraId="1CD6370D" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="180"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="610ABA4C" w14:textId="77777777" w:rsidR="00C61F3C" w:rsidRPr="00242B54" w:rsidRDefault="00C61F3C" w:rsidP="00C61F3C">
+    <w:p w:rsidRPr="00242B54" w:rsidR="00C61F3C" w:rsidP="00C61F3C" w:rsidRDefault="00C61F3C" w14:paraId="610ABA4C" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="180"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7399E7DF" w14:textId="77777777" w:rsidR="00C61F3C" w:rsidRPr="00242B54" w:rsidRDefault="00C61F3C" w:rsidP="00C61F3C">
+    <w:p w:rsidRPr="00242B54" w:rsidR="00C61F3C" w:rsidP="00C61F3C" w:rsidRDefault="00C61F3C" w14:paraId="7399E7DF" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="180"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
         <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
           <w:r w:rsidRPr="00242B54">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:spacing w:val="-2"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t>CALIFORNIA</w:t>
           </w:r>
         </w:smartTag>
       </w:smartTag>
       <w:r w:rsidRPr="00242B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> CONTRACTOR'S LICENSE(S)</w:t>
       </w:r>
       <w:r w:rsidRPr="00242B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72615649" w14:textId="77777777" w:rsidR="00C61F3C" w:rsidRPr="00242B54" w:rsidRDefault="00C61F3C" w:rsidP="00C61F3C">
+    <w:p w:rsidRPr="00242B54" w:rsidR="00C61F3C" w:rsidP="00C61F3C" w:rsidRDefault="00C61F3C" w14:paraId="72615649" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
         <w:spacing w:before="180"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00242B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B382D87" w14:textId="77777777" w:rsidR="00C61F3C" w:rsidRPr="00242B54" w:rsidRDefault="00C61F3C" w:rsidP="00C61F3C">
+    <w:p w:rsidRPr="00242B54" w:rsidR="00C61F3C" w:rsidP="00C61F3C" w:rsidRDefault="00C61F3C" w14:paraId="1B382D87" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00242B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>(Name of Licensee)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55374306" w14:textId="77777777" w:rsidR="00C61F3C" w:rsidRPr="00242B54" w:rsidRDefault="00C61F3C" w:rsidP="00C61F3C">
+    <w:p w:rsidRPr="00242B54" w:rsidR="00C61F3C" w:rsidP="00C61F3C" w:rsidRDefault="00C61F3C" w14:paraId="55374306" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="180"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="360" w:type="dxa"/>
           <w:right w:w="360" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3360"/>
         <w:gridCol w:w="3360"/>
         <w:gridCol w:w="3360"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00242B54" w:rsidRPr="00242B54" w14:paraId="5E5E8EEE" w14:textId="77777777" w:rsidTr="00CF59FE">
+      <w:tr w:rsidRPr="00242B54" w:rsidR="00242B54" w:rsidTr="00CF59FE" w14:paraId="5E5E8EEE" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3360" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="441312BF" w14:textId="77777777" w:rsidR="00C61F3C" w:rsidRPr="00242B54" w:rsidRDefault="00C61F3C" w:rsidP="00CF59FE">
+          <w:p w:rsidRPr="00242B54" w:rsidR="00C61F3C" w:rsidP="00CF59FE" w:rsidRDefault="00C61F3C" w14:paraId="441312BF" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:tabs>
                 <w:tab w:val="right" w:pos="2640"/>
               </w:tabs>
               <w:spacing w:before="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00242B54">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2AC313DD" w14:textId="77777777" w:rsidR="00C61F3C" w:rsidRPr="00242B54" w:rsidRDefault="00C61F3C" w:rsidP="00CF59FE">
+          <w:p w:rsidRPr="00242B54" w:rsidR="00C61F3C" w:rsidP="00CF59FE" w:rsidRDefault="00C61F3C" w14:paraId="2AC313DD" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00242B54">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>(Classification)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3360" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="18DDBD09" w14:textId="77777777" w:rsidR="00C61F3C" w:rsidRPr="00242B54" w:rsidRDefault="00C61F3C" w:rsidP="00CF59FE">
+          <w:p w:rsidRPr="00242B54" w:rsidR="00C61F3C" w:rsidP="00CF59FE" w:rsidRDefault="00C61F3C" w14:paraId="18DDBD09" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:tabs>
                 <w:tab w:val="right" w:pos="2640"/>
               </w:tabs>
               <w:spacing w:before="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00242B54">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0DA9BB25" w14:textId="77777777" w:rsidR="00C61F3C" w:rsidRPr="00242B54" w:rsidRDefault="00C61F3C" w:rsidP="00CF59FE">
+          <w:p w:rsidRPr="00242B54" w:rsidR="00C61F3C" w:rsidP="00CF59FE" w:rsidRDefault="00C61F3C" w14:paraId="0DA9BB25" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00242B54">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>(License Number)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3360" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="437D28BF" w14:textId="77777777" w:rsidR="00C61F3C" w:rsidRPr="00242B54" w:rsidRDefault="00C61F3C" w:rsidP="00CF59FE">
+          <w:p w:rsidRPr="00242B54" w:rsidR="00C61F3C" w:rsidP="00CF59FE" w:rsidRDefault="00C61F3C" w14:paraId="437D28BF" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:tabs>
                 <w:tab w:val="right" w:pos="2640"/>
               </w:tabs>
               <w:spacing w:before="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00242B54">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="33910AF8" w14:textId="77777777" w:rsidR="00C61F3C" w:rsidRPr="00242B54" w:rsidRDefault="00C61F3C" w:rsidP="00CF59FE">
+          <w:p w:rsidRPr="00242B54" w:rsidR="00C61F3C" w:rsidP="00CF59FE" w:rsidRDefault="00C61F3C" w14:paraId="33910AF8" w14:textId="77777777">
             <w:pPr>
               <w:keepLines/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00242B54">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>(Expiration Date)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6C9E1B32" w14:textId="77777777" w:rsidR="00C61F3C" w:rsidRPr="00242B54" w:rsidRDefault="00C61F3C" w:rsidP="00C61F3C">
+    <w:p w:rsidRPr="00242B54" w:rsidR="00C61F3C" w:rsidP="00C61F3C" w:rsidRDefault="00C61F3C" w14:paraId="6C9E1B32" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="180"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="08864C19" w14:textId="77777777" w:rsidR="00C61F3C" w:rsidRPr="00242B54" w:rsidRDefault="00C61F3C" w:rsidP="00C61F3C">
+    <w:p w:rsidRPr="00242B54" w:rsidR="00C61F3C" w:rsidP="00C61F3C" w:rsidRDefault="00C61F3C" w14:paraId="08864C19" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="180"/>
         <w:ind w:left="3600" w:hanging="3600"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00242B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="360" w:type="dxa"/>
           <w:right w:w="360" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5040"/>
         <w:gridCol w:w="5040"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C61F3C" w:rsidRPr="00242B54" w14:paraId="3FCB86F6" w14:textId="77777777" w:rsidTr="00CF59FE">
+      <w:tr w:rsidRPr="00242B54" w:rsidR="00C61F3C" w:rsidTr="00CF59FE" w14:paraId="3FCB86F6" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2322032C" w14:textId="77777777" w:rsidR="00C61F3C" w:rsidRPr="00242B54" w:rsidRDefault="00C61F3C" w:rsidP="00CF59FE">
+          <w:p w:rsidRPr="00242B54" w:rsidR="00C61F3C" w:rsidP="00CF59FE" w:rsidRDefault="00C61F3C" w14:paraId="2322032C" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:before="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6AE06947" w14:textId="77777777" w:rsidR="00C61F3C" w:rsidRPr="00242B54" w:rsidRDefault="00C61F3C" w:rsidP="00CF59FE">
+          <w:p w:rsidRPr="00242B54" w:rsidR="00C61F3C" w:rsidP="00CF59FE" w:rsidRDefault="00C61F3C" w14:paraId="6AE06947" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:tabs>
                 <w:tab w:val="right" w:pos="4320"/>
               </w:tabs>
               <w:spacing w:before="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00242B54">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3E33AEC5" w14:textId="77777777" w:rsidR="00C61F3C" w:rsidRPr="00242B54" w:rsidRDefault="00C61F3C" w:rsidP="00CF59FE">
+          <w:p w:rsidRPr="00242B54" w:rsidR="00C61F3C" w:rsidP="00CF59FE" w:rsidRDefault="00C61F3C" w14:paraId="3E33AEC5" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:tabs>
                 <w:tab w:val="right" w:pos="4320"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00242B54">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>(Name of Firm)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5FC49DA5" w14:textId="77777777" w:rsidR="00C61F3C" w:rsidRPr="00242B54" w:rsidRDefault="00C61F3C" w:rsidP="00CF59FE">
+          <w:p w:rsidRPr="00242B54" w:rsidR="00C61F3C" w:rsidP="00CF59FE" w:rsidRDefault="00C61F3C" w14:paraId="5FC49DA5" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:tabs>
                 <w:tab w:val="right" w:pos="4320"/>
               </w:tabs>
               <w:spacing w:before="240"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00242B54">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t xml:space="preserve">a </w:t>
             </w:r>
             <w:r w:rsidRPr="00242B54">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="14E0BA3B" w14:textId="77777777" w:rsidR="00C61F3C" w:rsidRPr="00242B54" w:rsidRDefault="00C61F3C" w:rsidP="00CF59FE">
+          <w:p w:rsidRPr="00242B54" w:rsidR="00C61F3C" w:rsidP="00CF59FE" w:rsidRDefault="00C61F3C" w14:paraId="14E0BA3B" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:tabs>
                 <w:tab w:val="right" w:pos="4320"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00242B54">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>(Type of Organization)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0C552382" w14:textId="77777777" w:rsidR="00C61F3C" w:rsidRPr="00242B54" w:rsidRDefault="00C61F3C" w:rsidP="00CF59FE">
+          <w:p w:rsidRPr="00242B54" w:rsidR="00C61F3C" w:rsidP="00CF59FE" w:rsidRDefault="00C61F3C" w14:paraId="0C552382" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:tabs>
                 <w:tab w:val="right" w:pos="4320"/>
               </w:tabs>
               <w:spacing w:before="240"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00242B54">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t xml:space="preserve">By: </w:t>
             </w:r>
             <w:r w:rsidRPr="00242B54">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="393FDCF0" w14:textId="77777777" w:rsidR="00C61F3C" w:rsidRPr="00242B54" w:rsidRDefault="00C61F3C" w:rsidP="00CF59FE">
+          <w:p w:rsidRPr="00242B54" w:rsidR="00C61F3C" w:rsidP="00CF59FE" w:rsidRDefault="00C61F3C" w14:paraId="393FDCF0" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:tabs>
                 <w:tab w:val="right" w:pos="4320"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00242B54">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>(Signature)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="620BAB31" w14:textId="77777777" w:rsidR="00C61F3C" w:rsidRPr="00242B54" w:rsidRDefault="00C61F3C" w:rsidP="00CF59FE">
+          <w:p w:rsidRPr="00242B54" w:rsidR="00C61F3C" w:rsidP="00CF59FE" w:rsidRDefault="00C61F3C" w14:paraId="620BAB31" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:tabs>
                 <w:tab w:val="right" w:pos="4320"/>
               </w:tabs>
               <w:spacing w:before="240"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00242B54">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="74B365FE" w14:textId="77777777" w:rsidR="00C61F3C" w:rsidRPr="00242B54" w:rsidRDefault="00C61F3C" w:rsidP="00CF59FE">
+          <w:p w:rsidRPr="00242B54" w:rsidR="00C61F3C" w:rsidP="00CF59FE" w:rsidRDefault="00C61F3C" w14:paraId="74B365FE" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:tabs>
                 <w:tab w:val="right" w:pos="4320"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00242B54">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>(Printed Name)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="215CB065" w14:textId="77777777" w:rsidR="00C61F3C" w:rsidRPr="00242B54" w:rsidRDefault="00C61F3C" w:rsidP="00CF59FE">
+          <w:p w:rsidRPr="00242B54" w:rsidR="00C61F3C" w:rsidP="00CF59FE" w:rsidRDefault="00C61F3C" w14:paraId="215CB065" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:tabs>
                 <w:tab w:val="right" w:pos="4320"/>
               </w:tabs>
               <w:spacing w:before="240"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00242B54">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7BE7D48D" w14:textId="77777777" w:rsidR="00C61F3C" w:rsidRPr="00242B54" w:rsidRDefault="00C61F3C" w:rsidP="00CF59FE">
+          <w:p w:rsidRPr="00242B54" w:rsidR="00C61F3C" w:rsidP="00CF59FE" w:rsidRDefault="00C61F3C" w14:paraId="7BE7D48D" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:tabs>
                 <w:tab w:val="right" w:pos="4320"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00242B54">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>(Title)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="07D21877" w14:textId="77777777" w:rsidR="00C61F3C" w:rsidRPr="00242B54" w:rsidRDefault="00C61F3C" w:rsidP="00CF59FE">
+          <w:p w:rsidRPr="00242B54" w:rsidR="00C61F3C" w:rsidP="00CF59FE" w:rsidRDefault="00C61F3C" w14:paraId="07D21877" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:tabs>
                 <w:tab w:val="right" w:pos="4320"/>
               </w:tabs>
               <w:spacing w:before="240"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00242B54">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="22014ECB" w14:textId="77777777" w:rsidR="00C61F3C" w:rsidRPr="00242B54" w:rsidRDefault="00C61F3C" w:rsidP="00CF59FE">
+          <w:p w:rsidRPr="00242B54" w:rsidR="00C61F3C" w:rsidP="00CF59FE" w:rsidRDefault="00C61F3C" w14:paraId="22014ECB" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:tabs>
                 <w:tab w:val="right" w:pos="4320"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00242B54">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>(Telephone Number)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2738991D" w14:textId="77777777" w:rsidR="00C61F3C" w:rsidRPr="00242B54" w:rsidRDefault="00C61F3C" w:rsidP="00CF59FE">
+          <w:p w:rsidRPr="00242B54" w:rsidR="00C61F3C" w:rsidP="00CF59FE" w:rsidRDefault="00C61F3C" w14:paraId="2738991D" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:tabs>
                 <w:tab w:val="right" w:pos="4320"/>
               </w:tabs>
               <w:spacing w:before="240"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00242B54">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4156BF6F" w14:textId="77777777" w:rsidR="00C61F3C" w:rsidRPr="00242B54" w:rsidRDefault="00C61F3C" w:rsidP="00CF59FE">
+          <w:p w:rsidRPr="00242B54" w:rsidR="00C61F3C" w:rsidP="00CF59FE" w:rsidRDefault="00C61F3C" w14:paraId="4156BF6F" w14:textId="77777777">
             <w:pPr>
               <w:keepLines/>
               <w:tabs>
                 <w:tab w:val="right" w:pos="4320"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00242B54">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>(Full Address)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="37FACD42" w14:textId="77777777" w:rsidR="00C61F3C" w:rsidRPr="00242B54" w:rsidRDefault="00C61F3C" w:rsidP="00CF59FE">
+          <w:p w:rsidRPr="00242B54" w:rsidR="00C61F3C" w:rsidP="00CF59FE" w:rsidRDefault="00C61F3C" w14:paraId="37FACD42" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:tabs>
                 <w:tab w:val="right" w:pos="4320"/>
               </w:tabs>
               <w:spacing w:before="240"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00242B54">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2BA11ED7" w14:textId="77777777" w:rsidR="00C61F3C" w:rsidRPr="00242B54" w:rsidRDefault="00C61F3C" w:rsidP="00CF59FE">
+          <w:p w:rsidRPr="00242B54" w:rsidR="00C61F3C" w:rsidP="00CF59FE" w:rsidRDefault="00C61F3C" w14:paraId="2BA11ED7" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:tabs>
                 <w:tab w:val="right" w:pos="4320"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00242B54">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>(email address)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5F28EAFB" w14:textId="77777777" w:rsidR="00C61F3C" w:rsidRPr="00242B54" w:rsidRDefault="00C61F3C" w:rsidP="00CF59FE">
+          <w:p w:rsidRPr="00242B54" w:rsidR="00C61F3C" w:rsidP="00CF59FE" w:rsidRDefault="00C61F3C" w14:paraId="5F28EAFB" w14:textId="77777777">
             <w:pPr>
               <w:keepLines/>
               <w:tabs>
                 <w:tab w:val="right" w:pos="4320"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7E0554CB" w14:textId="77777777" w:rsidR="001214DC" w:rsidRPr="00242B54" w:rsidRDefault="001214DC" w:rsidP="00003D14">
+    <w:p w:rsidRPr="00242B54" w:rsidR="001214DC" w:rsidP="00003D14" w:rsidRDefault="001214DC" w14:paraId="7E0554CB" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="001214DC" w:rsidRPr="00242B54" w:rsidSect="00CF59FE">
+    <w:sectPr w:rsidRPr="00242B54" w:rsidR="001214DC" w:rsidSect="00CF59FE">
       <w:footerReference w:type="default" r:id="rId15"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
-      <w:pgSz w:w="12240" w:h="15840"/>
+      <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
       <w:pgMar w:top="569" w:right="1469" w:bottom="569" w:left="1469" w:header="569" w:footer="569" w:gutter="0"/>
       <w:paperSrc w:first="265" w:other="265"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
-[...35 lines deleted...]
-
 <file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
-<w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...9 lines deleted...]
-</w16cex:commentsExtensible>
+<w15:commentsEx xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w15"/>
 </file>
 
 <file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
-<w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...2 lines deleted...]
-</w16cid:commentsIds>
+<w16cid:commentsIds xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" mc:Ignorable="w16cid"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="60B6A6C1" w14:textId="77777777" w:rsidR="00627093" w:rsidRDefault="00627093" w:rsidP="00C61F3C">
+    <w:p w:rsidR="00627093" w:rsidP="00C61F3C" w:rsidRDefault="00627093" w14:paraId="60B6A6C1" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5343D341" w14:textId="77777777" w:rsidR="00627093" w:rsidRDefault="00627093" w:rsidP="00C61F3C">
+    <w:p w:rsidR="00627093" w:rsidP="00C61F3C" w:rsidRDefault="00627093" w14:paraId="5343D341" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
@@ -6992,123 +6962,123 @@
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="61C6E056" w14:textId="5A2603EC" w:rsidR="00120EF9" w:rsidRPr="00C65D11" w:rsidRDefault="003025EB" w:rsidP="00120EF9">
+  <w:p w:rsidRPr="00C65D11" w:rsidR="00120EF9" w:rsidP="00120EF9" w:rsidRDefault="003025EB" w14:paraId="61C6E056" w14:textId="5A2603EC">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="5040"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="exact"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>August</w:t>
     </w:r>
     <w:r w:rsidR="00596650">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>14</w:t>
     </w:r>
     <w:r w:rsidR="00F061BC">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>, 202</w:t>
     </w:r>
     <w:r w:rsidR="002B0FA8">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
-    <w:r w:rsidR="00120EF9" w:rsidRPr="00120EF9">
+    <w:r w:rsidRPr="00120EF9" w:rsidR="00120EF9">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:kern w:val="28"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="00120EF9" w:rsidRPr="00120EF9">
+    <w:r w:rsidRPr="00120EF9" w:rsidR="00120EF9">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:kern w:val="28"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00F05D51">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:kern w:val="28"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>Bid Form</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="25991D15" w14:textId="7F197101" w:rsidR="00120EF9" w:rsidRPr="00120EF9" w:rsidRDefault="00120EF9" w:rsidP="00120EF9">
+  <w:p w:rsidRPr="00120EF9" w:rsidR="00120EF9" w:rsidP="00120EF9" w:rsidRDefault="00120EF9" w14:paraId="25991D15" w14:textId="7F197101">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="5040"/>
         <w:tab w:val="right" w:pos="8550"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="exact"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:kern w:val="28"/>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:kern w:val="28"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>MF-BF</w:t>
     </w:r>
     <w:r w:rsidRPr="00120EF9">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:kern w:val="28"/>
         <w:sz w:val="18"/>
@@ -7140,390 +7110,390 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00242B54">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:noProof/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="00120EF9">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="51CA5516" w14:textId="08586DD5" w:rsidR="009D79BF" w:rsidRPr="00C65D11" w:rsidRDefault="003025EB" w:rsidP="009D79BF">
+  <w:p w:rsidRPr="00C65D11" w:rsidR="009D79BF" w:rsidP="009D79BF" w:rsidRDefault="003025EB" w14:paraId="51CA5516" w14:textId="08586DD5">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="5040"/>
         <w:tab w:val="right" w:pos="14670"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="exact"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>August 14</w:t>
     </w:r>
     <w:r w:rsidR="009D79BF">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>, 202</w:t>
     </w:r>
     <w:r w:rsidR="009264DA">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
-    <w:r w:rsidR="009D79BF" w:rsidRPr="00120EF9">
+    <w:r w:rsidRPr="00120EF9" w:rsidR="009D79BF">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:kern w:val="28"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="009D79BF" w:rsidRPr="00120EF9">
+    <w:r w:rsidRPr="00120EF9" w:rsidR="009D79BF">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:kern w:val="28"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="009D79BF">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:kern w:val="28"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>Bid Form</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="5A2EFFDD" w14:textId="660DB610" w:rsidR="009D79BF" w:rsidRPr="00120EF9" w:rsidRDefault="009D79BF" w:rsidP="009D79BF">
+  <w:p w:rsidRPr="00120EF9" w:rsidR="009D79BF" w:rsidP="009D79BF" w:rsidRDefault="009D79BF" w14:paraId="5A2EFFDD" w14:textId="660DB610">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="7200"/>
         <w:tab w:val="right" w:pos="14670"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="exact"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:kern w:val="28"/>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:kern w:val="28"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>MF-BF</w:t>
     </w:r>
     <w:r w:rsidRPr="00120EF9">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:kern w:val="28"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="397F0EFC" w14:textId="6FA8D9C9" w:rsidR="009D79BF" w:rsidRPr="00C65D11" w:rsidRDefault="003025EB" w:rsidP="00120EF9">
+  <w:p w:rsidRPr="00C65D11" w:rsidR="009D79BF" w:rsidP="00120EF9" w:rsidRDefault="003025EB" w14:paraId="397F0EFC" w14:textId="6FA8D9C9">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="5040"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="exact"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>August 14</w:t>
     </w:r>
     <w:r w:rsidR="009D79BF">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>, 202</w:t>
     </w:r>
     <w:r w:rsidR="009264DA">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
-    <w:r w:rsidR="009D79BF" w:rsidRPr="00120EF9">
+    <w:r w:rsidRPr="00120EF9" w:rsidR="009D79BF">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:kern w:val="28"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="009D79BF" w:rsidRPr="00120EF9">
+    <w:r w:rsidRPr="00120EF9" w:rsidR="009D79BF">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:kern w:val="28"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="009D79BF">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:kern w:val="28"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>Bid Form</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="5A6EB7E1" w14:textId="089BB169" w:rsidR="009D79BF" w:rsidRPr="00120EF9" w:rsidRDefault="009D79BF" w:rsidP="00120EF9">
+  <w:p w:rsidRPr="00120EF9" w:rsidR="009D79BF" w:rsidP="00120EF9" w:rsidRDefault="009D79BF" w14:paraId="5A6EB7E1" w14:textId="089BB169">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="5040"/>
         <w:tab w:val="right" w:pos="8550"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="exact"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:kern w:val="28"/>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:kern w:val="28"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>MF-BF</w:t>
     </w:r>
     <w:r w:rsidRPr="00120EF9">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:kern w:val="28"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="198AB0CE" w14:textId="77777777" w:rsidR="00627093" w:rsidRDefault="00627093" w:rsidP="00C61F3C">
+    <w:p w:rsidR="00627093" w:rsidP="00C61F3C" w:rsidRDefault="00627093" w14:paraId="198AB0CE" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="336748FE" w14:textId="77777777" w:rsidR="00627093" w:rsidRDefault="00627093" w:rsidP="00C61F3C">
+    <w:p w:rsidR="00627093" w:rsidP="00C61F3C" w:rsidRDefault="00627093" w14:paraId="336748FE" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4CD6DFED" w14:textId="77777777" w:rsidR="0004780F" w:rsidRDefault="0004780F" w:rsidP="00CC27E5">
+  <w:p w:rsidR="0004780F" w:rsidP="00CC27E5" w:rsidRDefault="0004780F" w14:paraId="4CD6DFED" w14:textId="77777777">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:spacing w:val="-2"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>Project Name:</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:smallCaps/>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="0004780F">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:smallCaps/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:highlight w:val="lightGray"/>
       </w:rPr>
       <w:t>{  }</w:t>
     </w:r>
     <w:r w:rsidRPr="00C61F3C">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:spacing w:val="-2"/>
         <w:sz w:val="16"/>
       </w:rPr>
-      <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
+      <w:ptab w:alignment="center" w:relativeTo="margin" w:leader="none"/>
     </w:r>
     <w:r w:rsidRPr="00C61F3C">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:spacing w:val="-2"/>
         <w:sz w:val="16"/>
       </w:rPr>
-      <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
+      <w:ptab w:alignment="right" w:relativeTo="margin" w:leader="none"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>Project Number</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:smallCaps/>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">: </w:t>
     </w:r>
     <w:r w:rsidRPr="0004780F">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:smallCaps/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:highlight w:val="lightGray"/>
       </w:rPr>
       <w:t>{  }</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="6A5953E6" w14:textId="77777777" w:rsidR="0004780F" w:rsidRDefault="0004780F">
+  <w:p w:rsidR="0004780F" w:rsidRDefault="0004780F" w14:paraId="6A5953E6" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07950519"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3314E7FA"/>
     <w:lvl w:ilvl="0" w:tplc="92EC06F4">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
@@ -7595,514 +7565,514 @@
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="09844198"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="524CB15E"/>
     <w:lvl w:ilvl="0" w:tplc="A1A0F20E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="648"/>
         </w:tabs>
         <w:ind w:left="648" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:color w:val="auto"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2A0F363A"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="04090001"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="421D207E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="524CB15E"/>
     <w:lvl w:ilvl="0" w:tplc="E6BC7488">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="648"/>
         </w:tabs>
         <w:ind w:left="648" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="52A136C6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FAD4362E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Outline9"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="center"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="single"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Outline2"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="single"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Outline3"/>
       <w:lvlText w:val="%2.%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:u w:val="single"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Outline5"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:pStyle w:val="Outline6"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Outline7"/>
       <w:lvlText w:val="%7)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:pStyle w:val="Outline8"/>
       <w:lvlText w:val="%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:pStyle w:val="Outline9"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="559A3238"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="7DACCB78"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
@@ -8227,63 +8197,57 @@
   <w:num w:numId="1" w16cid:durableId="287858096">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1878547623">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="2064668873">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="618954616">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1102871946">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1799565831">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1846433325">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...6 lines deleted...]
-</w15:people>
+<w15:people xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w15"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:zoom w:percent="100"/>
+  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="100"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
@@ -8417,187 +8381,185 @@
     <w:rsid w:val="00CF59FE"/>
     <w:rsid w:val="00D00227"/>
     <w:rsid w:val="00D04D43"/>
     <w:rsid w:val="00D0538D"/>
     <w:rsid w:val="00D37AD0"/>
     <w:rsid w:val="00D66A90"/>
     <w:rsid w:val="00D73417"/>
     <w:rsid w:val="00DC3925"/>
     <w:rsid w:val="00E114D1"/>
     <w:rsid w:val="00E32092"/>
     <w:rsid w:val="00E5222F"/>
     <w:rsid w:val="00E702AA"/>
     <w:rsid w:val="00E711EA"/>
     <w:rsid w:val="00EA12EA"/>
     <w:rsid w:val="00EC03AD"/>
     <w:rsid w:val="00F03A29"/>
     <w:rsid w:val="00F05D51"/>
     <w:rsid w:val="00F061BC"/>
     <w:rsid w:val="00F251D8"/>
     <w:rsid w:val="00F31709"/>
     <w:rsid w:val="00F54E1E"/>
     <w:rsid w:val="00F646BE"/>
     <w:rsid w:val="00F64B92"/>
     <w:rsid w:val="00F91ED1"/>
     <w:rsid w:val="00FC28DC"/>
+    <w:rsid w:val="15F9BCE7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="State"/>
-[...1 lines deleted...]
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PlaceName"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PlaceType"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="122B5FB8"/>
   <w15:docId w15:val="{6C3C4BCC-D210-4B61-B0FA-DC85D09E1C93}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cstheme="minorBidi"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="180"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...8 lines deleted...]
-    <w:lsdException w:name="index 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="endnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toa heading" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Block Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -8621,51 +8583,51 @@
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="0"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
@@ -8733,52 +8695,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -8845,59 +8807,59 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00C61F3C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Lucida Sans Typewriter" w:eastAsia="Times New Roman" w:hAnsi="Lucida Sans Typewriter" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Lucida Sans Typewriter" w:hAnsi="Lucida Sans Typewriter" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:qFormat/>
     <w:rsid w:val="00C61F3C"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:i/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
@@ -8995,808 +8957,808 @@
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:i/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:qFormat/>
     <w:rsid w:val="00C61F3C"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:i/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+  <w:style w:type="character" w:styleId="Heading2Char" w:customStyle="1">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:rsid w:val="00C61F3C"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:i/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+  <w:style w:type="character" w:styleId="Heading3Char" w:customStyle="1">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:rsid w:val="00C61F3C"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+  <w:style w:type="character" w:styleId="Heading4Char" w:customStyle="1">
     <w:name w:val="Heading 4 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading4"/>
     <w:rsid w:val="00C61F3C"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:i/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+  <w:style w:type="character" w:styleId="Heading5Char" w:customStyle="1">
     <w:name w:val="Heading 5 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading5"/>
     <w:rsid w:val="00C61F3C"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+  <w:style w:type="character" w:styleId="Heading6Char" w:customStyle="1">
     <w:name w:val="Heading 6 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading6"/>
     <w:rsid w:val="00C61F3C"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:i/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+  <w:style w:type="character" w:styleId="Heading7Char" w:customStyle="1">
     <w:name w:val="Heading 7 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading7"/>
     <w:rsid w:val="00C61F3C"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+  <w:style w:type="character" w:styleId="Heading8Char" w:customStyle="1">
     <w:name w:val="Heading 8 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading8"/>
     <w:rsid w:val="00C61F3C"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:i/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+  <w:style w:type="character" w:styleId="Heading9Char" w:customStyle="1">
     <w:name w:val="Heading 9 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading9"/>
     <w:rsid w:val="00C61F3C"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:i/>
       <w:sz w:val="18"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="EndnoteText">
     <w:name w:val="endnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="EndnoteTextChar"/>
     <w:semiHidden/>
     <w:rsid w:val="00C61F3C"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="EndnoteTextChar">
+  <w:style w:type="character" w:styleId="EndnoteTextChar" w:customStyle="1">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:semiHidden/>
     <w:rsid w:val="00C61F3C"/>
     <w:rPr>
-      <w:rFonts w:ascii="Lucida Sans Typewriter" w:eastAsia="Times New Roman" w:hAnsi="Lucida Sans Typewriter" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Lucida Sans Typewriter" w:hAnsi="Lucida Sans Typewriter" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteReference">
     <w:name w:val="endnote reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:rsid w:val="00C61F3C"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FootnoteTextChar"/>
     <w:semiHidden/>
     <w:rsid w:val="00C61F3C"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+  <w:style w:type="character" w:styleId="FootnoteTextChar" w:customStyle="1">
     <w:name w:val="Footnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="FootnoteText"/>
     <w:semiHidden/>
     <w:rsid w:val="00C61F3C"/>
     <w:rPr>
-      <w:rFonts w:ascii="Lucida Sans Typewriter" w:eastAsia="Times New Roman" w:hAnsi="Lucida Sans Typewriter" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Lucida Sans Typewriter" w:hAnsi="Lucida Sans Typewriter" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:rsid w:val="00C61F3C"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Document8">
+  <w:style w:type="character" w:styleId="Document8" w:customStyle="1">
     <w:name w:val="Document 8"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00C61F3C"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Document4">
+  <w:style w:type="character" w:styleId="Document4" w:customStyle="1">
     <w:name w:val="Document 4"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00C61F3C"/>
     <w:rPr>
       <w:b/>
       <w:i/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Document6">
+  <w:style w:type="character" w:styleId="Document6" w:customStyle="1">
     <w:name w:val="Document 6"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00C61F3C"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Document5">
+  <w:style w:type="character" w:styleId="Document5" w:customStyle="1">
     <w:name w:val="Document 5"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00C61F3C"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Document2">
+  <w:style w:type="character" w:styleId="Document2" w:customStyle="1">
     <w:name w:val="Document 2"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00C61F3C"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Sans Typewriter" w:hAnsi="Lucida Sans Typewriter"/>
       <w:noProof w:val="0"/>
       <w:sz w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Document7">
+  <w:style w:type="character" w:styleId="Document7" w:customStyle="1">
     <w:name w:val="Document 7"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00C61F3C"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Bibliogrphy">
+  <w:style w:type="character" w:styleId="Bibliogrphy" w:customStyle="1">
     <w:name w:val="Bibliogrphy"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00C61F3C"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RightPar1">
+  <w:style w:type="character" w:styleId="RightPar1" w:customStyle="1">
     <w:name w:val="Right Par 1"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00C61F3C"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RightPar2">
+  <w:style w:type="character" w:styleId="RightPar2" w:customStyle="1">
     <w:name w:val="Right Par 2"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00C61F3C"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Document3">
+  <w:style w:type="character" w:styleId="Document3" w:customStyle="1">
     <w:name w:val="Document 3"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00C61F3C"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Sans Typewriter" w:hAnsi="Lucida Sans Typewriter"/>
       <w:noProof w:val="0"/>
       <w:sz w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RightPar3">
+  <w:style w:type="character" w:styleId="RightPar3" w:customStyle="1">
     <w:name w:val="Right Par 3"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00C61F3C"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RightPar4">
+  <w:style w:type="character" w:styleId="RightPar4" w:customStyle="1">
     <w:name w:val="Right Par 4"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00C61F3C"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RightPar5">
+  <w:style w:type="character" w:styleId="RightPar5" w:customStyle="1">
     <w:name w:val="Right Par 5"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00C61F3C"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RightPar6">
+  <w:style w:type="character" w:styleId="RightPar6" w:customStyle="1">
     <w:name w:val="Right Par 6"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00C61F3C"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RightPar7">
+  <w:style w:type="character" w:styleId="RightPar7" w:customStyle="1">
     <w:name w:val="Right Par 7"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00C61F3C"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RightPar8">
+  <w:style w:type="character" w:styleId="RightPar8" w:customStyle="1">
     <w:name w:val="Right Par 8"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00C61F3C"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Document1">
+  <w:style w:type="paragraph" w:styleId="Document1" w:customStyle="1">
     <w:name w:val="Document 1"/>
     <w:rsid w:val="00C61F3C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:tabs>
         <w:tab w:val="left" w:pos="-720"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Lucida Sans Typewriter" w:eastAsia="Times New Roman" w:hAnsi="Lucida Sans Typewriter" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Lucida Sans Typewriter" w:hAnsi="Lucida Sans Typewriter" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="DocInit">
+  <w:style w:type="character" w:styleId="DocInit" w:customStyle="1">
     <w:name w:val="Doc Init"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00C61F3C"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TechInit">
+  <w:style w:type="character" w:styleId="TechInit" w:customStyle="1">
     <w:name w:val="Tech Init"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00C61F3C"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Sans Typewriter" w:hAnsi="Lucida Sans Typewriter"/>
       <w:noProof w:val="0"/>
       <w:sz w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Technical5">
+  <w:style w:type="character" w:styleId="Technical5" w:customStyle="1">
     <w:name w:val="Technical 5"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00C61F3C"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Technical6">
+  <w:style w:type="character" w:styleId="Technical6" w:customStyle="1">
     <w:name w:val="Technical 6"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00C61F3C"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Technical2">
+  <w:style w:type="character" w:styleId="Technical2" w:customStyle="1">
     <w:name w:val="Technical 2"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00C61F3C"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Sans Typewriter" w:hAnsi="Lucida Sans Typewriter"/>
       <w:noProof w:val="0"/>
       <w:sz w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Technical3">
+  <w:style w:type="character" w:styleId="Technical3" w:customStyle="1">
     <w:name w:val="Technical 3"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00C61F3C"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Sans Typewriter" w:hAnsi="Lucida Sans Typewriter"/>
       <w:noProof w:val="0"/>
       <w:sz w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Technical4">
+  <w:style w:type="character" w:styleId="Technical4" w:customStyle="1">
     <w:name w:val="Technical 4"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00C61F3C"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Technical1">
+  <w:style w:type="character" w:styleId="Technical1" w:customStyle="1">
     <w:name w:val="Technical 1"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00C61F3C"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Sans Typewriter" w:hAnsi="Lucida Sans Typewriter"/>
       <w:noProof w:val="0"/>
       <w:sz w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Technical7">
+  <w:style w:type="character" w:styleId="Technical7" w:customStyle="1">
     <w:name w:val="Technical 7"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00C61F3C"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Technical8">
+  <w:style w:type="character" w:styleId="Technical8" w:customStyle="1">
     <w:name w:val="Technical 8"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00C61F3C"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Envelope">
+  <w:style w:type="character" w:styleId="Envelope" w:customStyle="1">
     <w:name w:val="Envelope"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00C61F3C"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Sans Typewriter" w:hAnsi="Lucida Sans Typewriter"/>
       <w:noProof w:val="0"/>
       <w:sz w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Manual">
+  <w:style w:type="character" w:styleId="Manual" w:customStyle="1">
     <w:name w:val="Manual"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00C61F3C"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Sans Typewriter" w:hAnsi="Lucida Sans Typewriter"/>
       <w:noProof w:val="0"/>
       <w:sz w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="LegalPaper">
+  <w:style w:type="character" w:styleId="LegalPaper" w:customStyle="1">
     <w:name w:val="LegalPaper"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00C61F3C"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Sans Typewriter" w:hAnsi="Lucida Sans Typewriter"/>
       <w:noProof w:val="0"/>
       <w:sz w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Bin2-White">
+  <w:style w:type="character" w:styleId="Bin2-White" w:customStyle="1">
     <w:name w:val="Bin2-White"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00C61F3C"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Sans Typewriter" w:hAnsi="Lucida Sans Typewriter"/>
       <w:noProof w:val="0"/>
       <w:sz w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Landscape">
+  <w:style w:type="character" w:styleId="Landscape" w:customStyle="1">
     <w:name w:val="Landscape"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00C61F3C"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Sans Typewriter" w:hAnsi="Lucida Sans Typewriter"/>
       <w:noProof w:val="0"/>
       <w:sz w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Bin1-Yellow">
+  <w:style w:type="character" w:styleId="Bin1-Yellow" w:customStyle="1">
     <w:name w:val="Bin1-Yellow"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00C61F3C"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Sans Typewriter" w:hAnsi="Lucida Sans Typewriter"/>
       <w:noProof w:val="0"/>
       <w:sz w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Unnamed1">
+  <w:style w:type="character" w:styleId="Unnamed1" w:customStyle="1">
     <w:name w:val="Unnamed 1"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00C61F3C"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Sans Typewriter" w:hAnsi="Lucida Sans Typewriter"/>
       <w:noProof w:val="0"/>
       <w:sz w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="LFFormat">
+  <w:style w:type="paragraph" w:styleId="LFFormat" w:customStyle="1">
     <w:name w:val="LF Format"/>
     <w:rsid w:val="00C61F3C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="-360"/>
         <w:tab w:val="left" w:pos="0"/>
         <w:tab w:val="left" w:pos="504"/>
         <w:tab w:val="left" w:pos="936"/>
         <w:tab w:val="left" w:pos="1326"/>
         <w:tab w:val="right" w:pos="8568"/>
         <w:tab w:val="right" w:leader="dot" w:pos="9000"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Pointer">
+  <w:style w:type="character" w:styleId="Pointer" w:customStyle="1">
     <w:name w:val="Pointer"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00C61F3C"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Quotes">
+  <w:style w:type="character" w:styleId="Quotes" w:customStyle="1">
     <w:name w:val="Quotes"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00C61F3C"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BoldItal">
+  <w:style w:type="character" w:styleId="BoldItal" w:customStyle="1">
     <w:name w:val="Bold/Ital"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00C61F3C"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Sans Typewriter" w:hAnsi="Lucida Sans Typewriter"/>
       <w:b/>
       <w:i/>
       <w:noProof w:val="0"/>
       <w:sz w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a12SB">
+  <w:style w:type="character" w:styleId="a12SB" w:customStyle="1">
     <w:name w:val="a12SB"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00C61F3C"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Sans" w:hAnsi="Lucida Sans"/>
       <w:b/>
       <w:noProof w:val="0"/>
       <w:sz w:val="24"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a12SBI">
+  <w:style w:type="character" w:styleId="a12SBI" w:customStyle="1">
     <w:name w:val="a12SBI"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00C61F3C"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Sans" w:hAnsi="Lucida Sans"/>
       <w:b/>
       <w:i/>
       <w:noProof w:val="0"/>
       <w:sz w:val="24"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="DUSC">
+  <w:style w:type="character" w:styleId="DUSC" w:customStyle="1">
     <w:name w:val="DUSC"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00C61F3C"/>
     <w:rPr>
       <w:smallCaps/>
       <w:sz w:val="20"/>
       <w:u w:val="double"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Registered">
+  <w:style w:type="character" w:styleId="Registered" w:customStyle="1">
     <w:name w:val="Registered"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00C61F3C"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Sans Typewriter" w:hAnsi="Lucida Sans Typewriter"/>
       <w:noProof w:val="0"/>
       <w:sz w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="RDListForm">
+  <w:style w:type="paragraph" w:styleId="RDListForm" w:customStyle="1">
     <w:name w:val="RDList Form"/>
     <w:rsid w:val="00C61F3C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="432"/>
         <w:tab w:val="left" w:pos="864"/>
         <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ToCFormat">
+  <w:style w:type="paragraph" w:styleId="ToCFormat" w:customStyle="1">
     <w:name w:val="ToC Format"/>
     <w:rsid w:val="00C61F3C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="432"/>
         <w:tab w:val="left" w:pos="864"/>
         <w:tab w:val="left" w:pos="1296"/>
         <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading">
+  <w:style w:type="character" w:styleId="Heading" w:customStyle="1">
     <w:name w:val="Heading"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00C61F3C"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RightPar">
+  <w:style w:type="character" w:styleId="RightPar" w:customStyle="1">
     <w:name w:val="Right Par"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00C61F3C"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Subheading">
+  <w:style w:type="character" w:styleId="Subheading" w:customStyle="1">
     <w:name w:val="Subheading"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00C61F3C"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="a">
+  <w:style w:type="paragraph" w:styleId="a" w:customStyle="1">
     <w:name w:val="a"/>
     <w:rsid w:val="00C61F3C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="9720"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="b">
+  <w:style w:type="paragraph" w:styleId="b" w:customStyle="1">
     <w:name w:val="b"/>
     <w:rsid w:val="00C61F3C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="360"/>
         <w:tab w:val="left" w:pos="1080"/>
         <w:tab w:val="left" w:pos="1518"/>
         <w:tab w:val="left" w:pos="1980"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="1080" w:hanging="1080"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00C61F3C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="9720"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00C61F3C"/>
     <w:rPr>
-      <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="c">
+  <w:style w:type="paragraph" w:styleId="c" w:customStyle="1">
     <w:name w:val="c"/>
     <w:rsid w:val="00C61F3C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="360"/>
         <w:tab w:val="left" w:pos="1518"/>
         <w:tab w:val="left" w:pos="1980"/>
         <w:tab w:val="left" w:pos="2418"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="1518" w:hanging="1518"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="d">
+  <w:style w:type="paragraph" w:styleId="d" w:customStyle="1">
     <w:name w:val="d"/>
     <w:rsid w:val="00C61F3C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="360"/>
         <w:tab w:val="left" w:pos="1980"/>
         <w:tab w:val="left" w:pos="2418"/>
         <w:tab w:val="left" w:pos="2880"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="1980" w:hanging="1980"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BidSlip">
+  <w:style w:type="paragraph" w:styleId="BidSlip" w:customStyle="1">
     <w:name w:val="Bid Slip"/>
     <w:rsid w:val="00C61F3C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:tabs>
         <w:tab w:val="left" w:pos="-720"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Lucida Sans Typewriter" w:eastAsia="Times New Roman" w:hAnsi="Lucida Sans Typewriter" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Lucida Sans Typewriter" w:hAnsi="Lucida Sans Typewriter" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FMFormat">
+  <w:style w:type="paragraph" w:styleId="FMFormat" w:customStyle="1">
     <w:name w:val="FM Format"/>
     <w:rsid w:val="00C61F3C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="432"/>
         <w:tab w:val="left" w:pos="864"/>
         <w:tab w:val="left" w:pos="1296"/>
         <w:tab w:val="left" w:pos="2880"/>
         <w:tab w:val="right" w:pos="8928"/>
         <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="HrgFormat">
+  <w:style w:type="paragraph" w:styleId="HrgFormat" w:customStyle="1">
     <w:name w:val="Hrg Format"/>
     <w:rsid w:val="00C61F3C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="432"/>
         <w:tab w:val="left" w:pos="864"/>
         <w:tab w:val="left" w:pos="1296"/>
         <w:tab w:val="left" w:pos="1800"/>
         <w:tab w:val="left" w:pos="5040"/>
         <w:tab w:val="right" w:pos="8928"/>
         <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a1">
+  <w:style w:type="character" w:styleId="a1" w:customStyle="1">
     <w:name w:val="a1"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00C61F3C"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Sans Typewriter" w:hAnsi="Lucida Sans Typewriter"/>
       <w:noProof w:val="0"/>
       <w:sz w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00C61F3C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
       <w:spacing w:before="480"/>
       <w:ind w:left="720" w:right="720" w:hanging="720"/>
     </w:pPr>
   </w:style>
@@ -9938,145 +9900,145 @@
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOAHeading">
     <w:name w:val="toa heading"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00C61F3C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Caption">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00C61F3C"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="EquationCaption">
+  <w:style w:type="character" w:styleId="EquationCaption" w:customStyle="1">
     <w:name w:val="_Equation Caption"/>
     <w:rsid w:val="00C61F3C"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:rsid w:val="00C61F3C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:rsid w:val="00C61F3C"/>
     <w:rPr>
-      <w:rFonts w:ascii="Lucida Sans Typewriter" w:eastAsia="Times New Roman" w:hAnsi="Lucida Sans Typewriter" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Lucida Sans Typewriter" w:hAnsi="Lucida Sans Typewriter" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00C61F3C"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyTextIndent">
     <w:name w:val="Body Text Indent"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyTextIndentChar"/>
     <w:rsid w:val="00C61F3C"/>
     <w:pPr>
       <w:spacing w:before="180"/>
       <w:ind w:left="1440"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:spacing w:val="-1"/>
       <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndentChar">
+  <w:style w:type="character" w:styleId="BodyTextIndentChar" w:customStyle="1">
     <w:name w:val="Body Text Indent Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyTextIndent"/>
     <w:rsid w:val="00C61F3C"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:spacing w:val="-1"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyTextChar"/>
     <w:rsid w:val="00C61F3C"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+  <w:style w:type="character" w:styleId="BodyTextChar" w:customStyle="1">
     <w:name w:val="Body Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyText"/>
     <w:rsid w:val="00C61F3C"/>
     <w:rPr>
-      <w:rFonts w:ascii="Lucida Sans Typewriter" w:eastAsia="Times New Roman" w:hAnsi="Lucida Sans Typewriter" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Lucida Sans Typewriter" w:hAnsi="Lucida Sans Typewriter" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText2">
     <w:name w:val="Body Text 2"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyText2Char"/>
     <w:rsid w:val="00C61F3C"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText2Char">
+  <w:style w:type="character" w:styleId="BodyText2Char" w:customStyle="1">
     <w:name w:val="Body Text 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyText2"/>
     <w:rsid w:val="00C61F3C"/>
     <w:rPr>
-      <w:rFonts w:ascii="Lucida Sans Typewriter" w:eastAsia="Times New Roman" w:hAnsi="Lucida Sans Typewriter" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Lucida Sans Typewriter" w:hAnsi="Lucida Sans Typewriter" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BlockText">
     <w:name w:val="Block Text"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00C61F3C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="-360"/>
         <w:tab w:val="left" w:pos="1"/>
         <w:tab w:val="left" w:pos="504"/>
         <w:tab w:val="left" w:pos="1530"/>
         <w:tab w:val="right" w:pos="8568"/>
         <w:tab w:val="right" w:leader="dot" w:pos="9000"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:ind w:left="720" w:right="720"/>
       <w:jc w:val="both"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
@@ -10089,459 +10051,458 @@
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:qFormat/>
     <w:rsid w:val="00C61F3C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="-360"/>
         <w:tab w:val="left" w:pos="1"/>
         <w:tab w:val="left" w:pos="504"/>
         <w:tab w:val="left" w:pos="936"/>
         <w:tab w:val="left" w:pos="1326"/>
         <w:tab w:val="right" w:pos="8568"/>
         <w:tab w:val="right" w:leader="dot" w:pos="9000"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="center"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+  <w:style w:type="character" w:styleId="TitleChar" w:customStyle="1">
     <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title"/>
     <w:rsid w:val="00C61F3C"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="12SB">
+  <w:style w:type="character" w:styleId="12SB" w:customStyle="1">
     <w:name w:val="12SB"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00C61F3C"/>
     <w:rPr>
       <w:rFonts w:ascii="BSN Swiss" w:hAnsi="BSN Swiss"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00C61F3C"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:rsid w:val="00C61F3C"/>
     <w:pPr>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText3">
     <w:name w:val="Body Text 3"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyText3Char"/>
     <w:rsid w:val="00C61F3C"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText3Char">
+  <w:style w:type="character" w:styleId="BodyText3Char" w:customStyle="1">
     <w:name w:val="Body Text 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyText3"/>
     <w:rsid w:val="00C61F3C"/>
     <w:rPr>
-      <w:rFonts w:ascii="Lucida Sans Typewriter" w:eastAsia="Times New Roman" w:hAnsi="Lucida Sans Typewriter" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Lucida Sans Typewriter" w:hAnsi="Lucida Sans Typewriter" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Outline2">
+  <w:style w:type="paragraph" w:styleId="Outline2" w:customStyle="1">
     <w:name w:val="Outline2"/>
     <w:basedOn w:val="Normal"/>
     <w:autoRedefine/>
     <w:rsid w:val="00C61F3C"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="2"/>
       </w:numPr>
       <w:spacing w:before="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
       <w:b/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Outline3">
+  <w:style w:type="paragraph" w:styleId="Outline3" w:customStyle="1">
     <w:name w:val="Outline3"/>
     <w:basedOn w:val="Normal"/>
     <w:autoRedefine/>
     <w:rsid w:val="00C61F3C"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="2"/>
         <w:numId w:val="2"/>
       </w:numPr>
       <w:spacing w:before="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
       <w:b/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Outline4">
+  <w:style w:type="paragraph" w:styleId="Outline4" w:customStyle="1">
     <w:name w:val="Outline4"/>
     <w:basedOn w:val="Normal"/>
     <w:autoRedefine/>
     <w:rsid w:val="00C61F3C"/>
     <w:pPr>
       <w:ind w:left="2160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Outline5">
+  <w:style w:type="paragraph" w:styleId="Outline5" w:customStyle="1">
     <w:name w:val="Outline5"/>
     <w:basedOn w:val="Normal"/>
     <w:autoRedefine/>
     <w:rsid w:val="00C61F3C"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="4"/>
         <w:numId w:val="2"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Outline6">
+  <w:style w:type="paragraph" w:styleId="Outline6" w:customStyle="1">
     <w:name w:val="Outline6"/>
     <w:basedOn w:val="Normal"/>
     <w:autoRedefine/>
     <w:rsid w:val="00C61F3C"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="5"/>
         <w:numId w:val="2"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Outline7">
+  <w:style w:type="paragraph" w:styleId="Outline7" w:customStyle="1">
     <w:name w:val="Outline7"/>
     <w:basedOn w:val="Normal"/>
     <w:autoRedefine/>
     <w:rsid w:val="00C61F3C"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="6"/>
         <w:numId w:val="2"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Outline8">
+  <w:style w:type="paragraph" w:styleId="Outline8" w:customStyle="1">
     <w:name w:val="Outline8"/>
     <w:basedOn w:val="Normal"/>
     <w:autoRedefine/>
     <w:rsid w:val="00C61F3C"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="7"/>
         <w:numId w:val="2"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Outline9">
+  <w:style w:type="paragraph" w:styleId="Outline9" w:customStyle="1">
     <w:name w:val="Outline9"/>
     <w:basedOn w:val="Normal"/>
     <w:autoRedefine/>
     <w:rsid w:val="00C61F3C"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="8"/>
         <w:numId w:val="2"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="HTMLBody">
+  <w:style w:type="paragraph" w:styleId="HTMLBody" w:customStyle="1">
     <w:name w:val="HTML Body"/>
     <w:rsid w:val="00C61F3C"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:rsid w:val="00C61F3C"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+  <w:style w:type="character" w:styleId="BalloonTextChar" w:customStyle="1">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:rsid w:val="00C61F3C"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Times New Roman" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="PlainText">
     <w:name w:val="Plain Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="PlainTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00C156E3"/>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
       <w:color w:val="002060"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="PlainTextChar">
+  <w:style w:type="character" w:styleId="PlainTextChar" w:customStyle="1">
     <w:name w:val="Plain Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="PlainText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00C156E3"/>
     <w:rPr>
-      <w:rFonts w:ascii="Consolas" w:eastAsia="Times New Roman" w:hAnsi="Consolas" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="002060"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid1">
+  <w:style w:type="table" w:styleId="TableGrid1" w:customStyle="1">
     <w:name w:val="Table Grid1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:next w:val="TableGrid"/>
     <w:rsid w:val="00C65D11"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="005B7DE2"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Lucida Sans Typewriter" w:eastAsia="Times New Roman" w:hAnsi="Lucida Sans Typewriter" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Lucida Sans Typewriter" w:hAnsi="Lucida Sans Typewriter" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
-    <w:name w:val="annotation reference"/>
+    <w:name w:val="Comment Reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00592F52"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
-    <w:name w:val="annotation text"/>
+    <w:name w:val="Comment Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00592F52"/>
     <w:pPr>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+  <w:style w:type="character" w:styleId="CommentTextChar" w:customStyle="1">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:rsid w:val="00592F52"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
-    <w:name w:val="annotation subject"/>
+    <w:name w:val="Comment Subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00055F74"/>
     <w:pPr>
       <w:overflowPunct/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:adjustRightInd/>
       <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Sans Typewriter" w:hAnsi="Lucida Sans Typewriter"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+  <w:style w:type="character" w:styleId="CommentSubjectChar" w:customStyle="1">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00055F74"/>
     <w:rPr>
-      <w:rFonts w:ascii="Lucida Sans Typewriter" w:eastAsia="Times New Roman" w:hAnsi="Lucida Sans Typewriter" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Lucida Sans Typewriter" w:hAnsi="Lucida Sans Typewriter" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -10800,78 +10761,56 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{81F032C5-511E-4080-B555-E9E9B3A93034}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...31 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Normal</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Company>UCOP</ap:Company>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>mf_bid_form</dc:title>
   <dc:creator>vbhargav</dc:creator>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision></cp:revision>
+  <lastModifiedBy>Mindy Dinh</lastModifiedBy>
+  <revision>5</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</cp:coreProperties>
+</coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>91a6a61f2e0feb652023d365e16f623ff6e2ce72d77f292e7b461e945254b339</vt:lpwstr>
   </property>
 </Properties>
 </file>