--- v0 (2026-05-01)
+++ v1 (2026-10-29)
@@ -1,171 +1,178 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/word/header.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="4B945799" w14:textId="1B65DD4E" w:rsidR="00B77948" w:rsidRPr="00E83B35" w:rsidRDefault="00AF235E" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00E83B35" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00AF235E" w14:paraId="4B945799" w14:textId="1B65DD4E">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">2.6 </w:t>
       </w:r>
-      <w:r w:rsidR="00FA04E6" w:rsidRPr="00E83B35">
+      <w:r w:rsidRPr="00E83B35" w:rsidR="00FA04E6">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>UC SEISMIC PROGRAM GUIDELINES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A8D8418" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="00652C27" w:rsidRDefault="004D665D" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00000000" w14:paraId="0A8D8418" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="270" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:pict w14:anchorId="13B6C17D">
-          <v:rect id="_x0000_i1025" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="black" stroked="f"/>
+          <v:rect id="_x0000_i1025" style="width:0;height:1.5pt" o:hr="t" o:hrstd="t" o:hrnoshade="t" o:hralign="center" fillcolor="black" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
-        <w:rPr>
-[...4 lines deleted...]
-        </w:rPr>
         <w:id w:val="-1136339555"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorBidi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorBidi"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w14:paraId="190793CE" w14:textId="67EF3072" w:rsidR="00673505" w:rsidRPr="00652C27" w:rsidRDefault="00673505" w:rsidP="00E72542">
+        <w:p w:rsidRPr="00652C27" w:rsidR="00673505" w:rsidP="00E72542" w:rsidRDefault="00673505" w14:paraId="190793CE" w14:textId="67EF3072">
           <w:pPr>
             <w:pStyle w:val="TOCHeading"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00652C27">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Table of Contents</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="709F739B" w14:textId="5004F22D" w:rsidR="004D665D" w:rsidRDefault="00673505">
+        <w:p w:rsidR="004D665D" w:rsidRDefault="00673505" w14:paraId="709F739B" w14:textId="5004F22D">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00652C27">
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00652C27">
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
           </w:r>
           <w:r w:rsidRPr="00652C27">
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:hyperlink w:anchor="_Toc227597193" w:history="1">
-            <w:r w:rsidR="004D665D" w:rsidRPr="001551DF">
+          <w:hyperlink w:history="1" w:anchor="_Toc227597193">
+            <w:r w:rsidRPr="001551DF" w:rsidR="004D665D">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>1. Introduction</w:t>
             </w:r>
             <w:r w:rsidR="004D665D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="004D665D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="004D665D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
@@ -179,59 +186,59 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="004D665D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="004D665D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="004D665D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3022E3FE" w14:textId="65FA32D1" w:rsidR="004D665D" w:rsidRDefault="004D665D">
+        <w:p w:rsidR="004D665D" w:rsidRDefault="004D665D" w14:paraId="3022E3FE" w14:textId="65FA32D1">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc227597194" w:history="1">
+          <w:hyperlink w:history="1" w:anchor="_Toc227597194">
             <w:r w:rsidRPr="001551DF">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2. Objective</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
@@ -246,59 +253,59 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4591434A" w14:textId="23E6B8D8" w:rsidR="004D665D" w:rsidRDefault="004D665D">
+        <w:p w:rsidR="004D665D" w:rsidRDefault="004D665D" w14:paraId="4591434A" w14:textId="23E6B8D8">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc227597195" w:history="1">
+          <w:hyperlink w:history="1" w:anchor="_Toc227597195">
             <w:r w:rsidRPr="001551DF">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>3. UC Buildings Seismic Profile</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
@@ -313,62 +320,62 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="70CF5AAD" w14:textId="7C9E31D8" w:rsidR="004D665D" w:rsidRDefault="004D665D">
+        <w:p w:rsidR="004D665D" w:rsidRDefault="004D665D" w14:paraId="70CF5AAD" w14:textId="7C9E31D8">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc227597196" w:history="1">
+          <w:hyperlink w:history="1" w:anchor="_Toc227597196">
             <w:r w:rsidRPr="001551DF">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>3.1 Building Evaluations and Seismic Performance Ratings</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
@@ -383,62 +390,62 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5DD69528" w14:textId="68D48D32" w:rsidR="004D665D" w:rsidRDefault="004D665D">
+        <w:p w:rsidR="004D665D" w:rsidRDefault="004D665D" w14:paraId="5DD69528" w14:textId="68D48D32">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc227597197" w:history="1">
+          <w:hyperlink w:history="1" w:anchor="_Toc227597197">
             <w:r w:rsidRPr="001551DF">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>3.2 Evaluation and Rating Protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
@@ -452,66 +459,66 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0C25188B" w14:textId="689B9592" w:rsidR="004D665D" w:rsidRDefault="004D665D">
+        <w:p w:rsidR="004D665D" w:rsidRDefault="004D665D" w14:paraId="0C25188B" w14:textId="689B9592">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc227597198" w:history="1">
+          <w:hyperlink w:history="1" w:anchor="_Toc227597198">
             <w:r w:rsidRPr="001551DF">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>3.2.1 Existing University Facilities</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc227597198 \h </w:instrText>
             </w:r>
@@ -522,62 +529,62 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="062B4D63" w14:textId="4BCFD309" w:rsidR="004D665D" w:rsidRDefault="004D665D">
+        <w:p w:rsidR="004D665D" w:rsidRDefault="004D665D" w14:paraId="062B4D63" w14:textId="4BCFD309">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc227597199" w:history="1">
+          <w:hyperlink w:history="1" w:anchor="_Toc227597199">
             <w:r w:rsidRPr="001551DF">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>3.2.2 Campus-Acquired or Leased University Facilities</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
@@ -592,62 +599,62 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="46448DFB" w14:textId="6C6BD997" w:rsidR="004D665D" w:rsidRDefault="004D665D">
+        <w:p w:rsidR="004D665D" w:rsidRDefault="004D665D" w14:paraId="46448DFB" w14:textId="6C6BD997">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc227597200" w:history="1">
+          <w:hyperlink w:history="1" w:anchor="_Toc227597200">
             <w:r w:rsidRPr="001551DF">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>3.2.3 Other Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
@@ -662,62 +669,62 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4F07A6CE" w14:textId="68642836" w:rsidR="004D665D" w:rsidRDefault="004D665D">
+        <w:p w:rsidR="004D665D" w:rsidRDefault="004D665D" w14:paraId="4F07A6CE" w14:textId="68642836">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc227597201" w:history="1">
+          <w:hyperlink w:history="1" w:anchor="_Toc227597201">
             <w:r w:rsidRPr="001551DF">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>3.2.4 EXCEPTION TO RATING REQUIREMENT</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
@@ -732,62 +739,62 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="739717C1" w14:textId="4FCAA232" w:rsidR="004D665D" w:rsidRDefault="004D665D">
+        <w:p w:rsidR="004D665D" w:rsidRDefault="004D665D" w14:paraId="739717C1" w14:textId="4FCAA232">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc227597202" w:history="1">
+          <w:hyperlink w:history="1" w:anchor="_Toc227597202">
             <w:r w:rsidRPr="001551DF">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>3.3 Evaluation Reporting</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
@@ -802,62 +809,62 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>18</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="06774F09" w14:textId="16F1827C" w:rsidR="004D665D" w:rsidRDefault="004D665D">
+        <w:p w:rsidR="004D665D" w:rsidRDefault="004D665D" w14:paraId="06774F09" w14:textId="16F1827C">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc227597203" w:history="1">
+          <w:hyperlink w:history="1" w:anchor="_Toc227597203">
             <w:r w:rsidRPr="001551DF">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>3.3.1 Requirements</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
@@ -872,66 +879,66 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>18</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2A1FD2EE" w14:textId="677F6F18" w:rsidR="004D665D" w:rsidRDefault="004D665D">
+        <w:p w:rsidR="004D665D" w:rsidRDefault="004D665D" w14:paraId="2A1FD2EE" w14:textId="677F6F18">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc227597204" w:history="1">
+          <w:hyperlink w:history="1" w:anchor="_Toc227597204">
             <w:r w:rsidRPr="001551DF">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>3.3.2 Annual Compliance Goal</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc227597204 \h </w:instrText>
             </w:r>
@@ -942,62 +949,62 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>21</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="21EBB2F4" w14:textId="0B61C11B" w:rsidR="004D665D" w:rsidRDefault="004D665D">
+        <w:p w:rsidR="004D665D" w:rsidRDefault="004D665D" w14:paraId="21EBB2F4" w14:textId="0B61C11B">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc227597205" w:history="1">
+          <w:hyperlink w:history="1" w:anchor="_Toc227597205">
             <w:r w:rsidRPr="001551DF">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>3.3.3 Compliance Credit</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
@@ -1012,59 +1019,59 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>21</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6A3D00D9" w14:textId="075467BB" w:rsidR="004D665D" w:rsidRDefault="004D665D">
+        <w:p w:rsidR="004D665D" w:rsidRDefault="004D665D" w14:paraId="6A3D00D9" w14:textId="075467BB">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc227597206" w:history="1">
+          <w:hyperlink w:history="1" w:anchor="_Toc227597206">
             <w:r w:rsidRPr="001551DF">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>4. Prioritization of Seismic Projects</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
@@ -1079,59 +1086,59 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>23</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4156663D" w14:textId="6C7A3B29" w:rsidR="004D665D" w:rsidRDefault="004D665D">
+        <w:p w:rsidR="004D665D" w:rsidRDefault="004D665D" w14:paraId="4156663D" w14:textId="6C7A3B29">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc227597207" w:history="1">
+          <w:hyperlink w:history="1" w:anchor="_Toc227597207">
             <w:r w:rsidRPr="001551DF">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>5. Finances</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
@@ -1145,62 +1152,62 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>24</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2A9D1119" w14:textId="374991FC" w:rsidR="004D665D" w:rsidRDefault="004D665D">
+        <w:p w:rsidR="004D665D" w:rsidRDefault="004D665D" w14:paraId="2A9D1119" w14:textId="374991FC">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc227597208" w:history="1">
+          <w:hyperlink w:history="1" w:anchor="_Toc227597208">
             <w:r w:rsidRPr="001551DF">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>5.1 Capital Financial Plan</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
@@ -1214,59 +1221,59 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>24</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="66A5A4E0" w14:textId="667FF670" w:rsidR="004D665D" w:rsidRDefault="004D665D">
+        <w:p w:rsidR="004D665D" w:rsidRDefault="004D665D" w14:paraId="66A5A4E0" w14:textId="667FF670">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc227597209" w:history="1">
+          <w:hyperlink w:history="1" w:anchor="_Toc227597209">
             <w:r w:rsidRPr="001551DF">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>6. Program Management</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
@@ -1281,62 +1288,62 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>24</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7BB31970" w14:textId="5B9C0375" w:rsidR="004D665D" w:rsidRDefault="004D665D">
+        <w:p w:rsidR="004D665D" w:rsidRDefault="004D665D" w14:paraId="7BB31970" w14:textId="5B9C0375">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc227597210" w:history="1">
+          <w:hyperlink w:history="1" w:anchor="_Toc227597210">
             <w:r w:rsidRPr="001551DF">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>6.1 UCOP Seismic Safety Program</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
@@ -1351,62 +1358,62 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>24</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="20E3C564" w14:textId="5489A6EB" w:rsidR="004D665D" w:rsidRDefault="004D665D">
+        <w:p w:rsidR="004D665D" w:rsidRDefault="004D665D" w14:paraId="20E3C564" w14:textId="5489A6EB">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc227597211" w:history="1">
+          <w:hyperlink w:history="1" w:anchor="_Toc227597211">
             <w:r w:rsidRPr="001551DF">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>6.2 UC Seismic Advisory Board</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
@@ -1420,62 +1427,62 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5D184FCA" w14:textId="79B4F523" w:rsidR="004D665D" w:rsidRDefault="004D665D">
+        <w:p w:rsidR="004D665D" w:rsidRDefault="004D665D" w14:paraId="5D184FCA" w14:textId="79B4F523">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc227597212" w:history="1">
+          <w:hyperlink w:history="1" w:anchor="_Toc227597212">
             <w:r w:rsidRPr="001551DF">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>6.3 Campus Seismic Program Leadership</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
@@ -1489,66 +1496,66 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="08B9D6A5" w14:textId="17985BF4" w:rsidR="004D665D" w:rsidRDefault="004D665D">
+        <w:p w:rsidR="004D665D" w:rsidRDefault="004D665D" w14:paraId="08B9D6A5" w14:textId="17985BF4">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc227597213" w:history="1">
+          <w:hyperlink w:history="1" w:anchor="_Toc227597213">
             <w:r w:rsidRPr="001551DF">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>6.3.1 Campus-Specific Seismic Review Committees</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc227597213 \h </w:instrText>
             </w:r>
@@ -1559,66 +1566,66 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5C6C3EBF" w14:textId="34058A40" w:rsidR="004D665D" w:rsidRDefault="004D665D">
+        <w:p w:rsidR="004D665D" w:rsidRDefault="004D665D" w14:paraId="5C6C3EBF" w14:textId="34058A40">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc227597214" w:history="1">
+          <w:hyperlink w:history="1" w:anchor="_Toc227597214">
             <w:r w:rsidRPr="001551DF">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>6.3.2 Campus Site-Specific Hazard Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc227597214 \h </w:instrText>
             </w:r>
@@ -1629,62 +1636,62 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3FB0182D" w14:textId="2BC89013" w:rsidR="004D665D" w:rsidRDefault="004D665D">
+        <w:p w:rsidR="004D665D" w:rsidRDefault="004D665D" w14:paraId="3FB0182D" w14:textId="2BC89013">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc227597215" w:history="1">
+          <w:hyperlink w:history="1" w:anchor="_Toc227597215">
             <w:r w:rsidRPr="001551DF">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>6.4 Post-Earthquake Emergency Response</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
@@ -1698,59 +1705,59 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="619C5AAD" w14:textId="2257DB25" w:rsidR="004D665D" w:rsidRDefault="004D665D">
+        <w:p w:rsidR="004D665D" w:rsidRDefault="004D665D" w14:paraId="619C5AAD" w14:textId="2257DB25">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc227597216" w:history="1">
+          <w:hyperlink w:history="1" w:anchor="_Toc227597216">
             <w:r w:rsidRPr="001551DF">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>7. Compliance Procedures</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
@@ -1765,62 +1772,62 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>26</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="464F8101" w14:textId="5FE7D3F2" w:rsidR="004D665D" w:rsidRDefault="004D665D">
+        <w:p w:rsidR="004D665D" w:rsidRDefault="004D665D" w14:paraId="464F8101" w14:textId="5FE7D3F2">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc227597217" w:history="1">
+          <w:hyperlink w:history="1" w:anchor="_Toc227597217">
             <w:r w:rsidRPr="001551DF">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>7.1 General</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
@@ -1835,66 +1842,66 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>26</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7314DB40" w14:textId="28B5FF4B" w:rsidR="004D665D" w:rsidRDefault="004D665D">
+        <w:p w:rsidR="004D665D" w:rsidRDefault="004D665D" w14:paraId="7314DB40" w14:textId="28B5FF4B">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc227597218" w:history="1">
+          <w:hyperlink w:history="1" w:anchor="_Toc227597218">
             <w:r w:rsidRPr="001551DF">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>7.1.1 Seismic Peer Review</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc227597218 \h </w:instrText>
             </w:r>
@@ -1905,66 +1912,66 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>26</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="022C28EE" w14:textId="193DA85E" w:rsidR="004D665D" w:rsidRDefault="004D665D">
+        <w:p w:rsidR="004D665D" w:rsidRDefault="004D665D" w14:paraId="022C28EE" w14:textId="193DA85E">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc227597219" w:history="1">
+          <w:hyperlink w:history="1" w:anchor="_Toc227597219">
             <w:r w:rsidRPr="001551DF">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>7.1.2 UC-Owned or Leased Facilities Outside of California</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc227597219 \h </w:instrText>
             </w:r>
@@ -1975,62 +1982,62 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>27</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="732ADD8B" w14:textId="1F0F374E" w:rsidR="004D665D" w:rsidRDefault="004D665D">
+        <w:p w:rsidR="004D665D" w:rsidRDefault="004D665D" w14:paraId="732ADD8B" w14:textId="1F0F374E">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc227597220" w:history="1">
+          <w:hyperlink w:history="1" w:anchor="_Toc227597220">
             <w:r w:rsidRPr="001551DF">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>7.2 Retrofit</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
@@ -2044,62 +2051,62 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>28</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4E820858" w14:textId="3A3E581D" w:rsidR="004D665D" w:rsidRDefault="004D665D">
+        <w:p w:rsidR="004D665D" w:rsidRDefault="004D665D" w14:paraId="4E820858" w14:textId="3A3E581D">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc227597221" w:history="1">
+          <w:hyperlink w:history="1" w:anchor="_Toc227597221">
             <w:r w:rsidRPr="001551DF">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>7.2.1 California Existing Building Code (CEBC) Provisions</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
@@ -2114,62 +2121,62 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>28</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6D8709A2" w14:textId="66418719" w:rsidR="004D665D" w:rsidRDefault="004D665D">
+        <w:p w:rsidR="004D665D" w:rsidRDefault="004D665D" w14:paraId="6D8709A2" w14:textId="66418719">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc227597222" w:history="1">
+          <w:hyperlink w:history="1" w:anchor="_Toc227597222">
             <w:r w:rsidRPr="001551DF">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>7.2.2 FEMA P-807 Provisions</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
@@ -2184,66 +2191,66 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>29</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="70897ABE" w14:textId="4E23F585" w:rsidR="004D665D" w:rsidRDefault="004D665D">
+        <w:p w:rsidR="004D665D" w:rsidRDefault="004D665D" w14:paraId="70897ABE" w14:textId="4E23F585">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc227597223" w:history="1">
+          <w:hyperlink w:history="1" w:anchor="_Toc227597223">
             <w:r w:rsidRPr="001551DF">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>7.2.3 Nonstructural Requirements</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc227597223 \h </w:instrText>
             </w:r>
@@ -2254,62 +2261,62 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>29</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6536C4A1" w14:textId="06FB3BDC" w:rsidR="004D665D" w:rsidRDefault="004D665D">
+        <w:p w:rsidR="004D665D" w:rsidRDefault="004D665D" w14:paraId="6536C4A1" w14:textId="06FB3BDC">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc227597224" w:history="1">
+          <w:hyperlink w:history="1" w:anchor="_Toc227597224">
             <w:r w:rsidRPr="001551DF">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>7.3 Seismic Safety Policy Waivers</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
@@ -2323,59 +2330,59 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="01224D34" w14:textId="3C83D120" w:rsidR="004D665D" w:rsidRDefault="004D665D">
+        <w:p w:rsidR="004D665D" w:rsidRDefault="004D665D" w14:paraId="01224D34" w14:textId="3C83D120">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc227597225" w:history="1">
+          <w:hyperlink w:history="1" w:anchor="_Toc227597225">
             <w:r w:rsidRPr="001551DF">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>8. References</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
@@ -2390,59 +2397,59 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1BF868E8" w14:textId="50C0C8B3" w:rsidR="004D665D" w:rsidRDefault="004D665D">
+        <w:p w:rsidR="004D665D" w:rsidRDefault="004D665D" w14:paraId="1BF868E8" w14:textId="50C0C8B3">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc227597226" w:history="1">
+          <w:hyperlink w:history="1" w:anchor="_Toc227597226">
             <w:r w:rsidRPr="001551DF">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>9. Abbreviations</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
@@ -2457,59 +2464,59 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="23DD5BC9" w14:textId="4DBA6A9D" w:rsidR="004D665D" w:rsidRDefault="004D665D">
+        <w:p w:rsidR="004D665D" w:rsidRDefault="004D665D" w14:paraId="23DD5BC9" w14:textId="4DBA6A9D">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc227597227" w:history="1">
+          <w:hyperlink w:history="1" w:anchor="_Toc227597227">
             <w:r w:rsidRPr="001551DF">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>10. Exhibits &amp; Attachments</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
@@ -2524,59 +2531,59 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>31</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7E16E247" w14:textId="1E46DA64" w:rsidR="004D665D" w:rsidRDefault="004D665D">
+        <w:p w:rsidR="004D665D" w:rsidRDefault="004D665D" w14:paraId="7E16E247" w14:textId="1E46DA64">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc227597228" w:history="1">
+          <w:hyperlink w:history="1" w:anchor="_Toc227597228">
             <w:r w:rsidRPr="001551DF">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>11. Reference Codes and Standards</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
@@ -2591,1985 +2598,1983 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>31</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="52BDF963" w14:textId="4EF3C573" w:rsidR="00673505" w:rsidRDefault="00673505" w:rsidP="00652C27">
+        <w:p w:rsidR="00673505" w:rsidP="00652C27" w:rsidRDefault="00673505" w14:paraId="52BDF963" w14:textId="4EF3C573">
           <w:pPr>
             <w:spacing w:after="0"/>
           </w:pPr>
           <w:r w:rsidRPr="00652C27">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="5B39B05B" w14:textId="4E665B55" w:rsidR="00B77948" w:rsidRPr="00652C27" w:rsidRDefault="004D665D" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00000000" w14:paraId="5B39B05B" w14:textId="4E665B55">
       <w:pPr>
         <w:spacing w:before="270" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:pict w14:anchorId="65298211">
-          <v:rect id="_x0000_i1026" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="black" stroked="f"/>
+          <v:rect id="_x0000_i1026" style="width:0;height:1.5pt" o:hr="t" o:hrstd="t" o:hrnoshade="t" o:hralign="center" fillcolor="black" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F2F7CEF" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="00E83B35" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00E83B35" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="4F2F7CEF" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Toc227597193"/>
+      <w:bookmarkStart w:name="_Toc227597193" w:id="0"/>
       <w:r w:rsidRPr="00E83B35">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>1. Introduction</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="6BD8A98C" w14:textId="6FEBE44C" w:rsidR="00B77948" w:rsidRPr="00652C27" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="6BD8A98C" w14:textId="6FEBE44C">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B475D">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">The procedures and guidelines located in the UC Facilities Manual are a current and central source of information regarding guidance for UC Seismic Safety Policy (Policy) compliance.  The purpose of the UC Facilities Manual UC Seismic Program </w:t>
       </w:r>
-      <w:r w:rsidR="006E3D7F" w:rsidRPr="002B475D">
+      <w:r w:rsidRPr="002B475D" w:rsidR="006E3D7F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>G</w:t>
       </w:r>
       <w:r w:rsidRPr="002B475D">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">uidelines is </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="002B475D">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">to </w:t>
       </w:r>
-      <w:r w:rsidR="00F20793" w:rsidRPr="002B475D">
+      <w:r w:rsidRPr="002B475D" w:rsidR="00F20793">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> provide</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00F20793" w:rsidRPr="002B475D">
+      <w:r w:rsidRPr="002B475D" w:rsidR="00F20793">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> guidance on the implementation of the Policy by highlighting</w:t>
       </w:r>
       <w:r w:rsidRPr="002B475D">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> portions of the Policy</w:t>
       </w:r>
-      <w:r w:rsidR="001B5822" w:rsidRPr="002B475D">
+      <w:r w:rsidRPr="002B475D" w:rsidR="001B5822">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="001B5822" w:rsidRPr="002B475D">
+      <w:r w:rsidRPr="002B475D" w:rsidR="001B5822">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>and by providing clarification and interpretation of its application</w:t>
       </w:r>
       <w:r w:rsidRPr="002B475D">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">.  These </w:t>
       </w:r>
-      <w:r w:rsidR="006E3D7F" w:rsidRPr="002B475D">
+      <w:r w:rsidRPr="002B475D" w:rsidR="006E3D7F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>G</w:t>
       </w:r>
       <w:r w:rsidRPr="002B475D">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">uidelines should not be used as a substitute for the Policy. For </w:t>
       </w:r>
-      <w:r w:rsidR="00BC4498" w:rsidRPr="002B475D">
+      <w:r w:rsidRPr="002B475D" w:rsidR="00BC4498">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>instance,</w:t>
       </w:r>
       <w:r w:rsidRPr="002B475D">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> where information in the Policy and the Facilities Manual </w:t>
       </w:r>
-      <w:r w:rsidR="00BC281E" w:rsidRPr="002B475D">
+      <w:r w:rsidRPr="002B475D" w:rsidR="00BC281E">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>varies</w:t>
       </w:r>
       <w:r w:rsidRPr="002B475D">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>, campuses must follow the most conservative approach considering immediate and long-term preservation of life safety.</w:t>
       </w:r>
-      <w:r w:rsidR="0061522A" w:rsidRPr="002B475D">
+      <w:r w:rsidRPr="002B475D" w:rsidR="0061522A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> If you have questions that are not addressed by either the Policy or these Guidelines, please </w:t>
       </w:r>
-      <w:r w:rsidR="008F7A61" w:rsidRPr="002B475D">
+      <w:r w:rsidRPr="002B475D" w:rsidR="008F7A61">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">direct your questions to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId11">
         <w:r w:rsidR="00BC4498">
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:color w:val="444751"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
             <w:u w:val="single"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>UCSeismicProgram@ucop.edu</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="008F7A61" w:rsidRPr="00652C27">
+      <w:r w:rsidRPr="00652C27" w:rsidR="008F7A61">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A8B178F" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="00652C27" w:rsidRDefault="004D665D" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00000000" w14:paraId="3A8B178F" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="270" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:pict w14:anchorId="046FC615">
-          <v:rect id="_x0000_i1027" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="black" stroked="f"/>
+          <v:rect id="_x0000_i1027" style="width:0;height:1.5pt" o:hr="t" o:hrstd="t" o:hrnoshade="t" o:hralign="center" fillcolor="black" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0513A963" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="00E83B35" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00E83B35" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="0513A963" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc227597194"/>
+      <w:bookmarkStart w:name="_Toc227597194" w:id="1"/>
       <w:r w:rsidRPr="00E83B35">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>2. Objective</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="5E55E5AC" w14:textId="7A1A43AF" w:rsidR="00B77948" w:rsidRPr="002B475D" w:rsidRDefault="004A3134" w:rsidP="00652C27">
+    <w:p w:rsidRPr="002B475D" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="004A3134" w14:paraId="5E55E5AC" w14:textId="7A1A43AF">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B475D">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>The</w:t>
       </w:r>
-      <w:r w:rsidR="00B77948" w:rsidRPr="002B475D">
+      <w:r w:rsidRPr="002B475D" w:rsidR="00B77948">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006E3D7F" w:rsidRPr="002B475D">
+      <w:r w:rsidRPr="002B475D" w:rsidR="006E3D7F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">UC </w:t>
       </w:r>
-      <w:r w:rsidR="00B77948" w:rsidRPr="002B475D">
+      <w:r w:rsidRPr="002B475D" w:rsidR="00B77948">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Seismic Program Guidelines serve as a resource and reference for campuses to maintain compliance with the UC Seismic Safety Policy.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D76CB64" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="00652C27" w:rsidRDefault="004D665D" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00000000" w14:paraId="0D76CB64" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="270" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:pict w14:anchorId="4F0EC96D">
-          <v:rect id="_x0000_i1028" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="black" stroked="f"/>
+          <v:rect id="_x0000_i1028" style="width:0;height:1.5pt" o:hr="t" o:hrstd="t" o:hrnoshade="t" o:hralign="center" fillcolor="black" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21658416" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="00E83B35" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00E83B35" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="21658416" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc227597195"/>
+      <w:bookmarkStart w:name="_Toc227597195" w:id="2"/>
       <w:r w:rsidRPr="00E83B35">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>3. UC Buildings Seismic Profile</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w14:paraId="4E8901C7" w14:textId="6C6DBA98" w:rsidR="00B77948" w:rsidRPr="00E83B35" w:rsidRDefault="00FA04E6" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00E83B35" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00FA04E6" w14:paraId="4E8901C7" w14:textId="6C6DBA98">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc227597196"/>
+      <w:bookmarkStart w:name="_Toc227597196" w:id="3"/>
       <w:r w:rsidRPr="00E83B35">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>3.1 Building Evaluations and Seismic Performance Ratings</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w14:paraId="79161B90" w14:textId="20FA09B5" w:rsidR="00B77948" w:rsidRPr="00E83B35" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00E83B35" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="79161B90" w14:textId="20FA09B5">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E83B35">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">The Policy requires that all facilities used for </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E83B35">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>University</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00E83B35">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>-related purposes be seismically evaluated and rated (i.e., assigned a Seismic Performance Rating from </w:t>
       </w:r>
-      <w:r w:rsidR="00E83B35" w:rsidRPr="00652C27">
+      <w:r w:rsidRPr="00652C27" w:rsidR="00E83B35">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Table 1</w:t>
       </w:r>
       <w:r w:rsidRPr="00E83B35">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> below). Building evaluations, except as noted in the </w:t>
       </w:r>
-      <w:r w:rsidR="004A3134" w:rsidRPr="00E83B35">
+      <w:r w:rsidRPr="00E83B35" w:rsidR="004A3134">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>UC</w:t>
       </w:r>
       <w:r w:rsidRPr="00E83B35">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> Seismic Program Guidelines (e.g., Section 3.2.4)</w:t>
       </w:r>
       <w:r w:rsidR="00E077E7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00E83B35">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> must be performed by a Consulting Structural Engineer (CSE), as defined in the Policy.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="602C4F35" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="00652C27" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="602C4F35" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652C27">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>Table 1 - Expected Seismic Performance Ratings </w:t>
       </w:r>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>(1)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10074" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-          <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+          <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+          <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+          <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tblCellMar>
           <w:top w:w="15" w:type="dxa"/>
           <w:left w:w="15" w:type="dxa"/>
           <w:bottom w:w="15" w:type="dxa"/>
           <w:right w:w="15" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7192"/>
         <w:gridCol w:w="2882"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B77948" w:rsidRPr="00FA04E6" w14:paraId="1CCD663B" w14:textId="77777777" w:rsidTr="00652C27">
+      <w:tr w:rsidRPr="00FA04E6" w:rsidR="00B77948" w:rsidTr="00652C27" w14:paraId="1CCD663B" w14:textId="77777777">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7192" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="005581"/>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1EE793AD" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="00652C27" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+          <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="1EE793AD" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="180" w:after="0" w:line="315" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00652C27">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Definition </w:t>
             </w:r>
             <w:r w:rsidRPr="00652C27">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:kern w:val="0"/>
                 <w:vertAlign w:val="superscript"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>(2), (3)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2882" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="005581"/>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="35190B25" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="00652C27" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+          <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="35190B25" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00652C27">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Expected Seismic Performance Rating </w:t>
             </w:r>
             <w:r w:rsidRPr="00652C27">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:kern w:val="0"/>
                 <w:vertAlign w:val="superscript"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>(1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B77948" w:rsidRPr="00FA04E6" w14:paraId="39A09647" w14:textId="77777777" w:rsidTr="00652C27">
+      <w:tr w:rsidRPr="00FA04E6" w:rsidR="00B77948" w:rsidTr="00652C27" w14:paraId="39A09647" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1005"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7192" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0ED7AC78" w14:textId="2D43F542" w:rsidR="00B77948" w:rsidRPr="00652C27" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+          <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="0ED7AC78" w14:textId="2D43F542">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00652C27">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>A building evaluated as meeting or exceeding the requirements of C</w:t>
             </w:r>
-            <w:r w:rsidR="00C65774" w:rsidRPr="00652C27">
+            <w:r w:rsidRPr="00652C27" w:rsidR="00C65774">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
             <w:r w:rsidRPr="00652C27">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>BC Part 10 Chapter 3 for Risk Category IV performance criteria with BSE-1N and BSE-2N hazard levels replacing BSE-R and BSE-C as given in Chapter 3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2882" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="03003291" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="00652C27" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+          <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="03003291" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00652C27">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B77948" w:rsidRPr="00FA04E6" w14:paraId="5A524F97" w14:textId="77777777" w:rsidTr="00652C27">
+      <w:tr w:rsidRPr="00FA04E6" w:rsidR="00B77948" w:rsidTr="00652C27" w14:paraId="5A524F97" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7192" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="60B20513" w14:textId="40E6E1A2" w:rsidR="00B77948" w:rsidRPr="00652C27" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+          <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="60B20513" w14:textId="40E6E1A2">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00652C27">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>A building evaluated as meeting or exceeding the requirements of C</w:t>
             </w:r>
-            <w:r w:rsidR="00C65774" w:rsidRPr="00652C27">
+            <w:r w:rsidRPr="00652C27" w:rsidR="00C65774">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
             <w:r w:rsidRPr="00652C27">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>BC Part 10 Chapter 3 for Risk Category IV performance criteria.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2882" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="28798E3C" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="00652C27" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+          <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="28798E3C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00652C27">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>II</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B77948" w:rsidRPr="00FA04E6" w14:paraId="56401679" w14:textId="77777777" w:rsidTr="00652C27">
+      <w:tr w:rsidRPr="00FA04E6" w:rsidR="00B77948" w:rsidTr="00652C27" w14:paraId="56401679" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1473"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7192" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="22C42BC0" w14:textId="3CC2CDF7" w:rsidR="00B77948" w:rsidRPr="00652C27" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+          <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="22C42BC0" w14:textId="3CC2CDF7">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00652C27">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>A building evaluated as meeting or exceeding the requirements of C</w:t>
             </w:r>
-            <w:r w:rsidR="00C65774" w:rsidRPr="00652C27">
+            <w:r w:rsidRPr="00652C27" w:rsidR="00C65774">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
             <w:r w:rsidRPr="00652C27">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>BC Part 10 Chapter 3 for Risk Category I-III performance criteria with BSE- 1N and BSE-2N hazard levels replacing BSE-R and BSE-C</w:t>
             </w:r>
-            <w:r w:rsidR="00E077E7" w:rsidRPr="00652C27">
+            <w:r w:rsidRPr="00652C27" w:rsidR="00E077E7">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>, respectively,</w:t>
             </w:r>
             <w:r w:rsidRPr="00652C27">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> as given in Chapter 3; alternatively, a </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00652C27">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>building meeting CBC requirements</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00652C27">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> for a new building.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2882" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5ACF1AB2" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="00652C27" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+          <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="5ACF1AB2" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00652C27">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>III</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B77948" w:rsidRPr="00FA04E6" w14:paraId="05222F4E" w14:textId="77777777" w:rsidTr="00652C27">
+      <w:tr w:rsidRPr="00FA04E6" w:rsidR="00B77948" w:rsidTr="00652C27" w14:paraId="05222F4E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7192" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="73AB0ACD" w14:textId="3A6DC3A4" w:rsidR="00B77948" w:rsidRPr="00652C27" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+          <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="73AB0ACD" w14:textId="3A6DC3A4">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00652C27">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>A building evaluated as meeting or exceeding the requirements of C</w:t>
             </w:r>
-            <w:r w:rsidR="00C65774" w:rsidRPr="00652C27">
+            <w:r w:rsidRPr="00652C27" w:rsidR="00C65774">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
             <w:r w:rsidRPr="00652C27">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>BC Part 10 Chapter 3 for Risk Category I-III performance criteria.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2882" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="03CA5B6E" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="00652C27" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+          <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="03CA5B6E" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00652C27">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>IV</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00993DA2" w:rsidRPr="00FA04E6" w14:paraId="2CD42973" w14:textId="77777777" w:rsidTr="00652C27">
+      <w:tr w:rsidRPr="00FA04E6" w:rsidR="00993DA2" w:rsidTr="00652C27" w14:paraId="2CD42973" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7192" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6C07A3A4" w14:textId="77777777" w:rsidR="00AD776D" w:rsidRPr="00652C27" w:rsidRDefault="00AD776D" w:rsidP="00652C27">
+          <w:p w:rsidRPr="00652C27" w:rsidR="00AD776D" w:rsidP="00652C27" w:rsidRDefault="00AD776D" w14:paraId="6C07A3A4" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00652C27">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>A building evaluated as meeting or exceeding the requirements of CBC Part 10 Chapter 3 for Risk Category I-III performance criteria only if the BSE-R and BSE-C values are reduced to 2/3 of those specified for the site,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7C1DCA2D" w14:textId="77777777" w:rsidR="00AD776D" w:rsidRPr="00652C27" w:rsidRDefault="00AD776D" w:rsidP="00652C27">
+          <w:p w:rsidRPr="00652C27" w:rsidR="00AD776D" w:rsidP="00652C27" w:rsidRDefault="00AD776D" w14:paraId="7C1DCA2D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00652C27">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>AND</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="64797C63" w14:textId="1313882E" w:rsidR="00993DA2" w:rsidRPr="00652C27" w:rsidRDefault="00AD776D" w:rsidP="00652C27">
+          <w:p w:rsidRPr="00652C27" w:rsidR="00993DA2" w:rsidP="00652C27" w:rsidRDefault="00AD776D" w14:paraId="64797C63" w14:textId="1313882E">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00652C27">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Satisfies criteria outlined in “Procedure for Identifying Leased UC Buildings with a Seismic Performance Rating of Va” (see Section 3.2.2.G and Exhibits &amp; Attachments).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2882" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="23A5DB20" w14:textId="7BEF47F4" w:rsidR="00993DA2" w:rsidRPr="00652C27" w:rsidRDefault="001D5033" w:rsidP="00652C27">
+          <w:p w:rsidRPr="00652C27" w:rsidR="00993DA2" w:rsidP="00652C27" w:rsidRDefault="001D5033" w14:paraId="23A5DB20" w14:textId="7BEF47F4">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00652C27">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Va</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B77948" w:rsidRPr="00FA04E6" w14:paraId="4CB8AAD4" w14:textId="77777777" w:rsidTr="00652C27">
+      <w:tr w:rsidRPr="00FA04E6" w:rsidR="00B77948" w:rsidTr="00652C27" w14:paraId="4CB8AAD4" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7192" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0B7D7A7D" w14:textId="5E18F822" w:rsidR="00B77948" w:rsidRPr="00652C27" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+          <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="0B7D7A7D" w14:textId="5E18F822">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00652C27">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>A building evaluated as meeting or exceeding the requirements of C</w:t>
             </w:r>
-            <w:r w:rsidR="00C65774" w:rsidRPr="00652C27">
+            <w:r w:rsidRPr="00652C27" w:rsidR="00C65774">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
             <w:r w:rsidRPr="00652C27">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>BC Part 10 Chapter 3 for Risk Category I-III performance criteria only if the BSE-R and BSE-C values are reduced to 2/3 of those specified for the site.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2882" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="67D0B4E5" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="00652C27" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+          <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="67D0B4E5" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00652C27">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>V</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B77948" w:rsidRPr="00FA04E6" w14:paraId="10B681FC" w14:textId="77777777" w:rsidTr="00652C27">
+      <w:tr w:rsidRPr="00FA04E6" w:rsidR="00B77948" w:rsidTr="00652C27" w14:paraId="10B681FC" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7192" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="637E6799" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="00652C27" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+          <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="637E6799" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00652C27">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>A building evaluated as not meeting the minimum requirements for Rating V designation and not requiring a Rating VII designation.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2882" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="03593798" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="00652C27" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+          <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="03593798" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00652C27">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>VI</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B77948" w:rsidRPr="00FA04E6" w14:paraId="2C49F955" w14:textId="77777777" w:rsidTr="00652C27">
+      <w:tr w:rsidRPr="00FA04E6" w:rsidR="00B77948" w:rsidTr="00652C27" w14:paraId="2C49F955" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7192" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="44A56A20" w14:textId="47A21A5D" w:rsidR="00B77948" w:rsidRPr="00652C27" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+          <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="44A56A20" w14:textId="47A21A5D">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00652C27">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">A building evaluated as posing an immediate life-safety hazard to its occupants under gravity loads. The building should be evacuated and posted as dangerous until remedial actions are taken to </w:t>
             </w:r>
             <w:r w:rsidR="00E35CB5">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ensure the building can support CBC-prescribed</w:t>
             </w:r>
             <w:r w:rsidRPr="00652C27">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> dead and live loads.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2882" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="18E535B4" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="00652C27" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+          <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="18E535B4" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00652C27">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>VII</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2CEEFB89" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="00652C27" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="2CEEFB89" w14:textId="77777777">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Notes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67347F73" w14:textId="5BAE13B8" w:rsidR="00B77948" w:rsidRPr="00E077E7" w:rsidRDefault="00B77948" w:rsidP="00E72542">
+    <w:p w:rsidRPr="00E077E7" w:rsidR="00B77948" w:rsidP="00E72542" w:rsidRDefault="00B77948" w14:paraId="67347F73" w14:textId="5BAE13B8">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:vertAlign w:val="superscript"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>(1)</w:t>
       </w:r>
       <w:r w:rsidRPr="00E077E7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> Determination of expected Seismic Performance Ratings are based on the California Code of Regulations, Part 10, California </w:t>
       </w:r>
-      <w:r w:rsidR="00C65774" w:rsidRPr="00E077E7">
+      <w:r w:rsidRPr="00E077E7" w:rsidR="00C65774">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Existing </w:t>
       </w:r>
       <w:r w:rsidRPr="00E077E7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Building Code (C</w:t>
       </w:r>
-      <w:r w:rsidR="00C65774" w:rsidRPr="00E077E7">
+      <w:r w:rsidRPr="00E077E7" w:rsidR="00C65774">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidRPr="00E077E7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>BC). Expected Seismic Performance Ratings are indicated by Roman numerals I through VII. Assignments are to be made following a professional assessment of the building’s expected seismic performance as measured by a CSE’s experience or referenced technical standard and earthquake ground motions. Seismic Performance Ratings must be assigned as listed in Table 1 - equivalent Arabic numerals, fractional values, or plus or minus values are not to be used. These assignments were prepared by a task force of state agency technical personnel, including the California State University, the University of California, the California Department of General Services, the Division of the State Architect, and the Administrative Office of the Courts. The ratings apply to structural and non-structural elements of the building as contained in Chapter 3, CBC Part 10 requirements. These definitions replace those previously used by these agencies.</w:t>
       </w:r>
-      <w:r w:rsidR="003B1214" w:rsidRPr="00E077E7">
+      <w:r w:rsidRPr="00E077E7" w:rsidR="003B1214">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="640A3FF5" w14:textId="2BAA0F99" w:rsidR="00B77948" w:rsidRDefault="00B77948" w:rsidP="00E72542">
+    <w:p w:rsidR="00B77948" w:rsidP="00E72542" w:rsidRDefault="00B77948" w14:paraId="640A3FF5" w14:textId="2BAA0F99">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:vertAlign w:val="superscript"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>(2)</w:t>
       </w:r>
       <w:r w:rsidRPr="00E077E7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> Definitions based upon California Building Code (CBC) requirements for seismic evaluation of buildings using Risk Categories of CBC Table 1604A.5, depending on which applies, and performance criteria in CBC Table 317.5.</w:t>
       </w:r>
-      <w:r w:rsidR="003B1214" w:rsidRPr="00E077E7">
+      <w:r w:rsidRPr="00E077E7" w:rsidR="003B1214">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> Seismic Performance Rating Va is an adaptation applicable only to University of California buildings.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FC81CF0" w14:textId="77777777" w:rsidR="00E35CB5" w:rsidRPr="00E077E7" w:rsidRDefault="00E35CB5" w:rsidP="00E72542">
+    <w:p w:rsidRPr="00E077E7" w:rsidR="00E35CB5" w:rsidP="00E72542" w:rsidRDefault="00E35CB5" w14:paraId="4FC81CF0" w14:textId="77777777">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="787E3036" w14:textId="30DA4B36" w:rsidR="00B77948" w:rsidRPr="00652C27" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="787E3036" w14:textId="30DA4B36">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>(3)</w:t>
       </w:r>
       <w:r w:rsidRPr="00E83B35">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapter 3 of the </w:t>
       </w:r>
-      <w:r w:rsidR="00C65774" w:rsidRPr="00652C27">
+      <w:r w:rsidRPr="00652C27" w:rsidR="00C65774">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>CEBC</w:t>
       </w:r>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> Part 10, regulates existing buildings. It uses and references the American Society of Civil Engineer</w:t>
       </w:r>
-      <w:r w:rsidR="0010722E" w:rsidRPr="00652C27">
+      <w:r w:rsidRPr="00652C27" w:rsidR="0010722E">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">s </w:t>
       </w:r>
-      <w:r w:rsidR="0010722E" w:rsidRPr="00652C27">
+      <w:r w:rsidRPr="00652C27" w:rsidR="0010722E">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">tandard Seismic </w:t>
       </w:r>
-      <w:r w:rsidR="0010722E" w:rsidRPr="00652C27">
+      <w:r w:rsidRPr="00652C27" w:rsidR="0010722E">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Evaluation and Retrofit </w:t>
       </w:r>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">of Existing Buildings, </w:t>
       </w:r>
-      <w:r w:rsidR="00C65774" w:rsidRPr="00652C27">
+      <w:r w:rsidRPr="00652C27" w:rsidR="00C65774">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>ASCE 41</w:t>
       </w:r>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="009D3C41" w:rsidRPr="00652C27">
+      <w:r w:rsidRPr="00652C27" w:rsidR="009D3C41">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> See Section 11 “Reference Codes and Standards” of these </w:t>
       </w:r>
-      <w:r w:rsidR="004A3134" w:rsidRPr="00652C27">
+      <w:r w:rsidRPr="00652C27" w:rsidR="004A3134">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">UC Seismic Program </w:t>
       </w:r>
-      <w:r w:rsidR="009D3C41" w:rsidRPr="00652C27">
+      <w:r w:rsidRPr="00652C27" w:rsidR="009D3C41">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Guidelines for information on the applicable editions of ASCE 41 standard, and other reference codes and standards.  </w:t>
       </w:r>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>All earthquake ground motion criteria are specific to the site of the evaluated building. The C</w:t>
       </w:r>
-      <w:r w:rsidR="00C65774" w:rsidRPr="00652C27">
+      <w:r w:rsidRPr="00652C27" w:rsidR="00C65774">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>BC definitions for earthquake ground motions to be assessed are paraphrased below for convenience</w:t>
       </w:r>
-      <w:r w:rsidR="00F03B13" w:rsidRPr="00652C27">
+      <w:r w:rsidRPr="00652C27" w:rsidR="00F03B13">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">.  Additional details are in ASCE </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00F03B13" w:rsidRPr="00652C27">
+      <w:r w:rsidRPr="00652C27" w:rsidR="00F03B13">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>41</w:t>
       </w:r>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>:BSE</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">-2N, </w:t>
       </w:r>
-      <w:r w:rsidR="00F03B13" w:rsidRPr="00652C27">
+      <w:r w:rsidRPr="00652C27" w:rsidR="00F03B13">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">the risk-targeted </w:t>
       </w:r>
-      <w:r w:rsidR="00767242" w:rsidRPr="00652C27">
+      <w:r w:rsidRPr="00652C27" w:rsidR="00767242">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
-      <w:r w:rsidR="00F03B13" w:rsidRPr="00652C27">
+      <w:r w:rsidRPr="00652C27" w:rsidR="00F03B13">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">aximum </w:t>
       </w:r>
-      <w:r w:rsidR="00767242" w:rsidRPr="00652C27">
+      <w:r w:rsidRPr="00652C27" w:rsidR="00767242">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidR="00F03B13" w:rsidRPr="00652C27">
+      <w:r w:rsidRPr="00652C27" w:rsidR="00F03B13">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">onsidered </w:t>
       </w:r>
-      <w:r w:rsidR="00767242" w:rsidRPr="00652C27">
+      <w:r w:rsidRPr="00652C27" w:rsidR="00767242">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidR="00F03B13" w:rsidRPr="00652C27">
+      <w:r w:rsidRPr="00652C27" w:rsidR="00F03B13">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>arthquake (MCER)</w:t>
       </w:r>
-      <w:r w:rsidR="00767242" w:rsidRPr="00652C27">
+      <w:r w:rsidRPr="00652C27" w:rsidR="00767242">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>, nominally the 2,475-year return period earthquake ground motion (2% in 50-year probability of exceedance), unless capped by a deterministic ground motion.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C0C7AA2" w14:textId="654EDE14" w:rsidR="00B77948" w:rsidRPr="00E83B35" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00E83B35" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="1C0C7AA2" w14:textId="654EDE14">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="870"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E83B35">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>BSE-C, the 975-year return period earthquake ground motion</w:t>
       </w:r>
-      <w:r w:rsidR="00767242" w:rsidRPr="00E83B35">
+      <w:r w:rsidRPr="00E83B35" w:rsidR="00767242">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> (5% in 50-year probability </w:t>
       </w:r>
-      <w:r w:rsidR="00E83B35" w:rsidRPr="00E83B35">
+      <w:r w:rsidRPr="00E83B35" w:rsidR="00E83B35">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>of exceedance</w:t>
       </w:r>
-      <w:r w:rsidR="00767242" w:rsidRPr="00E83B35">
+      <w:r w:rsidRPr="00E83B35" w:rsidR="00767242">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00E83B35">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25C96BCD" w14:textId="5C6711AF" w:rsidR="00B77948" w:rsidRPr="00E83B35" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00E83B35" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="25C96BCD" w14:textId="5C6711AF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="870"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E83B35">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
@@ -4578,2813 +4583,2679 @@
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E83B35">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>period earthquake</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00E83B35">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> ground motion</w:t>
       </w:r>
-      <w:r w:rsidR="00767242" w:rsidRPr="00E83B35">
+      <w:r w:rsidRPr="00E83B35" w:rsidR="00767242">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> (10% in 50-year probability of exceedance), unless the BSE-2N is capped by a deterministic ground motion</w:t>
       </w:r>
       <w:r w:rsidRPr="00E83B35">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B394DDF" w14:textId="6B62BED3" w:rsidR="00B77948" w:rsidRPr="00E83B35" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00E83B35" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="3B394DDF" w14:textId="6B62BED3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="870"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E83B35">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>BSE-R, the 225-year return period earthquake ground motion</w:t>
       </w:r>
-      <w:r w:rsidR="00767242" w:rsidRPr="00E83B35">
+      <w:r w:rsidRPr="00E83B35" w:rsidR="00767242">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> (20% in 50-year probability </w:t>
       </w:r>
-      <w:r w:rsidR="00E83B35" w:rsidRPr="00E83B35">
+      <w:r w:rsidRPr="00E83B35" w:rsidR="00E83B35">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>of exceedance</w:t>
       </w:r>
-      <w:r w:rsidR="00767242" w:rsidRPr="00E83B35">
+      <w:r w:rsidRPr="00E83B35" w:rsidR="00767242">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00E83B35">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="206D38E8" w14:textId="7930AB17" w:rsidR="00B77948" w:rsidRPr="00E83B35" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00E83B35" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="206D38E8" w14:textId="7930AB17">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E83B35">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Risk Category is defined in the CBC Table 1604A.5. The risk category, as differentiated from the Seismic Performance Rating, sets the level of required seismic building performance under the CBC. Risk Category IV includes acute care hospitals, fire, rescue and police stations and emergency vehicle </w:t>
       </w:r>
       <w:r w:rsidRPr="00E83B35">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">garages, designated emergency shelters, emergency operations centers, and structures containing highly toxic materials where the quantities exceed the maximum allowed quantities, among others. Risk </w:t>
       </w:r>
-      <w:r w:rsidR="00C65774" w:rsidRPr="00E83B35">
+      <w:r w:rsidRPr="00E83B35" w:rsidR="00C65774">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="00E83B35">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ategories I-III includes all other building uses that include most state-owned buildings.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BC2C240" w14:textId="6C6561EA" w:rsidR="00B77948" w:rsidRPr="00652C27" w:rsidRDefault="00FA04E6" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00FA04E6" w14:paraId="6BC2C240" w14:textId="6C6561EA">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Toc227597197"/>
+      <w:bookmarkStart w:name="_Toc227597197" w:id="4"/>
       <w:r w:rsidRPr="00E077E7">
         <w:t>3.2 Evaluation and Rating Protocols</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w14:paraId="29A3137A" w14:textId="7EC0B881" w:rsidR="00B77948" w:rsidRPr="0013045D" w:rsidRDefault="00FA04E6" w:rsidP="00652C27">
+    <w:p w:rsidRPr="0013045D" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00FA04E6" w14:paraId="29A3137A" w14:textId="7EC0B881">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="5" w:name="_Toc227597198"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc227597198" w:id="5"/>
       <w:r w:rsidRPr="0013045D">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>3.2.1 Existing University Facilities</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
-    <w:p w14:paraId="702EFD78" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="00E077E7" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00E077E7" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="702EFD78" w14:textId="77777777">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E077E7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Requirement to survey and rate existing University Facilities can be satisfied as follows: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55BECFBD" w14:textId="1A1612DE" w:rsidR="00B77948" w:rsidRPr="00E077E7" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00E077E7" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="55BECFBD" w14:textId="1A1612DE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="1095"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E077E7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Retention of a Consulting Structural Engineer (CSE) to complete an </w:t>
       </w:r>
-      <w:r w:rsidR="00F5614A" w:rsidRPr="00E077E7">
+      <w:r w:rsidRPr="00E077E7" w:rsidR="00F5614A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ASCE 41</w:t>
       </w:r>
       <w:r w:rsidRPr="00E077E7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> evaluation. If initial ASCE 41 Tier 1 evaluations are inconclusive or if the building is rated V or worse, additional ASCE 41 Tier 2 or Tier 3 studies may be required to confirm the rating and/or proceed with detailed scoping of seismic improvements.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14347C46" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="00E077E7" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00E077E7" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="14347C46" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="1095"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E077E7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Retention of a CSE to complete a FEMA P-154 Third Edition Level 1 minimum evaluation for the following building types, if determined to be applicable by a CSE:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C905183" w14:textId="537ABF8C" w:rsidR="00B77948" w:rsidRPr="00E077E7" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00E077E7" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="3C905183" w14:textId="537ABF8C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="2190"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E077E7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Wood- or metal-framed buildings with OGSF less than 2,000</w:t>
       </w:r>
-      <w:r w:rsidR="00304D9D" w:rsidRPr="00E077E7">
+      <w:r w:rsidRPr="00E077E7" w:rsidR="00304D9D">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E077E7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>square feet (sf</w:t>
-[...15 lines deleted...]
-    <w:p w14:paraId="0793DE64" w14:textId="2885F19B" w:rsidR="00B77948" w:rsidRPr="00E077E7" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+        <w:t>square feet (sf);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E077E7" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="0793DE64" w14:textId="2885F19B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="2190"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E077E7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>A building of any construction type with OGSF less than 1,000</w:t>
       </w:r>
-      <w:r w:rsidR="00304D9D" w:rsidRPr="00E077E7">
+      <w:r w:rsidRPr="00E077E7" w:rsidR="00304D9D">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E077E7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>sf;</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="4EC766F6" w14:textId="03BF8574" w:rsidR="00B77948" w:rsidRPr="00E077E7" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    </w:p>
+    <w:p w:rsidRPr="00E077E7" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="4EC766F6" w14:textId="03BF8574">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="1095"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E077E7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">For buildings conforming to Type W1 and </w:t>
       </w:r>
-      <w:r w:rsidR="003A0E73" w:rsidRPr="00E077E7">
+      <w:r w:rsidRPr="00E077E7" w:rsidR="003A0E73">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>W2</w:t>
       </w:r>
       <w:r w:rsidRPr="00E077E7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> per ASCE 41</w:t>
       </w:r>
-      <w:r w:rsidR="003A0E73" w:rsidRPr="00E077E7">
+      <w:r w:rsidRPr="00E077E7" w:rsidR="003A0E73">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> (or W1 and W1A per ASCE 41-17)</w:t>
       </w:r>
       <w:r w:rsidRPr="00E077E7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>, retention of a CSE to complete a FEMA P-807 evaluation. Where FEMA P-807 evaluations are performed, risk ratings shall be established based on the following criteria:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52C5D3E4" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="00E077E7" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00E077E7" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="52C5D3E4" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E077E7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Structures assessed to have 2.5% or lower probability of onset of strength loss per FEMA P-807 for BSE-2N shaking may be classified as Seismic Performance Rating I.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A5EBA95" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="00E077E7" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00E077E7" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="0A5EBA95" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E077E7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Structures assessed to have 5% or lower probability of onset of strength loss per FEMA P-807 for BSE-2N shaking may be classified as Seismic Performance Rating II.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F28970E" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="00E077E7" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00E077E7" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="6F28970E" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E077E7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Structures assessed to have 10% or lower probability of onset of strength loss per FEMA P-807 for BSE-2N shaking may be classified as Seismic Performance Rating III.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0337E562" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="00E077E7" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00E077E7" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="0337E562" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E077E7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Structures assessed to have 10% or lower probability of onset of strength loss per FEMA P-807 for BSE-C shaking may be classified as Seismic Performance Rating IV.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1267864B" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="00E077E7" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00E077E7" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="1267864B" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E077E7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Structures assessed to have 30% or lower probability of onset of strength loss per FEMA P-807 for BSE-C shaking may be classified as Seismic Performance Rating V.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2897ACBD" w14:textId="55BAEDD8" w:rsidR="00B77948" w:rsidRPr="00E077E7" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00E077E7" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="2897ACBD" w14:textId="55BAEDD8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E077E7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Structures assessed to have greater than a 30% probability of onset of strength loss per FEMA </w:t>
       </w:r>
-      <w:r w:rsidR="00005145" w:rsidRPr="00E077E7">
+      <w:r w:rsidRPr="00E077E7" w:rsidR="00005145">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00E077E7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>-807 for BSE-C shaking may be classified as Seismic Performance Rating VI.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B2EB47D" w14:textId="6FE159DF" w:rsidR="00C735C7" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidR="00C735C7" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="0B2EB47D" w14:textId="6FE159DF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E077E7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Structures assessed to be potentially unstable shall be classified as Seismic Performance Rating VII.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DCA8FB2" w14:textId="3C4DAE91" w:rsidR="00B77948" w:rsidRPr="00E077E7" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00E077E7" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="5DCA8FB2" w14:textId="3C4DAE91">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E077E7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>If initial FEMA Level 1 evaluations are inconclusive or if the building is rated V or worse, additional studies will be required to confirm the rating and/or proceed with detailed scoping of seismic improvements. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EF792FB" w14:textId="41841FE6" w:rsidR="00B77948" w:rsidRPr="00652C27" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="3EF792FB" w14:textId="41841FE6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="1095"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E077E7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>An existing rating for any University Facility may be acceptable if the campus provides documentation by a CSE verifying an acceptable basis of seismic evaluation (i.e., FEMA 356, ASCE 31-03, ASCE 41-06 or later, FEMA P-154 for buildings described in paragraph 3.2.1.B above, or FEMA P-807 for buildings described in paragraph 3.2.1C above) was completed in 2006 or later. A form that campuses can use to document the presumptive rating pursuant to this paragraph 3.2.1.C is the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId12">
         <w:r w:rsidRPr="000B3A3E">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
             <w:color w:val="444751"/>
             <w:kern w:val="0"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
             <w:u w:val="single"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Certificate of Seismic Performance Rating</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> which is provided as an attachment.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3ACE6F91" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="00652C27" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="3ACE6F91" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="1095"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>A University Facility may be presumptively rated as III, if all the following are true:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C9AD2FD" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="00652C27" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="1C9AD2FD" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="2190"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Design and construction were managed by a campus following UC policies. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A9CE80F" w14:textId="4F2B7BC8" w:rsidR="00B77948" w:rsidRPr="00652C27" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="7A9CE80F" w14:textId="4F2B7BC8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="2190"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>The campus provides documentation by a CSE verifying that the building code used as the basis of the original design and construction is in accordance with the benchmark design code year (or later) building code seismic design provisions for UBC or IBC listed in </w:t>
       </w:r>
-      <w:r w:rsidR="00E077E7" w:rsidRPr="00652C27">
+      <w:r w:rsidRPr="00652C27" w:rsidR="00E077E7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Table 2</w:t>
       </w:r>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> below; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="707F7178" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="00652C27" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="707F7178" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="2190"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>The campus concludes there is no cause for further investigation using ASCE 41. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="643109B1" w14:textId="04C886C3" w:rsidR="00B77948" w:rsidRPr="008969CF" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="008969CF" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="643109B1" w14:textId="04C886C3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="2190"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>A form that campuses can use to document the presumptive rating pursuant to this paragraph 3.2.1.D is the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId13">
         <w:r w:rsidRPr="00652C27">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
             <w:color w:val="444751"/>
             <w:kern w:val="0"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
             <w:u w:val="single"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Certificate of Seismic Performance Rating</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="008969CF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> which is provided as an attachment.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="484DCA4E" w14:textId="7F43628A" w:rsidR="00B77948" w:rsidRPr="008969CF" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="008969CF" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="484DCA4E" w14:textId="7F43628A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="1095"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008969CF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>A building that has been retrofitted by the campus following UC policies may meet this requirement. Unless the campus has reason to further investigate a building using ASCE 41, a building for which a comprehensive building seismic retrofit design was fully</w:t>
       </w:r>
-      <w:r w:rsidR="005B3B64" w:rsidRPr="008969CF">
+      <w:r w:rsidRPr="008969CF" w:rsidR="005B3B64">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008969CF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">constructed with a design completed in 2000 or later, as indicated </w:t>
       </w:r>
-      <w:r w:rsidR="005B3B64" w:rsidRPr="008969CF">
+      <w:r w:rsidRPr="008969CF" w:rsidR="005B3B64">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="008969CF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>n the contract documents, may be presumptively rated as described below:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B56E79A" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="008969CF" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="008969CF" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="6B56E79A" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="2190"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008969CF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">For retrofit designs based on ground motion parameters corresponding to BSE-1 (or BSE-1N) and BSE-2 (or BSE-2N) as defined in ASCE 41, or the full </w:t>
-[...26 lines deleted...]
-    <w:p w14:paraId="7FFFF3E8" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="008969CF" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+        <w:t>For retrofit designs based on ground motion parameters corresponding to BSE-1 (or BSE-1N) and BSE-2 (or BSE-2N) as defined in ASCE 41, or the full design basis ground motion required in the 1997 UBC/1998 or later CBC for NEW buildings, the Seismic Performance Rating may be presumed to be III.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008969CF" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="7FFFF3E8" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="2190"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008969CF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>For retrofit designs based on ground motion parameters corresponding to BSE-1E (or BSE-R) and BSE-2E (or BSE-C) as defined in ASCE 41, or the full design basis ground motion required in the 1997 UBC/1998 CBC or later for EXISTING buildings, the Seismic Performance Rating may be presumed to be IV.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="534DC40E" w14:textId="6B1B3588" w:rsidR="00B77948" w:rsidRPr="00652C27" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="534DC40E" w14:textId="6B1B3588">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008969CF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>To accept the retrofit design basis presumptions described above, the campus must provide documentation by a CSE verifying that the year of completion of the seismic retrofit design conforms to the above requirement, and that the retrofit design basis conformed to the applicable UC Seismic Policy and utilized the applicable ground motion basis described above for the selected Seismic Performance Rating. A comprehensive retrofit addresses the entire building structural system as indicated by the associated seismic evaluation, as opposed to addressing selective portions of the structural system. Ground motion parameter evaluation will consider ground motions at the time of seismic retrofit design, not “present-day” ground motions applicable at the time of evaluation</w:t>
       </w:r>
-      <w:r w:rsidR="00B82CDE" w:rsidRPr="008969CF">
+      <w:r w:rsidRPr="008969CF" w:rsidR="00B82CDE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>, unless</w:t>
       </w:r>
-      <w:r w:rsidR="00343232" w:rsidRPr="008969CF">
+      <w:r w:rsidRPr="008969CF" w:rsidR="00343232">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> per ASCE 41 Section 3.4.2, where the Level of Seismicity is defined as High per ASCE 41-23, the current seismic response parameter, determined in accordance with ASCE 41 Section 3.4.2.2, is more than 1.5 times the original seismic response parameter, determined in accordance with ASCE 41 Section 3.4.2.2</w:t>
       </w:r>
       <w:r w:rsidRPr="008969CF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>. A form that campuses can use to document the presumptive rating pursuant to this paragraph 3.2.1.F is the  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:anchor="a10" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="a10" r:id="rId14">
         <w:r w:rsidRPr="00652C27">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
             <w:color w:val="000000"/>
             <w:kern w:val="0"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Certificate of Seismic Performance Rating</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> which is provided as an attachment.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="696732B0" w14:textId="7C4A7FD0" w:rsidR="00B77948" w:rsidRPr="00FA04E6" w:rsidRDefault="008969CF" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00FA04E6" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="008969CF" w14:paraId="696732B0" w14:textId="7C4A7FD0">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Toc227597199"/>
+      <w:bookmarkStart w:name="_Toc227597199" w:id="6"/>
       <w:r w:rsidRPr="00FA04E6">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">3.2.2 Campus-Acquired </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA04E6">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>r Leased University Facilities</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
-    <w:p w14:paraId="37106F77" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="008969CF" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="008969CF" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="37106F77" w14:textId="77777777">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008969CF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Requirement to rate campus-acquired or leased University Facilities can be satisfied as follows:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C9106CB" w14:textId="0E0B83BF" w:rsidR="00B77948" w:rsidRPr="008969CF" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="008969CF" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="0C9106CB" w14:textId="0E0B83BF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="1095"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008969CF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Retention of a CSE to complete an ASCE 41evaluation. If initial ASCE 41Tier 1 evaluations are inconclusive or if the building is rated V or worse, additional ASCE 41Tier 2 or Tier 3 studies may be required to confirm the rating and/or proceed with detailed scoping of seismic improvements.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32BE5611" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="008969CF" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="008969CF" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="32BE5611" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="1095"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008969CF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Retention of a CSE to complete a FEMA P-154 Third Edition evaluation as described below, if determined to be applicable by a CSE:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AF8861E" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="008969CF" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="008969CF" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="4AF8861E" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="2190"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008969CF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>a FEMA P-154 Third Edition Level 1 minimum evaluation for the following building types:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B3E12BA" w14:textId="6AC9FDCB" w:rsidR="00B77948" w:rsidRPr="008969CF" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="008969CF" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="3B3E12BA" w14:textId="6AC9FDCB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="3285"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008969CF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Wood- or metal-framed buildings with OGSF less than 2,000</w:t>
       </w:r>
-      <w:r w:rsidR="00343232" w:rsidRPr="008969CF">
+      <w:r w:rsidRPr="008969CF" w:rsidR="00343232">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008969CF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>square feet (sf</w:t>
-[...26 lines deleted...]
-    <w:p w14:paraId="3AC284FE" w14:textId="1BE68FE7" w:rsidR="00D42597" w:rsidRDefault="00B77948" w:rsidP="00E72542">
+        <w:t>square feet (sf); </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D42597" w:rsidP="00E72542" w:rsidRDefault="00B77948" w14:paraId="3AC284FE" w14:textId="1BE68FE7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="3285"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008969CF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>A building of any construction type with OGSF less than 1,000</w:t>
       </w:r>
-      <w:r w:rsidR="00343232" w:rsidRPr="008969CF">
+      <w:r w:rsidRPr="008969CF" w:rsidR="00343232">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="008969CF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>sf;</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="57613DA4" w14:textId="772B5912" w:rsidR="00B77948" w:rsidRPr="008969CF" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    </w:p>
+    <w:p w:rsidRPr="008969CF" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="57613DA4" w14:textId="772B5912">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="2160"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008969CF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>If initial FEMA Level 1 evaluations are inconclusive or if the building is rated V or worse, additional studies will be required to confirm the rating and/or proceed with detailed scoping of seismic improvements.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48868EC6" w14:textId="572837A0" w:rsidR="00B77948" w:rsidRPr="008969CF" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="008969CF" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="48868EC6" w14:textId="572837A0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="2190"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008969CF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>a FEMA P-154 Third Edition Level 2 evaluation for currently</w:t>
       </w:r>
-      <w:r w:rsidR="005B3B64" w:rsidRPr="008969CF">
+      <w:r w:rsidRPr="008969CF" w:rsidR="005B3B64">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008969CF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">leased buildings where drawings are not available, and whose structure conforms to one of the </w:t>
       </w:r>
       <w:r w:rsidRPr="008969CF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...27 lines deleted...]
-    <w:p w14:paraId="6D2025BB" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="008969CF" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+        <w:t>FEMA P-154 Model Building Types. This paragraph 3.2.2.B.2 applies strictly for existing lease agreements. This paragraph 3.2.2.B.2 does not apply for new lease agreements, e.g., lease extensions or potential lease agreements for buildings not currently leased.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008969CF" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="6D2025BB" w14:textId="77777777">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="2190"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008969CF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">For buildings that conform to criteria of this paragraph 3.2.2.B.2 and whose resulting FEMA P-154 Final Level 2 </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="008969CF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Score</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="008969CF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> is greater than or equal to 2.0, the Seismic Performance Rating may be presumed to be IV.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0554750B" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="008969CF" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="008969CF" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="0554750B" w14:textId="77777777">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="2190"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008969CF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">For buildings that conform to criteria of this paragraph 3.2.2.B.2 and whose resulting FEMA P-154 Final Level 2 </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="008969CF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Score</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="008969CF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> is less than 2.0 and greater than or equal to 1.0, the Seismic Performance Rating is presumed to be V.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="141ACF16" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="008969CF" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="008969CF" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="141ACF16" w14:textId="77777777">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="2190"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008969CF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">For buildings that conform to criteria of this paragraph </w:t>
+        <w:t xml:space="preserve">For buildings that conform to criteria of this paragraph 3.2.2.B.2 and whose resulting FEMA P-154 Final Level 2 </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="008969CF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>3.2.2.B</w:t>
+        <w:t>Score</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="008969CF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">.2 and whose resulting FEMA P-154 Final Level 2 </w:t>
-[...22 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> is below 1.0, the Seismic Performance Rating is presumed to be VI.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63873949" w14:textId="22125B50" w:rsidR="00B77948" w:rsidRPr="008969CF" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="008969CF" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="63873949" w14:textId="22125B50">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="1095"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008969CF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>For buildings conforming to Type W1 and W1A per ASCE 41, retention of a CSE to complete a FEMA P-807 evaluation. Where FEMA P-807 evaluations are performed, risk ratings shall be established based on the following criteria:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55AD8B7F" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="008969CF" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="008969CF" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="55AD8B7F" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008969CF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Structures assessed to have 2.5% or lower probability of onset of strength loss per FEMA P-807 for BSE-2N shaking may be classified as Seismic Performance Rating I.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DCD6924" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="008969CF" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="008969CF" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="7DCD6924" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008969CF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Structures assessed to have 5% or lower probability of onset of strength loss per FEMA P-807 for BSE-2N shaking may be classified as Seismic Performance Rating II.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C477A65" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="008969CF" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="008969CF" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="4C477A65" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008969CF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Structures assessed to have 10% or lower probability of onset of strength loss per FEMA P-807 for BSE-2N shaking may be classified as Seismic Performance Rating III.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D2F5951" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="008969CF" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="008969CF" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="6D2F5951" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008969CF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Structures assessed to have 10% or lower probability of onset of strength loss per FEMA P-807 for BSE-C shaking may be classified as Seismic Performance Rating IV.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C827674" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="008969CF" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="008969CF" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="4C827674" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008969CF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Structures assessed to have 30% or lower probability of onset of strength loss per FEMA P-807 for BSE-C shaking may be classified as Seismic Performance Rating V.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44072E0F" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="008969CF" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="008969CF" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="44072E0F" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008969CF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Structures assessed to have greater than a 30% probability of onset of strength loss per FEMA p-807 for BSE-C shaking may be classified as Seismic Performance Rating VI.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="627EE132" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="008969CF" w:rsidRDefault="00B77948" w:rsidP="00E35CB5">
+    <w:p w:rsidRPr="008969CF" w:rsidR="00B77948" w:rsidP="00E35CB5" w:rsidRDefault="00B77948" w14:paraId="627EE132" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008969CF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Structures assessed to be potentially unstable shall be classified as Seismic Performance Rating VII.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38921CA6" w14:textId="550504AB" w:rsidR="00B77948" w:rsidRPr="00652C27" w:rsidRDefault="00B77948" w:rsidP="00E35CB5">
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00E35CB5" w:rsidRDefault="00B77948" w14:paraId="38921CA6" w14:textId="550504AB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="1095"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008969CF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">An existing rating for any University Facility may be acceptable if the campus provides documentation by a CSE verifying an acceptable basis of seismic evaluation (i.e., FEMA 356, ASCE 31-03, ASCE 41-06 or later, or FEMA P-154 for buildings described in paragraph </w:t>
       </w:r>
       <w:r w:rsidRPr="008969CF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>3.2.2.C above) was completed in 2006 or later. A form that campuses can use to document the presumptive rating pursuant to this paragraph 3.2.2.D is the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId15">
         <w:r w:rsidRPr="00652C27">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
             <w:color w:val="444751"/>
             <w:kern w:val="0"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
             <w:u w:val="single"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Certificate of Seismic Performance Rating</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> which is provided as an attachment.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5861CBD8" w14:textId="3C90FB26" w:rsidR="00B77948" w:rsidRPr="008969CF" w:rsidRDefault="00B77948" w:rsidP="00E35CB5">
+    <w:p w:rsidRPr="008969CF" w:rsidR="00B77948" w:rsidP="00E35CB5" w:rsidRDefault="00B77948" w14:paraId="5861CBD8" w14:textId="3C90FB26">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="1095"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>A building may be presumptively rated IV, if the campus provides documentation by a CSE verifying that the building code used as the basis of the original design and construction is in accordance with the benchmark design code year (or later) building code seismic design provisions for UBC or IBC listed in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:anchor="t2" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="t2" r:id="rId16">
         <w:r w:rsidRPr="00652C27">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
             <w:color w:val="000000"/>
             <w:kern w:val="0"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Table 2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> below, and the campus concludes there is no cause for further investigation by ASCE 41. A form that campuses can use to document the presumptive rating pursuant to this paragraph 3.2.2.E is the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId17">
         <w:r w:rsidRPr="00E35CB5">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
             <w:color w:val="444751"/>
             <w:kern w:val="0"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
             <w:u w:val="single"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Certificate of Seismic Performance Rating</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="008969CF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> which is provided as an attachment.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68243C4F" w14:textId="3CEAD9C1" w:rsidR="005A1C58" w:rsidRPr="008969CF" w:rsidRDefault="00B77948" w:rsidP="00E35CB5">
+    <w:p w:rsidRPr="008969CF" w:rsidR="005A1C58" w:rsidP="00E35CB5" w:rsidRDefault="00B77948" w14:paraId="68243C4F" w14:textId="3CEAD9C1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="1095"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008969CF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>A building that has been retrofitted, not by a UC campus following UC policies, may be eligible to be presumptively rated. Unless the campus has reason to further investigate by ASCE 41, a building for which a comprehensive building seismic retrofit design was fully</w:t>
       </w:r>
-      <w:r w:rsidR="00256235" w:rsidRPr="008969CF">
+      <w:r w:rsidRPr="008969CF" w:rsidR="00256235">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008969CF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>constructed with an engineered design based on the 1997 UBC/1998 or later CBC, as indicated on the contract documents, may be presumptively rated as IV. This rating will apply regardless of whether the ground motion basis used was intended for existing buildings or new buildings</w:t>
       </w:r>
-      <w:r w:rsidR="005A1C58" w:rsidRPr="008969CF">
+      <w:r w:rsidRPr="008969CF" w:rsidR="005A1C58">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AD5F882" w14:textId="20FFB148" w:rsidR="00B77948" w:rsidRPr="00652C27" w:rsidRDefault="005A1C58" w:rsidP="00E35CB5">
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00E35CB5" w:rsidRDefault="005A1C58" w14:paraId="3AD5F882" w14:textId="20FFB148">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="1095"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008969CF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Ground motion parameter evaluation will consider ground motions at the time of seismic retrofit design, not “present-day” ground motions applicable at the time of evaluation, unless per ASCE 41 Section 3.4.2, where the Level of Seismicity is defined as High per ASCE 41-23, the current seismic response parameter, determined in accordance with ASCE 41 Section 3.4.2.2, is more than 1.5 times the original seismic response parameter, determined in accordance with ASCE 41 Section 3.4.2.2.</w:t>
       </w:r>
       <w:r w:rsidR="008969CF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="008969CF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00B77948" w:rsidRPr="008969CF">
+      <w:r w:rsidRPr="008969CF" w:rsidR="00B77948">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>To accept the retrofit design basis presumptions described above, the campus must provide documentation by a CSE verifying that the year of completion of the seismic retrofit design conforms to the above requirement. A comprehensive retrofit addresses the entire building structural system as indicated by the associated seismic evaluation, as opposed to addressing selective portions of the structural system. A form that campuses can use to document the presumptive rating pursuant to this paragraph 3.2.2.F is the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
-        <w:r w:rsidR="00B77948" w:rsidRPr="00E35CB5">
+      <w:hyperlink w:history="1" r:id="rId18">
+        <w:r w:rsidRPr="00E35CB5" w:rsidR="00B77948">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
             <w:color w:val="444751"/>
             <w:kern w:val="0"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
             <w:u w:val="single"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Certificate of Seismic Performance Rating</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00B77948" w:rsidRPr="00652C27">
+      <w:r w:rsidRPr="00652C27" w:rsidR="00B77948">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> which is provided as an attachment.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D8FAC0B" w14:textId="0C40CDC8" w:rsidR="00B8284D" w:rsidRPr="00652C27" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B8284D" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="3D8FAC0B" w14:textId="0C40CDC8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="1095"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>A building that has been retrofitted by the campus following UC policies may meet this requirement. Unless the campus has reason to further investigate a building using ASCE 41, a building for which a comprehensive building seismic retrofit design was fully</w:t>
       </w:r>
-      <w:r w:rsidR="00256235" w:rsidRPr="00652C27">
+      <w:r w:rsidRPr="00652C27" w:rsidR="00256235">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">constructed </w:t>
       </w:r>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">with a design completed in 2000 or later, as indicated </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>on</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> the contract documents, may be presumptively rated as described below:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31F8659E" w14:textId="2D233518" w:rsidR="00B8284D" w:rsidRPr="00652C27" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B8284D" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="31F8659E" w14:textId="2D233518">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
           <w:tab w:val="num" w:pos="1350"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
         </w:tabs>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="2160"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">For retrofit designs based on ground motion parameters corresponding to BSE-1 (or BSE-1N) and BSE-2 (or BSE-2N) as defined in ASCE 41, or the full </w:t>
-[...26 lines deleted...]
-    <w:p w14:paraId="75A42639" w14:textId="3AB89F7A" w:rsidR="00B8284D" w:rsidRPr="00652C27" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+        <w:t>For retrofit designs based on ground motion parameters corresponding to BSE-1 (or BSE-1N) and BSE-2 (or BSE-2N) as defined in ASCE 41, or the full design basis ground motion required in the 1997 UBC/1998 or later CBC for NEW buildings, the Seismic Performance Rating may be presumed to be III.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B8284D" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="75A42639" w14:textId="3AB89F7A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="2160"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>For retrofit designs based on ground motion parameters corresponding to BSE-1E (or BSE-R) and BSE-2E (or BSE-C) as defined in ASCE 41, or the full design basis ground motion required in the 1997 UBC/1998 CBC or later for EXISTING buildings, the Seismic Performance Rating may be presumed to be IV.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22F1751A" w14:textId="57CAE947" w:rsidR="00B77948" w:rsidRPr="00652C27" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="22F1751A" w14:textId="57CAE947">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="2160"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>To accept the retrofit design basis presumptions described above, the campus must provide documentation by a CSE verifying that the year of completion of the seismic retrofit design conforms to the above requirement, and that the retrofit design basis conformed to the applicable UC Seismic Policy and utilized the applicable ground motion basis described above for the selected Seismic Performance Rating. A comprehensive retrofit addresses the entire building structural system as indicated by the associated seismic evaluation, as opposed to addressing selective portions of the structural system. Ground motion parameter evaluation will consider ground motions at the time of seismic retrofit design, not “present-day” ground motions applicable at the time of evaluation</w:t>
       </w:r>
-      <w:r w:rsidR="003D2C0C" w:rsidRPr="00652C27">
+      <w:r w:rsidRPr="00652C27" w:rsidR="003D2C0C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>, unless per ASCE 41 Section 3.4.2, where the Level of Seismicity is defined as High per ASCE 41-23, the current seismic response parameter, determined in accordance with ASCE 41 Section 3.4.2.2, is more than 1.5 times the original seismic response parameter, determined in accordance with ASCE 41 Section 3.4.2.2</w:t>
       </w:r>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>. A form that campuses can use to document the presumptive rating pursuant to this paragraph 3.2.2.G is the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId19">
         <w:r w:rsidRPr="00652C27">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
             <w:color w:val="444751"/>
             <w:kern w:val="0"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
             <w:u w:val="single"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Certificate of Seismic Performance Rating</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> which is provided as an attachment.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="441B58DF" w14:textId="1E644075" w:rsidR="00693164" w:rsidRPr="00652C27" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00652C27" w:rsidR="00693164" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="441B58DF" w14:textId="1E644075">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="1095"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Facilities assigned a rating of </w:t>
       </w:r>
-      <w:r w:rsidR="008F72E0" w:rsidRPr="00652C27">
+      <w:r w:rsidRPr="00652C27" w:rsidR="008F72E0">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Va or </w:t>
       </w:r>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>V may consider renewal of existing leases up to December 31, 203</w:t>
       </w:r>
-      <w:r w:rsidR="001664C6" w:rsidRPr="00652C27">
+      <w:r w:rsidRPr="00652C27" w:rsidR="001664C6">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>. Documentation of the building’s rating must be provided to UCOP prior to the renewal.</w:t>
       </w:r>
-      <w:r w:rsidR="006B253F" w:rsidRPr="00652C27">
+      <w:r w:rsidRPr="00652C27" w:rsidR="006B253F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00A7663A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">If the campus determines a lease renewal is appropriate, the campus should document the alternatives considered and the process that resulted in the decision to renew leases in </w:t>
       </w:r>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>buildings rated V. This documentation should be maintained by the campus.</w:t>
       </w:r>
-      <w:r w:rsidR="00693164" w:rsidRPr="00652C27">
+      <w:r w:rsidRPr="00652C27" w:rsidR="00693164">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00693164" w:rsidRPr="00652C27">
+      <w:r w:rsidRPr="00652C27" w:rsidR="00693164">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00652C27" w:rsidR="00693164">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>A CSE must be retained to evaluate the facility to meet criteria outlined in “Procedure for Identifying Leased UC Buildings with a Seismic Performance Rating of Va” to be assigned a rating of Va (see Exhibits &amp; Attachments). Facilities assigned a rating of V through an ASCE/SEI 41-17 Tier 1 or Tier 2 evaluation when drawings are available, or a FEMA P-154 Level 2 evaluation when drawings are not available</w:t>
       </w:r>
-      <w:r w:rsidR="0092339D" w:rsidRPr="00652C27">
+      <w:r w:rsidRPr="00652C27" w:rsidR="0092339D">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00693164" w:rsidRPr="00652C27">
+      <w:r w:rsidRPr="00652C27" w:rsidR="00693164">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> are eligible to be assigned a rating of Va. Facilities assigned a rating of V through an ASCE/SEI 41-17 Tier 3 evaluation are not eligible to be assigned a rating of Va. Only Risk Category I, II, or III structures are eligible to be assigned a rating of Va.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64FF616E" w14:textId="2D69E212" w:rsidR="00B77948" w:rsidRPr="00FA04E6" w:rsidRDefault="008969CF" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00FA04E6" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="008969CF" w14:paraId="64FF616E" w14:textId="2D69E212">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Hlk215739673"/>
-      <w:bookmarkStart w:id="8" w:name="_Toc227597200"/>
+      <w:bookmarkStart w:name="_Toc227597200" w:id="7"/>
+      <w:bookmarkStart w:name="_Hlk215739673" w:id="8"/>
       <w:r w:rsidRPr="00FA04E6">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>3.2.3 Other Structures</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="7"/>
       <w:r w:rsidRPr="00FA04E6">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:p w14:paraId="2F185595" w14:textId="5D5297D0" w:rsidR="003D2C0C" w:rsidRPr="008969CF" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:bookmarkEnd w:id="8"/>
+    <w:p w:rsidRPr="008969CF" w:rsidR="003D2C0C" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="2F185595" w14:textId="5D5297D0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="1095"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008969CF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
@@ -7404,273 +7275,293 @@
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00894A34">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>the SAB</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00894A34">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> will review campus bridge inventories and determine which bridges must be evaluated, and the scope, attributes, and issues each evaluation will cover.</w:t>
       </w:r>
-      <w:r w:rsidR="00DE2A44" w:rsidRPr="00894A34">
+      <w:r w:rsidRPr="00894A34" w:rsidR="00DE2A44">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  Bridges that either abut or are connected to, or supported by, adjoining buildings shall be evaluated together with the building.</w:t>
       </w:r>
       <w:r w:rsidRPr="00894A34">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00894A34">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00894A34">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>For additional instructions</w:t>
       </w:r>
-      <w:r w:rsidR="008F361F" w:rsidRPr="00894A34">
+      <w:r w:rsidRPr="00894A34" w:rsidR="008F361F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00894A34">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> please contact </w:t>
       </w:r>
-      <w:bookmarkStart w:id="9" w:name="_Hlk216100350"/>
+      <w:bookmarkStart w:name="_Hlk216100350" w:id="9"/>
       <w:r w:rsidRPr="00FA04E6">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00BC4498">
         <w:instrText>HYPERLINK "mailto:ucseismicprogram@ucop.edu"</w:instrText>
       </w:r>
       <w:r w:rsidRPr="00FA04E6">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00BC4498">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="444751"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>UCSeismicProgram@ucop.edu</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA04E6">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
       <w:r w:rsidRPr="008969CF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00A36B62">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63D0C5DB" w14:textId="702DA768" w:rsidR="00B77948" w:rsidRPr="00652C27" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="63D0C5DB" w14:textId="702DA768">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="1095"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008969CF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Tanks: Campus Architects are responsible for developing an inventory of “significant” tanks (e.g. water, chemical, etc.) at respective campuses. Tank inventories must include photographs of the structures. Tank “significance” refers to the dimension, material type, and types of supports, and use of the structure. UCOP and the SAB will review campus tank inventories to determine which tanks must be evaluated, and the scope, attributes, and issues each evaluation will cover.</w:t>
       </w:r>
       <w:r w:rsidRPr="008969CF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="008969CF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="008969CF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>For additional instructions</w:t>
       </w:r>
-      <w:r w:rsidR="008F361F" w:rsidRPr="008969CF">
+      <w:r w:rsidRPr="008969CF" w:rsidR="008F361F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="008969CF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> please contact </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId20">
         <w:r w:rsidR="00BC4498">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
             <w:color w:val="444751"/>
             <w:kern w:val="0"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
             <w:u w:val="single"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>UCSeismicProgram@ucop.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B434756" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="00FA04E6" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00FA04E6" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="5B434756" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc227597201"/>
+      <w:bookmarkStart w:name="_Toc227597201" w:id="10"/>
       <w:r w:rsidRPr="00FA04E6">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>3.2.4 EXCEPTION TO RATING REQUIREMENT</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
-    <w:p w14:paraId="3F1493D8" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="00652C27" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="3F1493D8" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="1095"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
@@ -7703,2340 +7594,2150 @@
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>to not</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> rate the following:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1378AB00" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="00652C27" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="1378AB00" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2190"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Vacant buildings where access is prohibited. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1744D733" w14:textId="49E1F810" w:rsidR="00B77948" w:rsidRPr="00652C27" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="1744D733" w14:textId="49E1F810">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2190"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Buildings </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> be demolished within 12 months where funding is </w:t>
       </w:r>
-      <w:r w:rsidR="00B57FA1" w:rsidRPr="00652C27">
+      <w:r w:rsidRPr="00652C27" w:rsidR="00B57FA1">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">both </w:t>
       </w:r>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>secured to pay for the demolition</w:t>
       </w:r>
-      <w:r w:rsidR="00B57FA1" w:rsidRPr="00652C27">
+      <w:r w:rsidRPr="00652C27" w:rsidR="00B57FA1">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> and verified in writing.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47007BD8" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="00652C27" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="47007BD8" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2190"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Buildings or structures that conform to ALL of items (3.a) through (3.h), and AT LEAST ONE of items (3.i) through (3.iii):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="789BEFC6" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="00652C27" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="789BEFC6" w14:textId="77777777">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2190"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">(3.a) one </w:t>
-[...15 lines deleted...]
-    <w:p w14:paraId="114A64C3" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="00652C27" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+        <w:t>(3.a) one story;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="114A64C3" w14:textId="77777777">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2190"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">(3.b) </w:t>
-[...15 lines deleted...]
-    <w:p w14:paraId="6E083A9E" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="00652C27" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+        <w:t>(3.b) non-residential;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="6E083A9E" w14:textId="77777777">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2190"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">(3.c) not located on a slope of more than one half-story between the highest grade and the lowest grade adjacent to the perimeter of the </w:t>
-[...15 lines deleted...]
-    <w:p w14:paraId="4CBDBEED" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="00652C27" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+        <w:t>(3.c) not located on a slope of more than one half-story between the highest grade and the lowest grade adjacent to the perimeter of the structure;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="4CBDBEED" w14:textId="77777777">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2190"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">(3.d) do not have masonry chimneys or similar falling </w:t>
-[...15 lines deleted...]
-    <w:p w14:paraId="265269EF" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="00652C27" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+        <w:t>(3.d) do not have masonry chimneys or similar falling hazards;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="265269EF" w14:textId="77777777">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2190"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">(3.e) have automatic shut off valves when served by propane or natural </w:t>
-[...15 lines deleted...]
-    <w:p w14:paraId="42B6B583" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="00652C27" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+        <w:t>(3.e) have automatic shut off valves when served by propane or natural gas;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="42B6B583" w14:textId="77777777">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2190"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">(3.f) do not contain emergency response personnel, equipment or </w:t>
-[...15 lines deleted...]
-    <w:p w14:paraId="765E4B90" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="00652C27" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+        <w:t>(3.f) do not contain emergency response personnel, equipment or utilities;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="765E4B90" w14:textId="77777777">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2190"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">(3.g) seismic geotechnical hazards do not significantly affect </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>the building</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...15 lines deleted...]
-    <w:p w14:paraId="1A85BF83" w14:textId="7CF65B9F" w:rsidR="00B77948" w:rsidRPr="00652C27" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+        <w:t xml:space="preserve"> vulnerability;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="1A85BF83" w14:textId="7CF65B9F">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2190"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>(3.h) if the roof contains glass or glass-like panels, a structural engineer must verify that these components are either tempered</w:t>
       </w:r>
-      <w:r w:rsidR="00B57FA1" w:rsidRPr="00652C27">
+      <w:r w:rsidRPr="00652C27" w:rsidR="00B57FA1">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">, wired, or laminated </w:t>
       </w:r>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>glass, acrylic or other plastic material such as “Plexiglas”.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1810C328" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="00652C27" w:rsidRDefault="004D665D" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00000000" w14:paraId="1810C328" w14:textId="77777777">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="270" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2190"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:pict w14:anchorId="0552447A">
-          <v:rect id="_x0000_i1029" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+          <v:rect id="_x0000_i1029" style="width:0;height:1.5pt" o:hr="t" o:hrstd="t" o:hralign="center" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
-    <w:p w14:paraId="561BA2B5" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="00652C27" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="561BA2B5" w14:textId="77777777">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2190"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">(3.i) Are under 1,000 square feet built of any construction </w:t>
-[...15 lines deleted...]
-    <w:p w14:paraId="7D3DD709" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="00652C27" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+        <w:t>(3.i) Are under 1,000 square feet built of any construction type;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="7D3DD709" w14:textId="77777777">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2190"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">(3.ii) Are under 2,000 square feet built of wood or light metal frame </w:t>
-[...15 lines deleted...]
-    <w:p w14:paraId="486F79F1" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="00652C27" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+        <w:t>(3.ii) Are under 2,000 square feet built of wood or light metal frame construction;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="486F79F1" w14:textId="77777777">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2190"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">(3.iii) Are </w:t>
-[...26 lines deleted...]
-    <w:p w14:paraId="77A5EE2F" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="00652C27" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+        <w:t>(3.iii) Are under 10,000 square feet, of height less than 35 feet, built of wood or steel framing with no concrete or masonry above the foundation, and are used for storage or as barns, livestock sheds, lath houses, screen houses, greenhouses or other similar use. There must be no assigned occupants to the building, and access must only be allowed on an infrequent basis and for limited time periods.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="77A5EE2F" w14:textId="77777777">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2190"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">For buildings that meet the above criteria and are elected </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>to not</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> be rated, the campus must document, at a minimum, the following information: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33AF86E6" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="00652C27" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="33AF86E6" w14:textId="77777777">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2190"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>1) Building name,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FD6E8EA" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="00652C27" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="6FD6E8EA" w14:textId="77777777">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2190"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>2) CAAN identification,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22B23E2A" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="00652C27" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="22B23E2A" w14:textId="77777777">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2190"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>3) Floor area value (outside gross square feet),</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B078D21" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="00652C27" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="2B078D21" w14:textId="77777777">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2190"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>4) ASCE or FEMA model building type,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BBDE37C" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="00652C27" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="5BBDE37C" w14:textId="77777777">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2190"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>5) Meets rating exemption criteria,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1ECCE43D" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="00652C27" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="1ECCE43D" w14:textId="77777777">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2190"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>6) Evaluation firm (or Campus, whichever is applicable), and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="355CC9FC" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="00652C27" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="355CC9FC" w14:textId="77777777">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2190"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>7) Full Name of the evaluator in the “Evaluator Initials” field. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43BD8983" w14:textId="7DFF2E62" w:rsidR="00B77948" w:rsidRPr="008969CF" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="008969CF" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="43BD8983" w14:textId="7DFF2E62">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:beforeAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2190"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>For additional instructions please contact </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
-        <w:r w:rsidR="00BC4498" w:rsidRPr="00BC4498">
+      <w:hyperlink w:history="1" r:id="rId21">
+        <w:r w:rsidRPr="00BC4498" w:rsidR="00BC4498">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
             <w:kern w:val="0"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>UCSeismicProgram@ucop.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="008969CF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59512C92" w14:textId="227C43FC" w:rsidR="00B77948" w:rsidRPr="008969CF" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="008969CF" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="59512C92" w14:textId="227C43FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="1095"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008969CF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Modular Units may be eligible for exception to the Policy rating requirement.</w:t>
       </w:r>
       <w:r w:rsidRPr="008969CF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="008969CF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Modular Units refer to </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="008969CF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>relocatable</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="008969CF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> prefabricated structures, typically of wood- or light-metal frame construction, that include:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A27CFE8" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="008969CF" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="008969CF" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="1A27CFE8" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008969CF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Manufactured homes built per U.S. Department of Housing and Urban Development (HUD) Manufactured Home Construction and Safety Standards.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="045FBC38" w14:textId="55318783" w:rsidR="00B77948" w:rsidRPr="008969CF" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="008969CF" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="045FBC38" w14:textId="55318783">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008969CF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Modular buildings such as factory</w:t>
       </w:r>
-      <w:r w:rsidR="00DE6C41" w:rsidRPr="008969CF">
+      <w:r w:rsidRPr="008969CF" w:rsidR="00DE6C41">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="008969CF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>built units or modules that may not have a permanent chassis or axles and are typically transported by flatbed trucks and placed on a foundation onsite by crane.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67C46803" w14:textId="1448D020" w:rsidR="00B77948" w:rsidRPr="008969CF" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="008969CF" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="67C46803" w14:textId="1448D020">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:beforeAutospacing="1" w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="1095"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008969CF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Modular Units can have various functions, such as temporary buildings, offices, and classrooms, and are commonly referred to by interchangeable names, such as “trailers,” “office trailers,” “modular unit,” “mobile home,” “manufactured housing,” “commercial modular,” or “portable.</w:t>
       </w:r>
       <w:r w:rsidRPr="008969CF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="008969CF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="008969CF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>A campus may elect not to rate Modular Units that conform to all the following criteria:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74D739B7" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="008969CF" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="008969CF" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="74D739B7" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="2190"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008969CF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Single story (i.e., not vertically stacked</w:t>
-[...15 lines deleted...]
-    <w:p w14:paraId="7FCE20A1" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="008969CF" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+        <w:t>Single story (i.e., not vertically stacked);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008969CF" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="7FCE20A1" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="2190"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008969CF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">Not located on a slope of more than one half-story between the highest grade and the lowest grade adjacent to the perimeter of the </w:t>
-[...15 lines deleted...]
-    <w:p w14:paraId="21C6CA22" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="008969CF" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+        <w:t>Not located on a slope of more than one half-story between the highest grade and the lowest grade adjacent to the perimeter of the unit;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008969CF" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="21C6CA22" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="2190"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008969CF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Not located atop a known geologic hazard (e.g., surface fault rupture, liquefaction-induced lateral spread, or landslide) – if the site </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="008969CF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>is located in</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="008969CF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> a mapped Seismic Hazard Zone, the geologic hazard must be assumed to be present, unless it is known not to exist at the </w:t>
-[...15 lines deleted...]
-    <w:p w14:paraId="624547C0" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="008969CF" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+        <w:t xml:space="preserve"> a mapped Seismic Hazard Zone, the geologic hazard must be assumed to be present, unless it is known not to exist at the site;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008969CF" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="624547C0" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="2190"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008969CF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">No gas utility service, or if gas utility service is present, an automatic shutoff valve and flexible couplings are </w:t>
-[...15 lines deleted...]
-    <w:p w14:paraId="16DE82F2" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="008969CF" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+        <w:t>No gas utility service, or if gas utility service is present, an automatic shutoff valve and flexible couplings are installed;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008969CF" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="16DE82F2" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="2190"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008969CF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Nonstructural equipment and materials are anchored per Building Code requirements and manufacturer guidelines. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71522A7E" w14:textId="0BEC2BAE" w:rsidR="00B77948" w:rsidRPr="008969CF" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="008969CF" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="71522A7E" w14:textId="0BEC2BAE">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="1095"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008969CF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>If a Modular Unit conforms to the above criteria except that gas utility service is present without an automatic shutoff valve, in lieu of performing an ASCE 41</w:t>
       </w:r>
-      <w:r w:rsidR="00D66FAE" w:rsidRPr="008969CF">
+      <w:r w:rsidRPr="008969CF" w:rsidR="00D66FAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008969CF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">or FEMA P-154 </w:t>
       </w:r>
       <w:r w:rsidRPr="008969CF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>evaluation and assigning a Seismic Performance Rating, an automatic shutoff valve and flexible couplings must be installed to meet this exception to the Policy rating requirement.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="783526E5" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="008969CF" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="008969CF" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="783526E5" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="1095"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008969CF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Non-occupied utility structures such as steam tunnels, underground electrical vaults, and substations need not be seismically evaluated. This exception does not apply to buildings that are occupied (even occasionally), nor to central plants, storage facilities, or structures housing hazardous materials, boilers, or other gas or petroleum-fired equipment units.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A221A9A" w14:textId="48650A3B" w:rsidR="00B77948" w:rsidRPr="00652C27" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="2A221A9A" w14:textId="48650A3B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="1095"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008969CF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Any building that has undergone a comprehensive seismic retrofit </w:t>
       </w:r>
-      <w:r w:rsidR="00412640" w:rsidRPr="008969CF">
+      <w:r w:rsidRPr="008969CF" w:rsidR="00412640">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">and was rated </w:t>
       </w:r>
-      <w:r w:rsidR="00331A3E" w:rsidRPr="008969CF">
+      <w:r w:rsidRPr="008969CF" w:rsidR="00331A3E">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">as Policy-compliant </w:t>
       </w:r>
       <w:r w:rsidRPr="008969CF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">after </w:t>
       </w:r>
-      <w:r w:rsidR="00A53E4D" w:rsidRPr="008969CF">
+      <w:r w:rsidRPr="008969CF" w:rsidR="00A53E4D">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>June 2018</w:t>
       </w:r>
-      <w:r w:rsidR="0015160A" w:rsidRPr="008969CF">
+      <w:r w:rsidRPr="008969CF" w:rsidR="0015160A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> per the UC Seismic Program Guidelines </w:t>
       </w:r>
       <w:r w:rsidRPr="008969CF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">is exempted from further Policy-required evaluation or retrofit for </w:t>
       </w:r>
-      <w:r w:rsidR="00412640" w:rsidRPr="008969CF">
+      <w:r w:rsidRPr="008969CF" w:rsidR="00412640">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">at least </w:t>
       </w:r>
       <w:r w:rsidRPr="008969CF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">25 years from the date of </w:t>
       </w:r>
-      <w:r w:rsidR="00F5614A" w:rsidRPr="008969CF">
+      <w:r w:rsidRPr="008969CF" w:rsidR="00F5614A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>completion of the retrofit</w:t>
       </w:r>
       <w:r w:rsidRPr="008969CF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>, except when the SAB determines re-evaluation is necessary based on new information and data from (1) recent earthquakes or (2) engineering standards. CEBC 317 still applies and must be followed.</w:t>
       </w:r>
-      <w:r w:rsidR="00F5614A" w:rsidRPr="008969CF">
-[...32 lines deleted...]
-        <w:t xml:space="preserve"> the certificate of occupancy is granted.</w:t>
+      <w:r w:rsidRPr="008969CF" w:rsidR="00F5614A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  The date of completion shall be the date where the certificate of occupancy is granted.</w:t>
       </w:r>
       <w:r w:rsidRPr="008969CF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="008969CF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="008969CF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Please reference</w:t>
       </w:r>
-      <w:r w:rsidR="004A3134" w:rsidRPr="008969CF">
+      <w:r w:rsidRPr="008969CF" w:rsidR="004A3134">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> UC Seismic Program</w:t>
       </w:r>
       <w:r w:rsidRPr="008969CF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> Guidelines Section</w:t>
       </w:r>
       <w:r w:rsidR="00894A34">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="008969CF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="008969CF" w:rsidRPr="008969CF">
+      <w:r w:rsidRPr="008969CF" w:rsidR="008969CF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>3.2.1.F</w:t>
       </w:r>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> or </w:t>
       </w:r>
-      <w:r w:rsidR="008969CF" w:rsidRPr="00652C27">
+      <w:r w:rsidRPr="00652C27" w:rsidR="008969CF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">3.2.2.F </w:t>
       </w:r>
       <w:r w:rsidR="00894A34">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
-      <w:r w:rsidR="008969CF" w:rsidRPr="00652C27">
+      <w:r w:rsidRPr="00652C27" w:rsidR="008969CF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00894A34" w:rsidRPr="0009086B">
+      <w:r w:rsidRPr="0009086B" w:rsidR="00894A34">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>3.2.2.</w:t>
       </w:r>
-      <w:r w:rsidR="008969CF" w:rsidRPr="00652C27">
+      <w:r w:rsidRPr="00652C27" w:rsidR="008969CF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>G</w:t>
       </w:r>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> for an explanation of a comprehensive seismic retrofit. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F902B0A" w14:textId="1DF70B8B" w:rsidR="00B77948" w:rsidRPr="00652C27" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="6F902B0A" w14:textId="1DF70B8B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="1095"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Buildings rated </w:t>
       </w:r>
-      <w:r w:rsidR="00331A3E" w:rsidRPr="00652C27">
+      <w:r w:rsidRPr="00652C27" w:rsidR="00331A3E">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">as Policy-compliant </w:t>
       </w:r>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>after June 2018 per UC Seismic Program Guidelines</w:t>
       </w:r>
-      <w:r w:rsidR="00967213" w:rsidRPr="00652C27">
+      <w:r w:rsidRPr="00652C27" w:rsidR="00967213">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> at the time of the evaluation</w:t>
       </w:r>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>, will remain valid and do not require re-evaluation for 15 years from date of final evaluation report completion, except when the SAB determines re-evaluation is necessary based on new information and data from (1) recent earthquakes or (2) engineering standards.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35BD58CC" w14:textId="77777777" w:rsidR="004D665D" w:rsidRPr="00652C27" w:rsidRDefault="004D665D" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00652C27" w:rsidR="004D665D" w:rsidP="00652C27" w:rsidRDefault="004D665D" w14:paraId="35BD58CC" w14:textId="77777777">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00000000" w:rsidRPr="00652C27">
+        <w:sectPr w:rsidRPr="00652C27" w:rsidR="004D665D">
           <w:footerReference w:type="default" r:id="rId22"/>
-          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
+          <w:headerReference w:type="default" r:id="Ra021f60130e64d9f"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="330DCB8F" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="00FA04E6" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00FA04E6" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="330DCB8F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA04E6">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Table 2 - Benchmark Building Codes and Standards </w:t>
       </w:r>
       <w:r w:rsidRPr="00FA04E6">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>(1)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8812" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-          <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+          <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+          <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+          <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tblCellMar>
           <w:top w:w="15" w:type="dxa"/>
           <w:left w:w="15" w:type="dxa"/>
           <w:bottom w:w="15" w:type="dxa"/>
           <w:right w:w="15" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5842"/>
         <w:gridCol w:w="1530"/>
         <w:gridCol w:w="1440"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FA4527" w:rsidRPr="00FA04E6" w14:paraId="2E54FE08" w14:textId="77777777" w:rsidTr="002E6547">
+      <w:tr w:rsidRPr="00FA04E6" w:rsidR="00FA4527" w:rsidTr="002E6547" w14:paraId="2E54FE08" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5842" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="215E99" w:themeFill="text2" w:themeFillTint="BF"/>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4B71191F" w14:textId="2561B12D" w:rsidR="00FA4527" w:rsidRPr="00652C27" w:rsidRDefault="00FA4527" w:rsidP="00652C27">
+          <w:p w:rsidRPr="00652C27" w:rsidR="00FA4527" w:rsidP="00652C27" w:rsidRDefault="00FA4527" w14:paraId="4B71191F" w14:textId="2561B12D">
             <w:pPr>
               <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00652C27">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Building Type </w:t>
             </w:r>
             <w:r w:rsidRPr="00652C27">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:kern w:val="0"/>
                 <w:vertAlign w:val="superscript"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>(a, b)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="215E99" w:themeFill="text2" w:themeFillTint="BF"/>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4CDD8484" w14:textId="0FD8B766" w:rsidR="00FA4527" w:rsidRPr="00652C27" w:rsidRDefault="004B6824" w:rsidP="00652C27">
+          <w:p w:rsidRPr="00652C27" w:rsidR="00FA4527" w:rsidP="00652C27" w:rsidRDefault="004B6824" w14:paraId="4CDD8484" w14:textId="0FD8B766">
             <w:pPr>
               <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00652C27">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>UBC </w:t>
             </w:r>
-            <w:r w:rsidR="00AA3701" w:rsidRPr="00652C27">
+            <w:r w:rsidRPr="00652C27" w:rsidR="00AA3701">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:kern w:val="0"/>
                 <w:vertAlign w:val="superscript"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>(2</w:t>
             </w:r>
             <w:r w:rsidRPr="00652C27">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:kern w:val="0"/>
                 <w:vertAlign w:val="superscript"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="215E99" w:themeFill="text2" w:themeFillTint="BF"/>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="69319604" w14:textId="0B38DB13" w:rsidR="00FA4527" w:rsidRPr="00652C27" w:rsidRDefault="004B6824" w:rsidP="00652C27">
+          <w:p w:rsidRPr="00652C27" w:rsidR="00FA4527" w:rsidP="00652C27" w:rsidRDefault="004B6824" w14:paraId="69319604" w14:textId="0B38DB13">
             <w:pPr>
               <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00652C27">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>IBC </w:t>
             </w:r>
             <w:r w:rsidRPr="00652C27">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:kern w:val="0"/>
                 <w:vertAlign w:val="superscript"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>(3)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA4527" w:rsidRPr="00FA04E6" w14:paraId="7ECCC07D" w14:textId="14513974" w:rsidTr="002E6547">
+      <w:tr w:rsidRPr="00FA04E6" w:rsidR="00FA4527" w:rsidTr="002E6547" w14:paraId="7ECCC07D" w14:textId="14513974">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5842" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="05AAE191" w14:textId="2982A1A6" w:rsidR="00FA4527" w:rsidRPr="00652C27" w:rsidRDefault="00FA4527" w:rsidP="00E72542">
+          <w:p w:rsidRPr="00652C27" w:rsidR="00FA4527" w:rsidP="00E72542" w:rsidRDefault="00FA4527" w14:paraId="05AAE191" w14:textId="2982A1A6">
             <w:pPr>
-              <w:spacing w:beforeLines="20" w:before="48" w:afterLines="20" w:after="48" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="48" w:beforeLines="20" w:after="48" w:afterLines="20" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00652C27">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Wood Light Frames, Small Residential (Types W1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="079C265C" w14:textId="77777777" w:rsidR="00FA4527" w:rsidRPr="00652C27" w:rsidRDefault="00FA4527" w:rsidP="00E72542">
+          <w:p w:rsidRPr="00652C27" w:rsidR="00FA4527" w:rsidP="00E72542" w:rsidRDefault="00FA4527" w14:paraId="079C265C" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:beforeLines="20" w:before="48" w:afterLines="20" w:after="48" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="48" w:beforeLines="20" w:after="48" w:afterLines="20" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00652C27">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1976</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0C78511F" w14:textId="77777777" w:rsidR="00FA4527" w:rsidRPr="00652C27" w:rsidRDefault="00FA4527" w:rsidP="00E72542">
+          <w:p w:rsidRPr="00652C27" w:rsidR="00FA4527" w:rsidP="00E72542" w:rsidRDefault="00FA4527" w14:paraId="0C78511F" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:beforeLines="20" w:before="48" w:afterLines="20" w:after="48" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="48" w:beforeLines="20" w:after="48" w:afterLines="20" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00652C27">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA4527" w:rsidRPr="00FA04E6" w14:paraId="0735E52C" w14:textId="6DF1BE6B" w:rsidTr="002E6547">
+      <w:tr w:rsidRPr="00FA04E6" w:rsidR="00FA4527" w:rsidTr="002E6547" w14:paraId="0735E52C" w14:textId="6DF1BE6B">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5842" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="10017E63" w14:textId="308A7D6D" w:rsidR="00FA4527" w:rsidRPr="00652C27" w:rsidRDefault="00FA4527" w:rsidP="00E72542">
+          <w:p w:rsidRPr="00652C27" w:rsidR="00FA4527" w:rsidP="00E72542" w:rsidRDefault="00FA4527" w14:paraId="10017E63" w14:textId="308A7D6D">
             <w:pPr>
-              <w:spacing w:beforeLines="20" w:before="48" w:afterLines="20" w:after="48" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="48" w:beforeLines="20" w:after="48" w:afterLines="20" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00652C27">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Wood Light Frames, Large Residential, Commercial, Industrial, and Institutional (Type W2)  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="008080"/>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="245A62ED" w14:textId="77777777" w:rsidR="00FA4527" w:rsidRPr="00652C27" w:rsidRDefault="00FA4527" w:rsidP="00E72542">
+          <w:p w:rsidRPr="00652C27" w:rsidR="00FA4527" w:rsidP="00E72542" w:rsidRDefault="00FA4527" w14:paraId="245A62ED" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:beforeLines="20" w:before="48" w:afterLines="20" w:after="48" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="48" w:beforeLines="20" w:after="48" w:afterLines="20" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00652C27">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1976  </w:t>
             </w:r>
             <w:r w:rsidRPr="00652C27">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
@@ -10046,1413 +9747,1413 @@
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00652C27">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>j)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3A91D219" w14:textId="77777777" w:rsidR="00FA4527" w:rsidRPr="00652C27" w:rsidRDefault="00FA4527" w:rsidP="00E72542">
+          <w:p w:rsidRPr="00652C27" w:rsidR="00FA4527" w:rsidP="00E72542" w:rsidRDefault="00FA4527" w14:paraId="3A91D219" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:beforeLines="20" w:before="48" w:afterLines="20" w:after="48" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="48" w:beforeLines="20" w:after="48" w:afterLines="20" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00652C27">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA4527" w:rsidRPr="00FA04E6" w14:paraId="6BF8C270" w14:textId="2B0CE819" w:rsidTr="002E6547">
+      <w:tr w:rsidRPr="00FA04E6" w:rsidR="00FA4527" w:rsidTr="002E6547" w14:paraId="6BF8C270" w14:textId="2B0CE819">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5842" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="39A58587" w14:textId="12B063FA" w:rsidR="00FA4527" w:rsidRPr="00652C27" w:rsidRDefault="00FA4527" w:rsidP="00E72542">
+          <w:p w:rsidRPr="00652C27" w:rsidR="00FA4527" w:rsidP="00E72542" w:rsidRDefault="00FA4527" w14:paraId="39A58587" w14:textId="12B063FA">
             <w:pPr>
-              <w:spacing w:beforeLines="20" w:before="48" w:afterLines="20" w:after="48" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="48" w:beforeLines="20" w:after="48" w:afterLines="20" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00652C27">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Steel Moment Frames (Types S1 and S1a)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1E005CE5" w14:textId="1C1004A8" w:rsidR="00FA4527" w:rsidRPr="00652C27" w:rsidRDefault="00FA3AB9" w:rsidP="00E72542">
+          <w:p w:rsidRPr="00652C27" w:rsidR="00FA4527" w:rsidP="00E72542" w:rsidRDefault="00FA3AB9" w14:paraId="1E005CE5" w14:textId="1C1004A8">
             <w:pPr>
-              <w:spacing w:beforeLines="20" w:before="48" w:afterLines="20" w:after="48" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="48" w:beforeLines="20" w:after="48" w:afterLines="20" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00652C27">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1997</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0EF8704C" w14:textId="77777777" w:rsidR="00FA4527" w:rsidRPr="00652C27" w:rsidRDefault="00FA4527" w:rsidP="00E72542">
+          <w:p w:rsidRPr="00652C27" w:rsidR="00FA4527" w:rsidP="00E72542" w:rsidRDefault="00FA4527" w14:paraId="0EF8704C" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:beforeLines="20" w:before="48" w:afterLines="20" w:after="48" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="48" w:beforeLines="20" w:after="48" w:afterLines="20" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00652C27">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA4527" w:rsidRPr="00FA04E6" w14:paraId="415488C8" w14:textId="455B34D6" w:rsidTr="002E6547">
+      <w:tr w:rsidRPr="00FA04E6" w:rsidR="00FA4527" w:rsidTr="002E6547" w14:paraId="415488C8" w14:textId="455B34D6">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5842" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="414830AF" w14:textId="0CDF0E83" w:rsidR="00FA4527" w:rsidRPr="00652C27" w:rsidRDefault="00FA4527" w:rsidP="00E72542">
+          <w:p w:rsidRPr="00652C27" w:rsidR="00FA4527" w:rsidP="00E72542" w:rsidRDefault="00FA4527" w14:paraId="414830AF" w14:textId="0CDF0E83">
             <w:pPr>
-              <w:spacing w:beforeLines="20" w:before="48" w:afterLines="20" w:after="48" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="48" w:beforeLines="20" w:after="48" w:afterLines="20" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00652C27">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Steel Concentrically Braced Frames (Types S2 and S2a)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="098075EE" w14:textId="77777777" w:rsidR="00FA4527" w:rsidRPr="00652C27" w:rsidRDefault="00FA4527" w:rsidP="00E72542">
+          <w:p w:rsidRPr="00652C27" w:rsidR="00FA4527" w:rsidP="00E72542" w:rsidRDefault="00FA4527" w14:paraId="098075EE" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:beforeLines="20" w:before="48" w:afterLines="20" w:after="48" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="48" w:beforeLines="20" w:after="48" w:afterLines="20" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00652C27">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1997</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2038E276" w14:textId="77777777" w:rsidR="00FA4527" w:rsidRPr="00652C27" w:rsidRDefault="00FA4527" w:rsidP="00E72542">
+          <w:p w:rsidRPr="00652C27" w:rsidR="00FA4527" w:rsidP="00E72542" w:rsidRDefault="00FA4527" w14:paraId="2038E276" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:beforeLines="20" w:before="48" w:afterLines="20" w:after="48" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="48" w:beforeLines="20" w:after="48" w:afterLines="20" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00652C27">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA4527" w:rsidRPr="00FA04E6" w14:paraId="37A0E1CC" w14:textId="3DB21A2C" w:rsidTr="002E6547">
+      <w:tr w:rsidRPr="00FA04E6" w:rsidR="00FA4527" w:rsidTr="002E6547" w14:paraId="37A0E1CC" w14:textId="3DB21A2C">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5842" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6310382C" w14:textId="5EDFFCBA" w:rsidR="00FA4527" w:rsidRPr="00652C27" w:rsidRDefault="00FA4527" w:rsidP="00E72542">
+          <w:p w:rsidRPr="00652C27" w:rsidR="00FA4527" w:rsidP="00E72542" w:rsidRDefault="00FA4527" w14:paraId="6310382C" w14:textId="5EDFFCBA">
             <w:pPr>
-              <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="144" w:beforeLines="60" w:after="144" w:afterLines="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00652C27">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Steel Eccentrically Braced Frames (Types S2 and S2a)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0047CFD2" w14:textId="4AC4D037" w:rsidR="00FA4527" w:rsidRPr="00652C27" w:rsidRDefault="00FA4527" w:rsidP="00E72542">
+          <w:p w:rsidRPr="00652C27" w:rsidR="00FA4527" w:rsidP="00E72542" w:rsidRDefault="00FA4527" w14:paraId="0047CFD2" w14:textId="4AC4D037">
             <w:pPr>
-              <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="144" w:beforeLines="60" w:after="144" w:afterLines="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00652C27">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1997</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5DFC6AFA" w14:textId="77777777" w:rsidR="00FA4527" w:rsidRPr="00652C27" w:rsidRDefault="00FA4527" w:rsidP="00E72542">
+          <w:p w:rsidRPr="00652C27" w:rsidR="00FA4527" w:rsidP="00E72542" w:rsidRDefault="00FA4527" w14:paraId="5DFC6AFA" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="144" w:beforeLines="60" w:after="144" w:afterLines="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00652C27">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA4527" w:rsidRPr="00FA04E6" w14:paraId="75286123" w14:textId="5D05B121" w:rsidTr="002E6547">
+      <w:tr w:rsidRPr="00FA04E6" w:rsidR="00FA4527" w:rsidTr="002E6547" w14:paraId="75286123" w14:textId="5D05B121">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5842" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="32032354" w14:textId="28B02487" w:rsidR="00FA4527" w:rsidRPr="00652C27" w:rsidRDefault="00FA4527" w:rsidP="00E72542">
+          <w:p w:rsidRPr="00652C27" w:rsidR="00FA4527" w:rsidP="00E72542" w:rsidRDefault="00FA4527" w14:paraId="32032354" w14:textId="28B02487">
             <w:pPr>
-              <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="144" w:beforeLines="60" w:after="144" w:afterLines="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00652C27">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Buckling-Restrained Braced Frames (Types S2 and S2a)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3D6F2DA6" w14:textId="77777777" w:rsidR="00FA4527" w:rsidRPr="00652C27" w:rsidRDefault="00FA4527" w:rsidP="00E72542">
+          <w:p w:rsidRPr="00652C27" w:rsidR="00FA4527" w:rsidP="00E72542" w:rsidRDefault="00FA4527" w14:paraId="3D6F2DA6" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="144" w:beforeLines="60" w:after="144" w:afterLines="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00652C27">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>(f)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6D3714DD" w14:textId="77777777" w:rsidR="00FA4527" w:rsidRPr="00652C27" w:rsidRDefault="00FA4527" w:rsidP="00E72542">
+          <w:p w:rsidRPr="00652C27" w:rsidR="00FA4527" w:rsidP="00E72542" w:rsidRDefault="00FA4527" w14:paraId="6D3714DD" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="144" w:beforeLines="60" w:after="144" w:afterLines="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00652C27">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2006</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA4527" w:rsidRPr="00FA04E6" w14:paraId="46509733" w14:textId="65FE20B2" w:rsidTr="002E6547">
+      <w:tr w:rsidRPr="00FA04E6" w:rsidR="00FA4527" w:rsidTr="002E6547" w14:paraId="46509733" w14:textId="65FE20B2">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5842" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2923697D" w14:textId="1F40F46C" w:rsidR="00FA4527" w:rsidRPr="00652C27" w:rsidRDefault="00FA4527" w:rsidP="00E72542">
+          <w:p w:rsidRPr="00652C27" w:rsidR="00FA4527" w:rsidP="00E72542" w:rsidRDefault="00FA4527" w14:paraId="2923697D" w14:textId="1F40F46C">
             <w:pPr>
-              <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="144" w:beforeLines="60" w:after="144" w:afterLines="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00652C27">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Metal Building Frames (Type S3)      </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4E9297EE" w14:textId="77777777" w:rsidR="00FA4527" w:rsidRPr="00652C27" w:rsidRDefault="00FA4527" w:rsidP="00E72542">
+          <w:p w:rsidRPr="00652C27" w:rsidR="00FA4527" w:rsidP="00E72542" w:rsidRDefault="00FA4527" w14:paraId="4E9297EE" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="144" w:beforeLines="60" w:after="144" w:afterLines="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00652C27">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>(f)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="68DB7627" w14:textId="77777777" w:rsidR="00FA4527" w:rsidRPr="00652C27" w:rsidRDefault="00FA4527" w:rsidP="00E72542">
+          <w:p w:rsidRPr="00652C27" w:rsidR="00FA4527" w:rsidP="00E72542" w:rsidRDefault="00FA4527" w14:paraId="68DB7627" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="144" w:beforeLines="60" w:after="144" w:afterLines="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00652C27">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA4527" w:rsidRPr="00FA04E6" w14:paraId="1F9B71C2" w14:textId="44CD2EEE" w:rsidTr="002E6547">
+      <w:tr w:rsidRPr="00FA04E6" w:rsidR="00FA4527" w:rsidTr="002E6547" w14:paraId="1F9B71C2" w14:textId="44CD2EEE">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5842" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1CC561FC" w14:textId="5500DC9D" w:rsidR="00FA4527" w:rsidRPr="00652C27" w:rsidRDefault="00FA4527" w:rsidP="00E72542">
+          <w:p w:rsidRPr="00652C27" w:rsidR="00FA4527" w:rsidP="00E72542" w:rsidRDefault="00FA4527" w14:paraId="1CC561FC" w14:textId="5500DC9D">
             <w:pPr>
-              <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="144" w:beforeLines="60" w:after="144" w:afterLines="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00652C27">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Dual Frame Systems with Concrete Shear Walls and Backup Steel Moment Frames (Type S4)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5B4CCDF2" w14:textId="7B74BDB2" w:rsidR="00FA4527" w:rsidRPr="00652C27" w:rsidRDefault="00FA4527" w:rsidP="00E72542">
+          <w:p w:rsidRPr="00652C27" w:rsidR="00FA4527" w:rsidP="00E72542" w:rsidRDefault="00FA4527" w14:paraId="5B4CCDF2" w14:textId="7B74BDB2">
             <w:pPr>
-              <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="144" w:beforeLines="60" w:after="144" w:afterLines="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00652C27">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1997</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2C85AF1B" w14:textId="77777777" w:rsidR="00FA4527" w:rsidRPr="00652C27" w:rsidRDefault="00FA4527" w:rsidP="00E72542">
+          <w:p w:rsidRPr="00652C27" w:rsidR="00FA4527" w:rsidP="00E72542" w:rsidRDefault="00FA4527" w14:paraId="2C85AF1B" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="144" w:beforeLines="60" w:after="144" w:afterLines="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00652C27">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA4527" w:rsidRPr="00FA04E6" w14:paraId="220A9EEF" w14:textId="77777777" w:rsidTr="002E6547">
+      <w:tr w:rsidRPr="00FA04E6" w:rsidR="00FA4527" w:rsidTr="002E6547" w14:paraId="220A9EEF" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="771"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5842" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="105C82E5" w14:textId="45152CCB" w:rsidR="00FA4527" w:rsidRPr="00652C27" w:rsidRDefault="00FA4527" w:rsidP="00E72542">
+          <w:p w:rsidRPr="00652C27" w:rsidR="00FA4527" w:rsidP="00E72542" w:rsidRDefault="00FA4527" w14:paraId="105C82E5" w14:textId="45152CCB">
             <w:pPr>
-              <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="144" w:beforeLines="60" w:after="144" w:afterLines="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00652C27">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Dual Frame Systems with Steel Braced Frames and Backup Steel Moment Frames (Type S4)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4816579E" w14:textId="7C5122FA" w:rsidR="00FA4527" w:rsidRPr="00652C27" w:rsidRDefault="00FA4527" w:rsidP="00E72542">
+          <w:p w:rsidRPr="00652C27" w:rsidR="00FA4527" w:rsidP="00E72542" w:rsidRDefault="00FA4527" w14:paraId="4816579E" w14:textId="7C5122FA">
             <w:pPr>
-              <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="144" w:beforeLines="60" w:after="144" w:afterLines="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00652C27">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1997</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1C2C2CBB" w14:textId="36586E4A" w:rsidR="00FA4527" w:rsidRPr="00652C27" w:rsidRDefault="00FA4527" w:rsidP="00E72542">
+          <w:p w:rsidRPr="00652C27" w:rsidR="00FA4527" w:rsidP="00E72542" w:rsidRDefault="00FA4527" w14:paraId="1C2C2CBB" w14:textId="36586E4A">
             <w:pPr>
-              <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="144" w:beforeLines="60" w:after="144" w:afterLines="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00652C27">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA4527" w:rsidRPr="00FA04E6" w14:paraId="11BF3247" w14:textId="78A161EA" w:rsidTr="002E6547">
+      <w:tr w:rsidRPr="00FA04E6" w:rsidR="00FA4527" w:rsidTr="002E6547" w14:paraId="11BF3247" w14:textId="78A161EA">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5842" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2967D5E0" w14:textId="2447EEE5" w:rsidR="00FA4527" w:rsidRPr="00652C27" w:rsidRDefault="00FA4527" w:rsidP="00E72542">
+          <w:p w:rsidRPr="00652C27" w:rsidR="00FA4527" w:rsidP="00E72542" w:rsidRDefault="00FA4527" w14:paraId="2967D5E0" w14:textId="2447EEE5">
             <w:pPr>
-              <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="144" w:beforeLines="60" w:after="144" w:afterLines="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00652C27">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Steel Frames with Infill Masonry Shear Walls (Types S5 and S5a)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0F84C746" w14:textId="77777777" w:rsidR="00FA4527" w:rsidRPr="00652C27" w:rsidRDefault="00FA4527" w:rsidP="00E72542">
+          <w:p w:rsidRPr="00652C27" w:rsidR="00FA4527" w:rsidP="00E72542" w:rsidRDefault="00FA4527" w14:paraId="0F84C746" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="144" w:beforeLines="60" w:after="144" w:afterLines="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00652C27">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>(f)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="73DD742F" w14:textId="77777777" w:rsidR="00FA4527" w:rsidRPr="00652C27" w:rsidRDefault="00FA4527" w:rsidP="00E72542">
+          <w:p w:rsidRPr="00652C27" w:rsidR="00FA4527" w:rsidP="00E72542" w:rsidRDefault="00FA4527" w14:paraId="73DD742F" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="144" w:beforeLines="60" w:after="144" w:afterLines="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00652C27">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA4527" w:rsidRPr="00FA04E6" w14:paraId="4A432F5E" w14:textId="37FE9BF2" w:rsidTr="002E6547">
+      <w:tr w:rsidRPr="00FA04E6" w:rsidR="00FA4527" w:rsidTr="002E6547" w14:paraId="4A432F5E" w14:textId="37FE9BF2">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5842" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6EF8835D" w14:textId="68D469D2" w:rsidR="00FA4527" w:rsidRPr="00652C27" w:rsidRDefault="00FA4527" w:rsidP="00E72542">
+          <w:p w:rsidRPr="00652C27" w:rsidR="00FA4527" w:rsidP="00E72542" w:rsidRDefault="00FA4527" w14:paraId="6EF8835D" w14:textId="68D469D2">
             <w:pPr>
-              <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="144" w:beforeLines="60" w:after="144" w:afterLines="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00652C27">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Steel Plate Shear Walls (Type S6)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4ED4821E" w14:textId="77777777" w:rsidR="00FA4527" w:rsidRPr="00652C27" w:rsidRDefault="00FA4527" w:rsidP="00E72542">
+          <w:p w:rsidRPr="00652C27" w:rsidR="00FA4527" w:rsidP="00E72542" w:rsidRDefault="00FA4527" w14:paraId="4ED4821E" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="144" w:beforeLines="60" w:after="144" w:afterLines="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00652C27">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>(f)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="49909223" w14:textId="77777777" w:rsidR="00FA4527" w:rsidRPr="00652C27" w:rsidRDefault="00FA4527" w:rsidP="00E72542">
+          <w:p w:rsidRPr="00652C27" w:rsidR="00FA4527" w:rsidP="00E72542" w:rsidRDefault="00FA4527" w14:paraId="49909223" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="144" w:beforeLines="60" w:after="144" w:afterLines="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00652C27">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2006</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA4527" w:rsidRPr="00FA04E6" w14:paraId="1A3A82CE" w14:textId="3890746F" w:rsidTr="002E6547">
+      <w:tr w:rsidRPr="00FA04E6" w:rsidR="00FA4527" w:rsidTr="002E6547" w14:paraId="1A3A82CE" w14:textId="3890746F">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5842" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0E7CFD25" w14:textId="6CC56369" w:rsidR="00FA4527" w:rsidRPr="00652C27" w:rsidRDefault="00FA4527" w:rsidP="00E72542">
+          <w:p w:rsidRPr="00652C27" w:rsidR="00FA4527" w:rsidP="00E72542" w:rsidRDefault="00FA4527" w14:paraId="0E7CFD25" w14:textId="6CC56369">
             <w:pPr>
-              <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="144" w:beforeLines="60" w:after="144" w:afterLines="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00652C27">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Cold-Formed Steel Light-Frame Construction—Shear Wall System (Type CFS1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6C083FAB" w14:textId="77777777" w:rsidR="00FA4527" w:rsidRPr="00652C27" w:rsidRDefault="00FA4527" w:rsidP="00E72542">
+          <w:p w:rsidRPr="00652C27" w:rsidR="00FA4527" w:rsidP="00E72542" w:rsidRDefault="00FA4527" w14:paraId="6C083FAB" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="144" w:beforeLines="60" w:after="144" w:afterLines="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00652C27">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1997  </w:t>
             </w:r>
             <w:r w:rsidRPr="00652C27">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
@@ -11462,1839 +11163,1838 @@
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00652C27">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>h)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="137F6B0D" w14:textId="77777777" w:rsidR="00FA4527" w:rsidRPr="00652C27" w:rsidRDefault="00FA4527" w:rsidP="00E72542">
+          <w:p w:rsidRPr="00652C27" w:rsidR="00FA4527" w:rsidP="00E72542" w:rsidRDefault="00FA4527" w14:paraId="137F6B0D" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="144" w:beforeLines="60" w:after="144" w:afterLines="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00652C27">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA4527" w:rsidRPr="00FA04E6" w14:paraId="4977A687" w14:textId="7D27E5F5" w:rsidTr="002E6547">
+      <w:tr w:rsidRPr="00FA04E6" w:rsidR="00FA4527" w:rsidTr="002E6547" w14:paraId="4977A687" w14:textId="7D27E5F5">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5842" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="51B8CB56" w14:textId="41D7621D" w:rsidR="00FA4527" w:rsidRPr="00652C27" w:rsidRDefault="00FA4527" w:rsidP="00E72542">
+          <w:p w:rsidRPr="00652C27" w:rsidR="00FA4527" w:rsidP="00E72542" w:rsidRDefault="00FA4527" w14:paraId="51B8CB56" w14:textId="41D7621D">
             <w:pPr>
-              <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="144" w:beforeLines="60" w:after="144" w:afterLines="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00652C27">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Cold-Formed Steel Light-Frame Construction—Strap-Braced Wall System (Type CFS2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="395D8C6B" w14:textId="77777777" w:rsidR="00FA4527" w:rsidRPr="00652C27" w:rsidRDefault="00FA4527" w:rsidP="00E72542">
+          <w:p w:rsidRPr="00652C27" w:rsidR="00FA4527" w:rsidP="00E72542" w:rsidRDefault="00FA4527" w14:paraId="395D8C6B" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="144" w:beforeLines="60" w:after="144" w:afterLines="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00652C27">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>(f)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="54E0A71B" w14:textId="77777777" w:rsidR="00FA4527" w:rsidRPr="00652C27" w:rsidRDefault="00FA4527" w:rsidP="00E72542">
+          <w:p w:rsidRPr="00652C27" w:rsidR="00FA4527" w:rsidP="00E72542" w:rsidRDefault="00FA4527" w14:paraId="54E0A71B" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="144" w:beforeLines="60" w:after="144" w:afterLines="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00652C27">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2003</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA4527" w:rsidRPr="00FA04E6" w14:paraId="3D59D7F8" w14:textId="0D5AB0EE" w:rsidTr="002E6547">
+      <w:tr w:rsidRPr="00FA04E6" w:rsidR="00FA4527" w:rsidTr="002E6547" w14:paraId="3D59D7F8" w14:textId="0D5AB0EE">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5842" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0E3C5C37" w14:textId="46B2A4B1" w:rsidR="00FA4527" w:rsidRPr="00385302" w:rsidRDefault="00FA4527" w:rsidP="00E72542">
+          <w:p w:rsidRPr="00385302" w:rsidR="00FA4527" w:rsidP="00E72542" w:rsidRDefault="00FA4527" w14:paraId="0E3C5C37" w14:textId="46B2A4B1">
             <w:pPr>
-              <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="144" w:beforeLines="60" w:after="144" w:afterLines="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00385302">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Concrete Moment Frames (Type C</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00385302">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1)</w:t>
             </w:r>
             <w:r w:rsidRPr="00385302">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00385302">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>i)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3CAA7549" w14:textId="4FB7CDA6" w:rsidR="00FA4527" w:rsidRPr="00385302" w:rsidRDefault="00FA4527" w:rsidP="00E72542">
+          <w:p w:rsidRPr="00385302" w:rsidR="00FA4527" w:rsidP="00E72542" w:rsidRDefault="00FA4527" w14:paraId="3CAA7549" w14:textId="4FB7CDA6">
             <w:pPr>
-              <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="144" w:beforeLines="60" w:after="144" w:afterLines="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00385302">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1997</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="72623A0C" w14:textId="77777777" w:rsidR="00FA4527" w:rsidRPr="00385302" w:rsidRDefault="00FA4527" w:rsidP="00E72542">
+          <w:p w:rsidRPr="00385302" w:rsidR="00FA4527" w:rsidP="00E72542" w:rsidRDefault="00FA4527" w14:paraId="72623A0C" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="144" w:beforeLines="60" w:after="144" w:afterLines="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00385302">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA4527" w:rsidRPr="00FA04E6" w14:paraId="354139FE" w14:textId="5C329AA7" w:rsidTr="002E6547">
+      <w:tr w:rsidRPr="00FA04E6" w:rsidR="00FA4527" w:rsidTr="002E6547" w14:paraId="354139FE" w14:textId="5C329AA7">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5842" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3ABF1771" w14:textId="6CF10AF1" w:rsidR="00FA4527" w:rsidRPr="00652C27" w:rsidRDefault="00FA4527" w:rsidP="00E72542">
+          <w:p w:rsidRPr="00652C27" w:rsidR="00FA4527" w:rsidP="00E72542" w:rsidRDefault="00FA4527" w14:paraId="3ABF1771" w14:textId="6CF10AF1">
             <w:pPr>
-              <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="144" w:beforeLines="60" w:after="144" w:afterLines="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00652C27">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Concrete Shear Walls (Types C2 and C2a)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4FF3156E" w14:textId="3A389CF9" w:rsidR="00FA4527" w:rsidRPr="00652C27" w:rsidRDefault="00FA4527" w:rsidP="00E72542">
+          <w:p w:rsidRPr="00652C27" w:rsidR="00FA4527" w:rsidP="00E72542" w:rsidRDefault="00FA4527" w14:paraId="4FF3156E" w14:textId="3A389CF9">
             <w:pPr>
-              <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="144" w:beforeLines="60" w:after="144" w:afterLines="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00652C27">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1997</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3B89EC76" w14:textId="77777777" w:rsidR="00FA4527" w:rsidRPr="00652C27" w:rsidRDefault="00FA4527" w:rsidP="00E72542">
+          <w:p w:rsidRPr="00652C27" w:rsidR="00FA4527" w:rsidP="00E72542" w:rsidRDefault="00FA4527" w14:paraId="3B89EC76" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="144" w:beforeLines="60" w:after="144" w:afterLines="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00652C27">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA4527" w:rsidRPr="00FA04E6" w14:paraId="1289EBB4" w14:textId="441DA062" w:rsidTr="002E6547">
+      <w:tr w:rsidRPr="00FA04E6" w:rsidR="00FA4527" w:rsidTr="002E6547" w14:paraId="1289EBB4" w14:textId="441DA062">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5842" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="225A97EC" w14:textId="58EF4BD3" w:rsidR="00FA4527" w:rsidRPr="00652C27" w:rsidRDefault="00FA4527" w:rsidP="00E72542">
+          <w:p w:rsidRPr="00652C27" w:rsidR="00FA4527" w:rsidP="00E72542" w:rsidRDefault="00FA4527" w14:paraId="225A97EC" w14:textId="58EF4BD3">
             <w:pPr>
-              <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="144" w:beforeLines="60" w:after="144" w:afterLines="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00652C27">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Concrete Frames with Infill Masonry Shear Walls (Types C3 and C3a)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0882F9A0" w14:textId="77777777" w:rsidR="00FA4527" w:rsidRPr="00652C27" w:rsidRDefault="00FA4527" w:rsidP="00E72542">
+          <w:p w:rsidRPr="00652C27" w:rsidR="00FA4527" w:rsidP="00E72542" w:rsidRDefault="00FA4527" w14:paraId="0882F9A0" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="144" w:beforeLines="60" w:after="144" w:afterLines="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00652C27">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>(f)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="008080"/>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="23AF2E24" w14:textId="77777777" w:rsidR="00FA4527" w:rsidRPr="00652C27" w:rsidRDefault="00FA4527" w:rsidP="00E72542">
+          <w:p w:rsidRPr="00652C27" w:rsidR="00FA4527" w:rsidP="00E72542" w:rsidRDefault="00FA4527" w14:paraId="23AF2E24" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="144" w:beforeLines="60" w:after="144" w:afterLines="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00652C27">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>(f, j)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D130A6" w:rsidRPr="00FA04E6" w14:paraId="45F82520" w14:textId="77777777" w:rsidTr="002E6547">
+      <w:tr w:rsidRPr="00FA04E6" w:rsidR="00D130A6" w:rsidTr="002E6547" w14:paraId="45F82520" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5842" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="12CF8A8E" w14:textId="4C1D710F" w:rsidR="00D130A6" w:rsidRPr="00652C27" w:rsidRDefault="00D130A6" w:rsidP="00E72542">
+          <w:p w:rsidRPr="00652C27" w:rsidR="00D130A6" w:rsidP="00E72542" w:rsidRDefault="00D130A6" w14:paraId="12CF8A8E" w14:textId="4C1D710F">
             <w:pPr>
-              <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="144" w:beforeLines="60" w:after="144" w:afterLines="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00652C27">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Precast or Tilt-Up Concrete Shear Walls (Types PC1 and PC1a)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3F031DF6" w14:textId="725C19CD" w:rsidR="00D130A6" w:rsidRPr="00652C27" w:rsidRDefault="00D130A6" w:rsidP="00E72542">
+          <w:p w:rsidRPr="00652C27" w:rsidR="00D130A6" w:rsidP="00E72542" w:rsidRDefault="00D130A6" w14:paraId="3F031DF6" w14:textId="725C19CD">
             <w:pPr>
-              <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="144" w:beforeLines="60" w:after="144" w:afterLines="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00652C27">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1997</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="75A13EEE" w14:textId="5256C342" w:rsidR="00D130A6" w:rsidRPr="00652C27" w:rsidRDefault="00D130A6" w:rsidP="00E72542">
+          <w:p w:rsidRPr="00652C27" w:rsidR="00D130A6" w:rsidP="00E72542" w:rsidRDefault="00D130A6" w14:paraId="75A13EEE" w14:textId="5256C342">
             <w:pPr>
-              <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="144" w:beforeLines="60" w:after="144" w:afterLines="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00652C27">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA4527" w:rsidRPr="00FA04E6" w14:paraId="6384AB28" w14:textId="2567CB0F" w:rsidTr="002E6547">
+      <w:tr w:rsidRPr="00FA04E6" w:rsidR="00FA4527" w:rsidTr="002E6547" w14:paraId="6384AB28" w14:textId="2567CB0F">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5842" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="30882113" w14:textId="3A196547" w:rsidR="00FA4527" w:rsidRPr="00652C27" w:rsidRDefault="00FA4527" w:rsidP="00E72542">
+          <w:p w:rsidRPr="00652C27" w:rsidR="00FA4527" w:rsidP="00E72542" w:rsidRDefault="00FA4527" w14:paraId="30882113" w14:textId="3A196547">
             <w:pPr>
-              <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="144" w:beforeLines="60" w:after="144" w:afterLines="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00652C27">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Precast Concrete Frames (Types PC2 and PC2a)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="71699032" w14:textId="77777777" w:rsidR="00FA4527" w:rsidRPr="00652C27" w:rsidRDefault="00FA4527" w:rsidP="00E72542">
+          <w:p w:rsidRPr="00652C27" w:rsidR="00FA4527" w:rsidP="00E72542" w:rsidRDefault="00FA4527" w14:paraId="71699032" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="144" w:beforeLines="60" w:after="144" w:afterLines="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00652C27">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>(f)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="79CDB423" w14:textId="77777777" w:rsidR="00FA4527" w:rsidRPr="00652C27" w:rsidRDefault="00FA4527" w:rsidP="00E72542">
+          <w:p w:rsidRPr="00652C27" w:rsidR="00FA4527" w:rsidP="00E72542" w:rsidRDefault="00FA4527" w14:paraId="79CDB423" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="144" w:beforeLines="60" w:after="144" w:afterLines="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00652C27">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA4527" w:rsidRPr="00FA04E6" w14:paraId="7472B86B" w14:textId="2836036D" w:rsidTr="002E6547">
+      <w:tr w:rsidRPr="00FA04E6" w:rsidR="00FA4527" w:rsidTr="002E6547" w14:paraId="7472B86B" w14:textId="2836036D">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5842" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="73A714E4" w14:textId="091ABD4C" w:rsidR="00FA4527" w:rsidRPr="00652C27" w:rsidRDefault="00FA4527" w:rsidP="00E72542">
+          <w:p w:rsidRPr="00652C27" w:rsidR="00FA4527" w:rsidP="00E72542" w:rsidRDefault="00FA4527" w14:paraId="73A714E4" w14:textId="091ABD4C">
             <w:pPr>
-              <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="144" w:beforeLines="60" w:after="144" w:afterLines="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00652C27">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Reinforced Masonry Bearing Walls with Flexible Diaphragms (Type RM1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6BD9563A" w14:textId="77777777" w:rsidR="00FA4527" w:rsidRPr="00652C27" w:rsidRDefault="00FA4527" w:rsidP="00E72542">
+          <w:p w:rsidRPr="00652C27" w:rsidR="00FA4527" w:rsidP="00E72542" w:rsidRDefault="00FA4527" w14:paraId="6BD9563A" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="144" w:beforeLines="60" w:after="144" w:afterLines="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00652C27">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1997</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0BCDE263" w14:textId="77777777" w:rsidR="00FA4527" w:rsidRPr="00652C27" w:rsidRDefault="00FA4527" w:rsidP="00E72542">
+          <w:p w:rsidRPr="00652C27" w:rsidR="00FA4527" w:rsidP="00E72542" w:rsidRDefault="00FA4527" w14:paraId="0BCDE263" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="144" w:beforeLines="60" w:after="144" w:afterLines="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00652C27">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA4527" w:rsidRPr="00FA04E6" w14:paraId="2CC977ED" w14:textId="1759621C" w:rsidTr="002E6547">
+      <w:tr w:rsidRPr="00FA04E6" w:rsidR="00FA4527" w:rsidTr="002E6547" w14:paraId="2CC977ED" w14:textId="1759621C">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5842" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7019D382" w14:textId="54115214" w:rsidR="00FA4527" w:rsidRPr="00652C27" w:rsidRDefault="00FA4527" w:rsidP="00E72542">
+          <w:p w:rsidRPr="00652C27" w:rsidR="00FA4527" w:rsidP="00E72542" w:rsidRDefault="00FA4527" w14:paraId="7019D382" w14:textId="54115214">
             <w:pPr>
-              <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="144" w:beforeLines="60" w:after="144" w:afterLines="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00652C27">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Reinforced Masonry Bearing Walls with Stiff Diaphragms (Type RM2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="29D41F22" w14:textId="59594AD2" w:rsidR="00FA4527" w:rsidRPr="00652C27" w:rsidRDefault="00FA4527" w:rsidP="00E72542">
+          <w:p w:rsidRPr="00652C27" w:rsidR="00FA4527" w:rsidP="00E72542" w:rsidRDefault="00FA4527" w14:paraId="29D41F22" w14:textId="59594AD2">
             <w:pPr>
-              <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="144" w:beforeLines="60" w:after="144" w:afterLines="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00652C27">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1997</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="49BB2D66" w14:textId="77777777" w:rsidR="00FA4527" w:rsidRPr="00652C27" w:rsidRDefault="00FA4527" w:rsidP="00E72542">
+          <w:p w:rsidRPr="00652C27" w:rsidR="00FA4527" w:rsidP="00E72542" w:rsidRDefault="00FA4527" w14:paraId="49BB2D66" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="144" w:beforeLines="60" w:after="144" w:afterLines="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00652C27">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA4527" w:rsidRPr="00FA04E6" w14:paraId="497F0119" w14:textId="691933A4" w:rsidTr="002E6547">
+      <w:tr w:rsidRPr="00FA04E6" w:rsidR="00FA4527" w:rsidTr="002E6547" w14:paraId="497F0119" w14:textId="691933A4">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5842" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="480A78B8" w14:textId="6C2D3929" w:rsidR="00FA4527" w:rsidRPr="00652C27" w:rsidRDefault="00FA4527" w:rsidP="00E72542">
+          <w:p w:rsidRPr="00652C27" w:rsidR="00FA4527" w:rsidP="00E72542" w:rsidRDefault="00FA4527" w14:paraId="480A78B8" w14:textId="6C2D3929">
             <w:pPr>
-              <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="144" w:beforeLines="60" w:after="144" w:afterLines="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00652C27">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Unreinforced Masonry Bearing Walls with Flexible Diaphragms (Type URM)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="54C5F878" w14:textId="77777777" w:rsidR="00FA4527" w:rsidRPr="00652C27" w:rsidRDefault="00FA4527" w:rsidP="00E72542">
+          <w:p w:rsidRPr="00652C27" w:rsidR="00FA4527" w:rsidP="00E72542" w:rsidRDefault="00FA4527" w14:paraId="54C5F878" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="144" w:beforeLines="60" w:after="144" w:afterLines="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00652C27">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>(f)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="008080"/>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="49D9F453" w14:textId="77777777" w:rsidR="00FA4527" w:rsidRPr="00652C27" w:rsidRDefault="00FA4527" w:rsidP="00E72542">
+          <w:p w:rsidRPr="00652C27" w:rsidR="00FA4527" w:rsidP="00E72542" w:rsidRDefault="00FA4527" w14:paraId="49D9F453" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="144" w:beforeLines="60" w:after="144" w:afterLines="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00652C27">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>(f, j)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA4527" w:rsidRPr="00FA04E6" w14:paraId="5BAC5428" w14:textId="27AB440C" w:rsidTr="002E6547">
+      <w:tr w:rsidRPr="00FA04E6" w:rsidR="00FA4527" w:rsidTr="002E6547" w14:paraId="5BAC5428" w14:textId="27AB440C">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5842" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2859F9F8" w14:textId="1D1F1CBD" w:rsidR="00FA4527" w:rsidRPr="00652C27" w:rsidRDefault="00FA4527" w:rsidP="00E72542">
+          <w:p w:rsidRPr="00652C27" w:rsidR="00FA4527" w:rsidP="00E72542" w:rsidRDefault="00FA4527" w14:paraId="2859F9F8" w14:textId="1D1F1CBD">
             <w:pPr>
-              <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="144" w:beforeLines="60" w:after="144" w:afterLines="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00652C27">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Unreinforced Masonry Bearing Walls with Stiff Diaphragms (Type URMa)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1ED7696D" w14:textId="77777777" w:rsidR="00FA4527" w:rsidRPr="00652C27" w:rsidRDefault="00FA4527" w:rsidP="00E72542">
+          <w:p w:rsidRPr="00652C27" w:rsidR="00FA4527" w:rsidP="00E72542" w:rsidRDefault="00FA4527" w14:paraId="1ED7696D" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="144" w:beforeLines="60" w:after="144" w:afterLines="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00652C27">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>(f)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="008080"/>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="48F43544" w14:textId="77777777" w:rsidR="00FA4527" w:rsidRPr="00652C27" w:rsidRDefault="00FA4527" w:rsidP="00E72542">
+          <w:p w:rsidRPr="00652C27" w:rsidR="00FA4527" w:rsidP="00E72542" w:rsidRDefault="00FA4527" w14:paraId="48F43544" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="144" w:beforeLines="60" w:after="144" w:afterLines="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00652C27">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="FFFFFF"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>(f, j)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA4527" w:rsidRPr="00FA04E6" w14:paraId="0383A79E" w14:textId="5C4D1192" w:rsidTr="002E6547">
+      <w:tr w:rsidRPr="00FA04E6" w:rsidR="00FA4527" w:rsidTr="002E6547" w14:paraId="0383A79E" w14:textId="5C4D1192">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5842" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7D25764B" w14:textId="5F0C1F46" w:rsidR="00FA4527" w:rsidRPr="00652C27" w:rsidRDefault="00FA4527" w:rsidP="00E72542">
+          <w:p w:rsidRPr="00652C27" w:rsidR="00FA4527" w:rsidP="00E72542" w:rsidRDefault="00FA4527" w14:paraId="7D25764B" w14:textId="5F0C1F46">
             <w:pPr>
-              <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="144" w:beforeLines="60" w:after="144" w:afterLines="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00652C27">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Seismic Isolation or Supplemental Energy Dissipation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="21380D70" w14:textId="77777777" w:rsidR="00FA4527" w:rsidRPr="00652C27" w:rsidRDefault="00FA4527" w:rsidP="00E72542">
+          <w:p w:rsidRPr="00652C27" w:rsidR="00FA4527" w:rsidP="00E72542" w:rsidRDefault="00FA4527" w14:paraId="21380D70" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="144" w:beforeLines="60" w:after="144" w:afterLines="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00652C27">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1991</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7E6854A1" w14:textId="77777777" w:rsidR="00FA4527" w:rsidRPr="00652C27" w:rsidRDefault="00FA4527" w:rsidP="00E72542">
+          <w:p w:rsidRPr="00652C27" w:rsidR="00FA4527" w:rsidP="00E72542" w:rsidRDefault="00FA4527" w14:paraId="7E6854A1" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="144" w:beforeLines="60" w:after="144" w:afterLines="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00652C27">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6CC20714" w14:textId="1C26BA38" w:rsidR="00B77948" w:rsidRPr="00AA3701" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00AA3701" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="6CC20714" w14:textId="1C26BA38">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA3701">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Notes:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A966A52" w14:textId="080079EF" w:rsidR="00B77948" w:rsidRPr="00385302" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00385302" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="6A966A52" w14:textId="080079EF">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:vertAlign w:val="superscript"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>(1)</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA3701">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> This table has been adapted from ASCE 41-</w:t>
       </w:r>
-      <w:r w:rsidR="00967213" w:rsidRPr="00AA3701">
+      <w:r w:rsidRPr="00AA3701" w:rsidR="00967213">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">23 </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA3701">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Table 3-2</w:t>
       </w:r>
-      <w:r w:rsidR="00D130A6" w:rsidRPr="00AA3701">
+      <w:r w:rsidRPr="00AA3701" w:rsidR="00D130A6">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA3701">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00967213" w:rsidRPr="00AA3701">
+      <w:r w:rsidRPr="00AA3701" w:rsidR="00967213">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">BPOE </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA3701">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Benchmark Building Codes and Standards for </w:t>
       </w:r>
-      <w:r w:rsidR="00967213" w:rsidRPr="00AA3701">
+      <w:r w:rsidRPr="00AA3701" w:rsidR="00967213">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Risk Categories I and II.</w:t>
       </w:r>
-      <w:r w:rsidR="00350BA2" w:rsidRPr="00AA3701">
+      <w:r w:rsidRPr="00AA3701" w:rsidR="00350BA2">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  However, for the UC Seismic Program Guidelines, this table applies to Risk Categories I, II, and III.</w:t>
       </w:r>
-      <w:r w:rsidR="00923002" w:rsidRPr="00AA3701">
+      <w:r w:rsidRPr="00AA3701" w:rsidR="00923002">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> Risk Category IV buildings designed per the 2016 CBC or ASCE 7-10 or later editions </w:t>
       </w:r>
-      <w:r w:rsidR="00522BB0" w:rsidRPr="00AA3701">
+      <w:r w:rsidRPr="00AA3701" w:rsidR="00522BB0">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">as Risk Category IV </w:t>
       </w:r>
-      <w:r w:rsidR="00923002" w:rsidRPr="00AA3701">
+      <w:r w:rsidRPr="00AA3701" w:rsidR="00923002">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>are benchmarked.  There are no other benchmark standards for Risk Category IV buildings.</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA3701">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00385302">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
@@ -13316,99 +13016,98 @@
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> UBC = Uniform Building Code</w:t>
       </w:r>
       <w:r w:rsidRPr="00385302">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00385302">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:vertAlign w:val="superscript"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>(3)</w:t>
       </w:r>
       <w:r w:rsidRPr="00385302">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> IBC = International Building Code</w:t>
       </w:r>
       <w:r w:rsidRPr="00385302">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00385302">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:vertAlign w:val="superscript"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>(a)</w:t>
       </w:r>
       <w:r w:rsidRPr="00385302">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> Building type refers to one of the common building types deﬁned in Table 3-1 of ASCE 41-</w:t>
       </w:r>
-      <w:r w:rsidR="00967213" w:rsidRPr="00385302">
+      <w:r w:rsidRPr="00385302" w:rsidR="00967213">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>23</w:t>
       </w:r>
       <w:r w:rsidRPr="00385302">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00385302">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
@@ -13556,51 +13255,51 @@
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00385302">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:vertAlign w:val="superscript"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>(f)</w:t>
       </w:r>
       <w:r w:rsidRPr="00385302">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> No benchmark year; buildings must be evaluated in accordance with the UC Seismic Safety Policy and </w:t>
       </w:r>
-      <w:r w:rsidR="004A3134" w:rsidRPr="00385302">
+      <w:r w:rsidRPr="00385302" w:rsidR="004A3134">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">UC </w:t>
       </w:r>
       <w:r w:rsidRPr="00385302">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Seismic Program Guidelines.</w:t>
       </w:r>
       <w:r w:rsidRPr="00385302">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
@@ -13714,5244 +13413,5201 @@
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="009B7D25">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:vertAlign w:val="superscript"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>(j)</w:t>
       </w:r>
       <w:r w:rsidRPr="00385302">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> Shaded cells are intentionally modified from ASCE 41-</w:t>
       </w:r>
-      <w:r w:rsidR="00967213" w:rsidRPr="00385302">
+      <w:r w:rsidRPr="00385302" w:rsidR="00967213">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>23</w:t>
       </w:r>
       <w:r w:rsidRPr="00385302">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> Table 3-2.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C046A78" w14:textId="77777777" w:rsidR="00E2071D" w:rsidRPr="00652C27" w:rsidRDefault="00E2071D" w:rsidP="00E72542">
+    <w:p w:rsidRPr="00652C27" w:rsidR="00E2071D" w:rsidP="00E72542" w:rsidRDefault="00E2071D" w14:paraId="3C046A78" w14:textId="77777777">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:caps/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00E2071D" w:rsidRPr="00652C27" w:rsidSect="002E6547">
-          <w:pgSz w:w="12240" w:h="15840"/>
+        <w:sectPr w:rsidRPr="00652C27" w:rsidR="00E2071D" w:rsidSect="002E6547">
+          <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
+          <w:headerReference w:type="default" r:id="R32691f3204984c5b"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="05D029BE" w14:textId="15B70B29" w:rsidR="00B77948" w:rsidRPr="00EE05CB" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00EE05CB" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="05D029BE" w14:textId="15B70B29">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Toc227597202"/>
+      <w:bookmarkStart w:name="_Toc227597202" w:id="11"/>
       <w:r w:rsidRPr="00EE05CB">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">3.3 </w:t>
       </w:r>
-      <w:r w:rsidR="00EE05CB" w:rsidRPr="00EE05CB">
+      <w:r w:rsidRPr="00EE05CB" w:rsidR="00EE05CB">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>Evaluation Reporting</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
-    <w:p w14:paraId="294A19E5" w14:textId="75DA6523" w:rsidR="00DF315C" w:rsidRPr="00652C27" w:rsidRDefault="00DF315C" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00652C27" w:rsidR="00DF315C" w:rsidP="00652C27" w:rsidRDefault="00DF315C" w14:paraId="294A19E5" w14:textId="75DA6523">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Toc227597203"/>
+      <w:bookmarkStart w:name="_Toc227597203" w:id="12"/>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>3.3.1 Requirements</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
     </w:p>
-    <w:p w14:paraId="1DDE1CBE" w14:textId="21E8888A" w:rsidR="00B77948" w:rsidRPr="00652C27" w:rsidRDefault="00B77948" w:rsidP="00472A2D">
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00472A2D" w:rsidRDefault="00B77948" w14:paraId="1DDE1CBE" w14:textId="21E8888A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Each building evaluation and rating basis must be documented as described in this Section. For additional instructions</w:t>
       </w:r>
-      <w:r w:rsidR="00DF315C" w:rsidRPr="00652C27">
+      <w:r w:rsidRPr="00652C27" w:rsidR="00DF315C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> please contact </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId23">
         <w:r w:rsidR="00BC4498">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
             <w:color w:val="444751"/>
             <w:kern w:val="0"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
             <w:u w:val="single"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>UCSeismicProgram@ucop.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D0159C5" w14:textId="313D3978" w:rsidR="00B77948" w:rsidRPr="00652C27" w:rsidRDefault="00B77948" w:rsidP="00472A2D">
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00472A2D" w:rsidRDefault="00B77948" w14:paraId="6D0159C5" w14:textId="17D0071B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="1095"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Buildings with existing ratings </w:t>
       </w:r>
-      <w:r w:rsidR="007230A9" w:rsidRPr="00652C27">
+      <w:r w:rsidRPr="00652C27" w:rsidR="007230A9">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>must be reviewed</w:t>
       </w:r>
       <w:r w:rsidR="00EE05CB">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="007230A9" w:rsidRPr="00652C27">
+      <w:r w:rsidRPr="00652C27" w:rsidR="007230A9">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> and a rating assigned </w:t>
       </w:r>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>with documentation by a CSE (e.g., </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId24">
         <w:r w:rsidRPr="00652C27">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
             <w:color w:val="444751"/>
             <w:kern w:val="0"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
             <w:u w:val="single"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Certificate of Seismic Performance Rating</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>) verifying an acceptable basis of seismic evaluation (e.g.</w:t>
       </w:r>
       <w:r w:rsidR="00EE05CB">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> FEMA 356, ASCE 31, ASCE 41, or FEMA P-154) was completed in 2006 or later.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00652C27">
+      <w:r w:rsidR="00856C08">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
-        <w:t>Please refer to </w:t>
-[...26 lines deleted...]
-    <w:p w14:paraId="67DDD5F9" w14:textId="14D2912E" w:rsidR="00B77948" w:rsidRPr="00652C27" w:rsidRDefault="00B77948" w:rsidP="00472A2D">
+      </w:r>
+      <w:r w:rsidRPr="00652C27">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Please refer to Section 3.2 to confirm the acceptable basis of seismic evaluation for various building sizes and construction types.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00472A2D" w:rsidRDefault="00B77948" w14:paraId="67DDD5F9" w14:textId="14D2912E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="1095"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Buildings requiring an ASCE 41 evaluation must be documented with a Building Report and applicable ASCE 41 checklists. Building Report requirements are described in this Section</w:t>
       </w:r>
-      <w:r w:rsidR="00FF3A6E" w:rsidRPr="00652C27">
+      <w:r w:rsidRPr="00652C27" w:rsidR="00FF3A6E">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44669197" w14:textId="57E96B2F" w:rsidR="00B77948" w:rsidRPr="00652C27" w:rsidRDefault="00EF3A9C" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="295A4E4F" w:rsidRDefault="00EF3A9C" w14:paraId="44669197" w14:textId="57E96B2F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="1095"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>The performance of buildings</w:t>
       </w:r>
-      <w:r w:rsidR="00B77948" w:rsidRPr="00652C27">
+      <w:r w:rsidRPr="00652C27" w:rsidR="00B77948">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> evaluated per FEMA P-154 must be documented, at a minimum, with the FEMA P-154 Level 1 Data Collection Form and additional requirements described in this Section. FEMA P-154 evaluation score conversion to a rating must be based on CSE judgment and evaluation based on </w:t>
       </w:r>
-      <w:r w:rsidR="00A96EDB" w:rsidRPr="00652C27">
+      <w:r w:rsidRPr="00652C27" w:rsidR="00A96EDB">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidR="00B77948" w:rsidRPr="00652C27">
+      <w:r w:rsidRPr="00652C27" w:rsidR="00B77948">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>criteria described in </w:t>
       </w:r>
-      <w:r w:rsidR="00EE05CB" w:rsidRPr="00652C27">
+      <w:r w:rsidRPr="00652C27" w:rsidR="00EE05CB">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Table 1</w:t>
       </w:r>
-      <w:r w:rsidR="00B77948" w:rsidRPr="00652C27">
+      <w:r w:rsidRPr="00652C27" w:rsidR="00B77948">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>. The rating must be reported in the “Comments” section of the FEMA P-154 Data Collection Form.</w:t>
       </w:r>
-      <w:r w:rsidR="00B77948" w:rsidRPr="00652C27">
+      <w:r w:rsidRPr="00652C27" w:rsidR="00B77948">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00B77948" w:rsidRPr="00652C27">
+      <w:r w:rsidRPr="00652C27" w:rsidR="00B77948">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00652C27" w:rsidR="00B77948">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Please refer to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26" w:anchor="a3.2.1.B" w:history="1">
-[...12 lines deleted...]
-      <w:r w:rsidR="00B77948" w:rsidRPr="00652C27">
+      <w:r w:rsidRPr="00652C27" w:rsidR="00B77948">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Section 3.2.1.B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00652C27" w:rsidR="00B77948">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27" w:anchor="a3.2.2.C" w:history="1">
-[...12 lines deleted...]
-      <w:r w:rsidR="00B77948" w:rsidRPr="00652C27">
+      <w:r w:rsidRPr="00652C27" w:rsidR="00B77948">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Section 3.2.2.C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00652C27" w:rsidR="00B77948">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> for building criteria in which a FEMA P-154 evaluation is acceptable.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DEC296B" w14:textId="17D89367" w:rsidR="00B77948" w:rsidRPr="00652C27" w:rsidRDefault="00B77948" w:rsidP="00472A2D">
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="295A4E4F" w:rsidRDefault="00B77948" w14:paraId="2DEC296B" w14:textId="45C93F6B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:before="100" w:beforeAutospacing="on" w:after="0" w:line="360" w:lineRule="atLeast"/>
+        <w:ind w:left="1095"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652C27">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Buildings that qualify for presumptive ratings must be confirmed with documentation by a CSE (e.g., </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve">HYPERLINK "https://facilitiesmanual.ucop.edu/resources/1-facilities-manual-checklists-forms-and-templates/certificate-seismic-performance-rating"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00652C27">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="444751"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Certificate of Seismic Performance Rating</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00652C27">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>) verifying that the building code used as the basis of the design and construction is in accordance with the applicable presumptive rating criteria described in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00652C27">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Section 3.2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00652C27">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00652C27">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00652C27">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00652C27">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>For newly constructed buildings, within 45 days of issuance of the Certificate of Occupancy, presumptive ratings must be confirmed with submitted documentation completed by a CSE (e.g., </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve">HYPERLINK "https://facilitiesmanual.ucop.edu/resources/1-facilities-manual-checklists-forms-and-templates/certificate-seismic-performance-rating"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00472A2D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="444751"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Certificate of Seismic Performance Rating</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00652C27">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>) verifying that the building code used as the basis of the design and construction is in accordance with the applicable presumptive rating criteria described in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00652C27">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Section 3.2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00652C27">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00472A2D" w:rsidRDefault="00B77948" w14:paraId="57FDC65C" w14:textId="6A9B913C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="1095"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Buildings that qualify for presumptive ratings must be confirmed with documentation by a CSE (e.g., </w:t>
-[...123 lines deleted...]
-    <w:p w14:paraId="57FDC65C" w14:textId="6A9B913C" w:rsidR="00B77948" w:rsidRPr="00652C27" w:rsidRDefault="00B77948" w:rsidP="00472A2D">
+        <w:t xml:space="preserve">All building evaluations must include a survey of potential falling hazards. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00652C27" w:rsidR="00A96EDB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00652C27">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>cope of falling hazard surveys must include representative building walk-through observations (including public access areas such as walkways, building perimeters, assembly areas, as well as ingress and egress pathways of travel) and reporting of features presenting a high potential life or safety hazard to occupants, or storage of materials that pose a safety hazard. Risk assessment should be based on engineering judgment, guided by observed past seismic performance of similar features</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00652C27" w:rsidR="0093585D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00652C27">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and does not require completion of an ASCE 41 “Nonstructural Checklist”. Such hazards may </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00652C27">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>include</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00652C27">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, but are not limited to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="3DAFA51E" w14:textId="429B99C2">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="360" w:lineRule="atLeast"/>
+        <w:ind w:left="2190"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652C27">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Heavy ceilings, features</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00652C27" w:rsidR="0093585D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00652C27">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or ornamentation above large lecture halls, auditoriums, lobbies</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00652C27" w:rsidR="00C77B17">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00652C27">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or other areas where large numbers of people congregate;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="165E46BE" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="360" w:lineRule="atLeast"/>
+        <w:ind w:left="2190"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652C27">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Heavy masonry or stone veneer above exit ways and public access areas;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="39CCAE81" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="360" w:lineRule="atLeast"/>
+        <w:ind w:left="2190"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652C27">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Unbraced masonry parapets, cornices, heavy cladding, or other appendages above exit ways and public access areas;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="7C4F6FA3" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="360" w:lineRule="atLeast"/>
+        <w:ind w:left="2190"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652C27">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Unrestrained hazardous materials storage;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="0E7ACC2F" w14:textId="6D1F9B30">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="360" w:lineRule="atLeast"/>
+        <w:ind w:left="2190"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652C27">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Masonry chimneys;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="17F7E63E" w14:textId="0D15B5AA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="360" w:lineRule="atLeast"/>
+        <w:ind w:left="2190"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652C27">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Unrestrained natural gas-fueled equipment such as water heaters, boilers, emergency generators, etc.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00652C27" w:rsidR="00DA5731">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="1C4890B9" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="360" w:lineRule="atLeast"/>
+        <w:ind w:left="2190"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652C27">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Any other nonstructural component presenting (1) a high potential falling hazard that could impede egress or (2) a life safety falling hazard to occupants.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="26E4C587" w14:textId="7919A3BC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="1095"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...24 lines deleted...]
-      <w:r w:rsidR="0093585D" w:rsidRPr="00652C27">
+        <w:t xml:space="preserve">All building evaluations and presumptive rating verifications must include firsthand visual observation of the building by the evaluator to verify </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00652C27" w:rsidR="00DA5731">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">that </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00652C27">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>existing conditions conform to engineering drawings and other supporting information (e.g., building reports, remote imagery, permit records, etc.).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00652C27" w:rsidR="00210EBC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00513DA9" w14:paraId="317A87FD" w14:textId="248AD8FE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="360" w:lineRule="atLeast"/>
+        <w:ind w:left="1094"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652C27">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>All building evaluations and bases for ratings must incorporate the most current ground motions and other geo-seismic hazard analyses. Where available, recent site-specific ground motion analyses should be utilized.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00652C27" w:rsidR="00B77948">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> USGS ground motion </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00652C27" w:rsidR="000E28FE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">estimates derived from the National Seismic Hazard Model </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00652C27" w:rsidR="00B77948">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">are acceptable if site-specific </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00652C27" w:rsidR="00BE7489">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hazard results </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00652C27" w:rsidR="00B77948">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>data are not readily available.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00652C27" w:rsidR="00210EBC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="44BFB460" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="360" w:lineRule="atLeast"/>
+        <w:ind w:left="1095"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652C27">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A “building” identified by a single CAAN ID number that has more than one structurally separate unit (e.g., a six-story main structure with an adjacent separate one-story structure) requires a rating for each structurally separate portion. The main building must be identified by the current CAAN ID number and each auxiliary unit by the same CAAN ID number with a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00652C27">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>decimal number suffix (e.g., main building CAAN ID 1034; auxiliary building CAAN ID 1034.1).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="09779AF3" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="360" w:lineRule="atLeast"/>
+        <w:ind w:left="1095"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652C27">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>For all buildings, the CSE must provide an approximate range of retrofit costs in the following Cost-Range categories:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="4C80081C" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="360" w:lineRule="atLeast"/>
+        <w:ind w:left="2190"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652C27">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Low: less than $50 per square foot (sf)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="66C3FDF9" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="360" w:lineRule="atLeast"/>
+        <w:ind w:left="2190"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652C27">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Medium: greater than $50 per sf and less than $200 per sf</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="07F33791" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="360" w:lineRule="atLeast"/>
+        <w:ind w:left="2190"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652C27">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>High: greater than $200 per sf and less than $400 per sf</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="18A75DB1" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="360" w:lineRule="atLeast"/>
+        <w:ind w:left="2190"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652C27">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Very High: greater than $400 per sf</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B344C6" w14:paraId="67C202A0" w14:textId="0F479FEA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:beforeAutospacing="1" w:after="0" w:line="360" w:lineRule="atLeast"/>
+        <w:ind w:left="1095"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652C27">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00652C27" w:rsidR="001C7EC2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>assumption should be</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00652C27" w:rsidR="00B77948">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a complete retrofit </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00652C27" w:rsidR="00D30AEC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">that </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00652C27" w:rsidR="00B77948">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>conform</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00652C27" w:rsidR="00DF5D00">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00652C27" w:rsidR="00B77948">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to the current UC Policy. Note </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00652C27" w:rsidR="00C33801">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>that</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00652C27" w:rsidR="00B77948">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00652C27" w:rsidR="00C33801">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00652C27" w:rsidR="00B77948">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>range</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00652C27" w:rsidR="00D4443D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00652C27" w:rsidR="00E74725">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> indicated in Categories</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00652C27" w:rsidR="00C33801">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> I to IV</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00652C27" w:rsidR="00B77948">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> include all construction costs, including code upgrades (e.g., accessibility, fire and life safety, mechanical, electrical, plumbing) triggered by the seismic retrofit.  It is acknowledged that such cost range</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00652C27" w:rsidR="002A4DB4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00652C27" w:rsidR="00B77948">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00652C27" w:rsidR="002A4DB4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">are </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00652C27" w:rsidR="00B77948">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">assumed to be based only on the engineer’s rough estimate and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00652C27" w:rsidR="00F521B4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>are</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00652C27" w:rsidR="00B77948">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00652C27" w:rsidR="00B77948">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>not</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00652C27" w:rsidR="00B77948">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> intended to require input from a professional cost estimator. No specific </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00652C27" w:rsidR="00F521B4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">numerical </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00652C27" w:rsidR="00B77948">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">estimate is required to be supplied </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00652C27" w:rsidR="004C6B2B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>for this evaluation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00652C27" w:rsidR="00313297">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00652C27" w:rsidR="00B77948">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00652C27" w:rsidR="0029558F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>rather</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00652C27" w:rsidR="00313297">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00652C27">
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> and does not require completion of an ASCE 41 “Nonstructural Checklist”. Such hazards may </w:t>
+      <w:r w:rsidRPr="00652C27" w:rsidR="0029558F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00652C27" w:rsidR="00B77948">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">only </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00652C27" w:rsidR="003173D4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00652C27" w:rsidR="00B77948">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>select</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00652C27" w:rsidR="002B7712">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ion of the applicable</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00652C27" w:rsidR="00B77948">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Cost-Range category </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00652C27" w:rsidR="002B7712">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00652C27" w:rsidR="00B77948">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Low, Medium, High</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00652C27" w:rsidR="003173D4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00652C27" w:rsidR="00B77948">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or Very High. For estimation purposes, CSEs may judgmentally determine an approximate cost range for seismic retrofits based on recent relevant </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00652C27">
-[...8 lines deleted...]
-        <w:t>include</w:t>
+      <w:r w:rsidRPr="00652C27" w:rsidR="00B77948">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>experience, and</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00652C27">
-[...11 lines deleted...]
-    <w:p w14:paraId="3DAFA51E" w14:textId="429B99C2" w:rsidR="00B77948" w:rsidRPr="00652C27" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+      <w:r w:rsidRPr="00652C27" w:rsidR="00B77948">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> then apply a multiplier to approximate total construction costs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="18EB9E3A" w14:textId="49CE7FB1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="360" w:lineRule="atLeast"/>
+        <w:ind w:left="1095"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652C27">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Buildings that meet rating exception criteria described in Section 3.2.4.A, and are elected not</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00652C27" w:rsidR="00113F74">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00652C27">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be rated, the campus must document, at a minimum, the following information:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="2221D257" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="2190"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Heavy ceilings, features</w:t>
-[...59 lines deleted...]
-    <w:p w14:paraId="165E46BE" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="00652C27" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+        <w:t>Building name,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="068F2116" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="2190"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heavy masonry or stone veneer above exit ways and public access </w:t>
-[...15 lines deleted...]
-    <w:p w14:paraId="39CCAE81" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="00652C27" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+        <w:t>CAAN identification,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="3BF4F56D" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="2190"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">Unbraced masonry parapets, cornices, heavy cladding, or other appendages above exit ways and public access </w:t>
-[...15 lines deleted...]
-    <w:p w14:paraId="7C4F6FA3" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="00652C27" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+        <w:t>Floor area value (outside gross square feet),</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="3F78256C" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="2190"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">Unrestrained hazardous materials </w:t>
-[...15 lines deleted...]
-    <w:p w14:paraId="0E7ACC2F" w14:textId="6D1F9B30" w:rsidR="00B77948" w:rsidRPr="00652C27" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+        <w:t>ASCE or FEMA model building type,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="7F407D5E" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="2190"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">Masonry </w:t>
-[...15 lines deleted...]
-    <w:p w14:paraId="17F7E63E" w14:textId="0D15B5AA" w:rsidR="00B77948" w:rsidRPr="00652C27" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+        <w:t>Meets rating exemption criteria,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="681676E2" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="2190"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Unrestrained natural gas-fueled equipment such as water heaters, boilers, emergency generators, etc.</w:t>
-[...13 lines deleted...]
-    <w:p w14:paraId="1C4890B9" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="00652C27" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+        <w:t>Evaluation firm (or Campus, whichever is applicable), and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="40DBA022" w14:textId="05CB4489">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="2190"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Any other nonstructural component presenting (1) a high potential falling hazard that could impede egress or (2) a life safety falling hazard to occupants.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="26E4C587" w14:textId="7919A3BC" w:rsidR="00B77948" w:rsidRPr="00652C27" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+        <w:t>Full Name of the evaluator in the “Evaluator Initials” field.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00652C27" w:rsidR="00AE7B82" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="1F91E819" w14:textId="3F524E93">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="1095"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">All building evaluations and presumptive rating verifications must include firsthand visual observation of the building by the evaluator to verify </w:t>
-[...23 lines deleted...]
-      <w:r w:rsidR="00210EBC" w:rsidRPr="00652C27">
+        <w:t>Facilities assigned a rating of V may consider renewal of existing leases up to December 31, 203</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00652C27" w:rsidR="00BC00AE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00652C27">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>. Documentation of the building’s rating must be provided to UCOP prior to the renewal.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
       </w:r>
-    </w:p>
-[...96 lines deleted...]
-    <w:p w14:paraId="44BFB460" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="00652C27" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+      <w:r w:rsidRPr="00652C27">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>If the campus determines a lease renewal is appropriate, the campus should document the alternatives considered and the process that resulted in the decision to renew leases. This documentation should be maintained by the campus.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00652C27" w:rsidR="009C51DB" w:rsidP="00652C27" w:rsidRDefault="004F0ED5" w14:paraId="34AE187C" w14:textId="0A1DAC30">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="1095"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">A “building” identified by a single CAAN ID number that has more than one structurally separate unit (e.g., a six-story main structure with an adjacent separate one-story structure) requires a rating for each structurally separate portion. The main building must be identified by the current CAAN ID number and each auxiliary unit by the same CAAN ID number with a </w:t>
-[...997 lines deleted...]
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Facilities that meet criteria to be assigned Seismic Performance Rating Va must be documented by a CSE using the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId31">
         <w:r w:rsidRPr="00652C27">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Certificate of Va Seismic Performance Rating Determination</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00CD5347">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09F2825D" w14:textId="6FE358A9" w:rsidR="00A357E9" w:rsidRPr="00652C27" w:rsidRDefault="00AE7B82" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00652C27" w:rsidR="00A357E9" w:rsidP="00652C27" w:rsidRDefault="00AE7B82" w14:paraId="09F2825D" w14:textId="6FE358A9">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc227597204" w:id="13"/>
+      <w:r w:rsidRPr="00652C27">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>3.3.</w:t>
       </w:r>
-      <w:r w:rsidR="00315F78" w:rsidRPr="00652C27">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00652C27" w:rsidR="00315F78">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00EC7D5B" w:rsidRPr="00652C27">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00652C27" w:rsidR="00EC7D5B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>Annual Compliance Goal</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
-    <w:p w14:paraId="11F3593D" w14:textId="725A9133" w:rsidR="00E635F8" w:rsidRPr="00652C27" w:rsidRDefault="00E635F8" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00652C27" w:rsidR="00E635F8" w:rsidP="00652C27" w:rsidRDefault="00E635F8" w14:paraId="11F3593D" w14:textId="725A9133">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>As a part of documenting progress with continual improvement in reducing seismic risk, each location will be required to provide the following information as part of their annual reporting:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4608A4A9" w14:textId="77777777" w:rsidR="00E635F8" w:rsidRPr="00652C27" w:rsidRDefault="00E635F8" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00652C27" w:rsidR="00E635F8" w:rsidP="00652C27" w:rsidRDefault="00E635F8" w14:paraId="4608A4A9" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Non-compliant space at start of reporting year.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18ECFC5B" w14:textId="77777777" w:rsidR="00E635F8" w:rsidRPr="00652C27" w:rsidRDefault="00E635F8" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00652C27" w:rsidR="00E635F8" w:rsidP="00652C27" w:rsidRDefault="00E635F8" w14:paraId="18ECFC5B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Non-compliant space removed during reporting year.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="144F97CB" w14:textId="77777777" w:rsidR="00E635F8" w:rsidRPr="00652C27" w:rsidRDefault="00E635F8" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00652C27" w:rsidR="00E635F8" w:rsidP="00652C27" w:rsidRDefault="00E635F8" w14:paraId="144F97CB" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Non-compliant space added during reporting year.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D10A28E" w14:textId="7E336250" w:rsidR="00E635F8" w:rsidRPr="00652C27" w:rsidRDefault="00E635F8" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00652C27" w:rsidR="00E635F8" w:rsidP="00652C27" w:rsidRDefault="00E635F8" w14:paraId="5D10A28E" w14:textId="7E336250">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Total non-compliant space at conclusion of reporting year.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B7CE152" w14:textId="77777777" w:rsidR="00735605" w:rsidRPr="00652C27" w:rsidRDefault="00735605" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00652C27" w:rsidR="00735605" w:rsidP="00652C27" w:rsidRDefault="00735605" w14:paraId="2B7CE152" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Acquisition of non-compliant space increases the amount of space that must be converted into compliant space each year, compared to what would have been required without the additional non-compliant space. Annual compliance square footage targets should be met regardless of the amount of non-compliant space added to the inventory.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B78246A" w14:textId="10332997" w:rsidR="00735605" w:rsidRPr="00652C27" w:rsidRDefault="00856E94" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00652C27" w:rsidR="00735605" w:rsidP="00652C27" w:rsidRDefault="00856E94" w14:paraId="6B78246A" w14:textId="10332997">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Refer</w:t>
       </w:r>
-      <w:r w:rsidR="00735605" w:rsidRPr="00652C27">
+      <w:r w:rsidRPr="00652C27" w:rsidR="00735605">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">to Partial Credit FAQ for </w:t>
       </w:r>
-      <w:r w:rsidR="00735605" w:rsidRPr="00652C27">
+      <w:r w:rsidRPr="00652C27" w:rsidR="00735605">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>examples that illustrate different policy application scenarios.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3294C997" w14:textId="77777777" w:rsidR="00313297" w:rsidRPr="00FA04E6" w:rsidRDefault="00315F78" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00FA04E6" w:rsidR="00313297" w:rsidP="00652C27" w:rsidRDefault="00315F78" w14:paraId="3294C997" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Toc227597205"/>
+      <w:bookmarkStart w:name="_Toc227597205" w:id="14"/>
       <w:r w:rsidRPr="00FA04E6">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>3.3.</w:t>
       </w:r>
-      <w:r w:rsidR="00565B98" w:rsidRPr="00FA04E6">
+      <w:r w:rsidRPr="00FA04E6" w:rsidR="00565B98">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA04E6">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00EC7D5B" w:rsidRPr="00FA04E6">
+      <w:r w:rsidRPr="00FA04E6" w:rsidR="00EC7D5B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>Compliance Credit</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
     </w:p>
-    <w:p w14:paraId="26900A58" w14:textId="35E12EAB" w:rsidR="00910CDC" w:rsidRPr="00652C27" w:rsidRDefault="00D80DF8" w:rsidP="00A57E34">
+    <w:p w:rsidRPr="00652C27" w:rsidR="00910CDC" w:rsidP="00A57E34" w:rsidRDefault="00D80DF8" w14:paraId="26900A58" w14:textId="35E12EAB">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>To achieve the UC Seismic Safety</w:t>
       </w:r>
-      <w:r w:rsidR="00DC14EA" w:rsidRPr="00652C27">
+      <w:r w:rsidRPr="00652C27" w:rsidR="00DC14EA">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Policy</w:t>
       </w:r>
-      <w:r w:rsidR="00DC14EA" w:rsidRPr="00652C27">
+      <w:r w:rsidRPr="00652C27" w:rsidR="00DC14EA">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> Section III</w:t>
       </w:r>
-      <w:r w:rsidR="00DC14EA" w:rsidRPr="00652C27">
+      <w:r w:rsidRPr="00652C27" w:rsidR="00DC14EA">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> goal of reducing non-conforming facility square footage, full or partial credit towards compliance may be given for the relevant square footage under the following options and per Table 3 below (additional opportunities may exist beyond what is listed and can be brought to the SAB for review): </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="128F381A" w14:textId="2773F523" w:rsidR="00D1571D" w:rsidRPr="00652C27" w:rsidRDefault="00D80DF8" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00652C27" w:rsidR="00D1571D" w:rsidP="00652C27" w:rsidRDefault="00D80DF8" w14:paraId="128F381A" w14:textId="2773F523">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:caps/>
           <w:color w:val="333333"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Full credit: a building that has met current policy requirements, through retrofit or improved rating via Tier 2 or 3 evaluation to an SPR IV, or through demolition, disposal by sale or other method, is eligible for 100% credit. If only a portion of the building </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>is in compliance with</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> the Policy, then the reduction in non-conforming square footage shall be the square footage of that portion of the building.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70E10A85" w14:textId="77777777" w:rsidR="00D1571D" w:rsidRPr="00652C27" w:rsidRDefault="00D80DF8" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00652C27" w:rsidR="00D1571D" w:rsidP="00652C27" w:rsidRDefault="00D80DF8" w14:paraId="70E10A85" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Partial credit: a building that has been improved through retrofit to an SPR V or Va is eligible for partial credit (see Table 3). A building whose rating has been improved to an SPR V or Va via Tier 2 or 3 evaluation alone is not eligible for partial credit but may be assigned the newly designated SPR rating.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52BC4FDD" w14:textId="70472E0D" w:rsidR="00104847" w:rsidRPr="00652C27" w:rsidRDefault="00D80DF8" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00652C27" w:rsidR="00104847" w:rsidP="00652C27" w:rsidRDefault="00D80DF8" w14:paraId="52BC4FDD" w14:textId="70472E0D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Partial discretionary credit: a building that </w:t>
       </w:r>
-      <w:r w:rsidR="00D1571D" w:rsidRPr="00652C27">
+      <w:r w:rsidRPr="00652C27" w:rsidR="00D1571D">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>has</w:t>
       </w:r>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> been improved through retrofit, typically of a targeted nature, but whose rating has not been improved, is eligible for partial credit at the discretion of the SAB. Requests for review shall be made using the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33" w:history="1">
-        <w:r w:rsidR="00CD5347" w:rsidRPr="00CD5347">
+      <w:hyperlink w:history="1" r:id="rId32">
+        <w:r w:rsidRPr="00CD5347" w:rsidR="00CD5347">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:t>Seismic Safety Partial Credit Review Form</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2732B0F3" w14:textId="61A7CCC1" w:rsidR="0000183F" w:rsidRPr="00652C27" w:rsidRDefault="00CE349E" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00652C27" w:rsidR="0000183F" w:rsidP="00652C27" w:rsidRDefault="00CE349E" w14:paraId="2732B0F3" w14:textId="61A7CCC1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">General </w:t>
       </w:r>
-      <w:r w:rsidR="00104847" w:rsidRPr="00652C27">
+      <w:r w:rsidRPr="00652C27" w:rsidR="00104847">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">rocess for the </w:t>
       </w:r>
       <w:r w:rsidR="00CD5347">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Seismic Safety</w:t>
       </w:r>
-      <w:r w:rsidR="008F40EB" w:rsidRPr="00652C27">
+      <w:r w:rsidRPr="00652C27" w:rsidR="008F40EB">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Partial Credit Review</w:t>
       </w:r>
-      <w:r w:rsidR="008F40EB" w:rsidRPr="00652C27">
+      <w:r w:rsidRPr="00652C27" w:rsidR="008F40EB">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D80DF8" w:rsidRPr="00652C27">
+      <w:r w:rsidRPr="00652C27" w:rsidR="00D80DF8">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">for </w:t>
       </w:r>
-      <w:r w:rsidR="008F40EB" w:rsidRPr="00652C27">
+      <w:r w:rsidRPr="00652C27" w:rsidR="008F40EB">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
-      <w:r w:rsidR="00D80DF8" w:rsidRPr="00652C27">
+      <w:r w:rsidRPr="00652C27" w:rsidR="00D80DF8">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">inal </w:t>
       </w:r>
-      <w:r w:rsidR="008F40EB" w:rsidRPr="00652C27">
+      <w:r w:rsidRPr="00652C27" w:rsidR="008F40EB">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>q</w:t>
       </w:r>
-      <w:r w:rsidR="00D80DF8" w:rsidRPr="00652C27">
+      <w:r w:rsidRPr="00652C27" w:rsidR="00D80DF8">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">ualification </w:t>
       </w:r>
-      <w:r w:rsidR="008F40EB" w:rsidRPr="00652C27">
+      <w:r w:rsidRPr="00652C27" w:rsidR="008F40EB">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidR="00D80DF8" w:rsidRPr="00652C27">
+      <w:r w:rsidRPr="00652C27" w:rsidR="00D80DF8">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">oward </w:t>
       </w:r>
-      <w:r w:rsidR="008F40EB" w:rsidRPr="00652C27">
+      <w:r w:rsidRPr="00652C27" w:rsidR="008F40EB">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidR="00D80DF8" w:rsidRPr="00652C27">
+      <w:r w:rsidRPr="00652C27" w:rsidR="00D80DF8">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">artial </w:t>
       </w:r>
-      <w:r w:rsidR="008F40EB" w:rsidRPr="00652C27">
+      <w:r w:rsidRPr="00652C27" w:rsidR="008F40EB">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
-      <w:r w:rsidR="00D80DF8" w:rsidRPr="00652C27">
+      <w:r w:rsidRPr="00652C27" w:rsidR="00D80DF8">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">iscretionary </w:t>
       </w:r>
-      <w:r w:rsidR="008F40EB" w:rsidRPr="00652C27">
+      <w:r w:rsidRPr="00652C27" w:rsidR="008F40EB">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidR="00D80DF8" w:rsidRPr="00652C27">
+      <w:r w:rsidRPr="00652C27" w:rsidR="00D80DF8">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">redit </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A29A626" w14:textId="77777777" w:rsidR="0000183F" w:rsidRPr="00652C27" w:rsidRDefault="00D80DF8" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00652C27" w:rsidR="0000183F" w:rsidP="00652C27" w:rsidRDefault="00D80DF8" w14:paraId="5A29A626" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Preliminary Submittal Requirements (Before Schematic Drawings) approved by CSE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46F19AD9" w14:textId="77777777" w:rsidR="00F43C93" w:rsidRPr="00652C27" w:rsidRDefault="00D80DF8" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00652C27" w:rsidR="00F43C93" w:rsidP="00652C27" w:rsidRDefault="00D80DF8" w14:paraId="46F19AD9" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Description of basis for partial credit request</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31ABF602" w14:textId="77777777" w:rsidR="00F43C93" w:rsidRPr="00652C27" w:rsidRDefault="00D80DF8" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00652C27" w:rsidR="00F43C93" w:rsidP="00652C27" w:rsidRDefault="00D80DF8" w14:paraId="31ABF602" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Description of </w:t>
       </w:r>
-      <w:r w:rsidR="00F43C93" w:rsidRPr="00652C27">
+      <w:r w:rsidRPr="00652C27" w:rsidR="00F43C93">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>scope of work and deficiencies mitigated</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0018302A" w14:textId="77777777" w:rsidR="00F43C93" w:rsidRPr="00652C27" w:rsidRDefault="00D80DF8" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00652C27" w:rsidR="00F43C93" w:rsidP="00652C27" w:rsidRDefault="00D80DF8" w14:paraId="0018302A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Conceptual drawings /Annotated Retrofit Plans</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B0FB023" w14:textId="77777777" w:rsidR="00F43C93" w:rsidRPr="00652C27" w:rsidRDefault="00D80DF8" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00652C27" w:rsidR="00F43C93" w:rsidP="00652C27" w:rsidRDefault="00D80DF8" w14:paraId="0B0FB023" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Review by SAB campus advisor. The primary SAB campus advisor decides whether to involve the second campus advisor or the broader SAB.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="109E0B38" w14:textId="77777777" w:rsidR="00F43C93" w:rsidRPr="00652C27" w:rsidRDefault="00D80DF8" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00652C27" w:rsidR="00F43C93" w:rsidP="00652C27" w:rsidRDefault="00D80DF8" w14:paraId="109E0B38" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Final Submittal Requirements</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="258F404A" w14:textId="77777777" w:rsidR="00F43C93" w:rsidRPr="00652C27" w:rsidRDefault="00D80DF8" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00652C27" w:rsidR="00F43C93" w:rsidP="00652C27" w:rsidRDefault="00D80DF8" w14:paraId="258F404A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Description of basis for partial credit request</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5837759C" w14:textId="77777777" w:rsidR="00F43C93" w:rsidRPr="00652C27" w:rsidRDefault="00D80DF8" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00652C27" w:rsidR="00F43C93" w:rsidP="00652C27" w:rsidRDefault="00D80DF8" w14:paraId="5837759C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Description of </w:t>
       </w:r>
-      <w:r w:rsidR="00F43C93" w:rsidRPr="00652C27">
+      <w:r w:rsidRPr="00652C27" w:rsidR="00F43C93">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>scope of work and deficiencies mitigated</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="181155A4" w14:textId="77777777" w:rsidR="00F43C93" w:rsidRPr="00652C27" w:rsidRDefault="00D80DF8" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00652C27" w:rsidR="00F43C93" w:rsidP="00652C27" w:rsidRDefault="00D80DF8" w14:paraId="181155A4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Retrofit plans including design criteria</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0675F75A" w14:textId="77777777" w:rsidR="00F43C93" w:rsidRPr="00652C27" w:rsidRDefault="00D80DF8" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00652C27" w:rsidR="00F43C93" w:rsidP="00652C27" w:rsidRDefault="00D80DF8" w14:paraId="0675F75A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Letter of concurrence from campus peer reviewer</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E310400" w14:textId="77777777" w:rsidR="00F43C93" w:rsidRPr="00652C27" w:rsidRDefault="00D80DF8" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00652C27" w:rsidR="00F43C93" w:rsidP="00652C27" w:rsidRDefault="00D80DF8" w14:paraId="2E310400" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Review by SAB campus advisor</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7128C3AE" w14:textId="77777777" w:rsidR="00F43C93" w:rsidRPr="00652C27" w:rsidRDefault="00D80DF8" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00652C27" w:rsidR="00F43C93" w:rsidP="00652C27" w:rsidRDefault="00D80DF8" w14:paraId="7128C3AE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Upon completion of SAB review, UCOP will inform </w:t>
       </w:r>
-      <w:r w:rsidR="00F43C93" w:rsidRPr="00652C27">
+      <w:r w:rsidRPr="00652C27" w:rsidR="00F43C93">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>location seismic contact to update the annual Campus Seismic Plan (CSP) accordingly.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1664F067" w14:textId="77777777" w:rsidR="00F43C93" w:rsidRPr="00652C27" w:rsidRDefault="00D80DF8" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00652C27" w:rsidR="00F43C93" w:rsidP="00652C27" w:rsidRDefault="00D80DF8" w14:paraId="1664F067" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Special Case: Previous Retrofit Work</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D0877BC" w14:textId="3B30B0C4" w:rsidR="00315F78" w:rsidRPr="00652C27" w:rsidRDefault="00D80DF8" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00652C27" w:rsidR="00315F78" w:rsidP="00652C27" w:rsidRDefault="00D80DF8" w14:paraId="0D0877BC" w14:textId="3B30B0C4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">See </w:t>
       </w:r>
-      <w:r w:rsidR="00894A34" w:rsidRPr="00652C27">
+      <w:r w:rsidRPr="00652C27" w:rsidR="00894A34">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Seismic Safety Frequently </w:t>
       </w:r>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidR="00894A34" w:rsidRPr="00652C27">
+      <w:r w:rsidRPr="00652C27" w:rsidR="00894A34">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">sked </w:t>
       </w:r>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Q</w:t>
       </w:r>
-      <w:r w:rsidR="00894A34" w:rsidRPr="00652C27">
+      <w:r w:rsidRPr="00652C27" w:rsidR="00894A34">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>uestions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24141F56" w14:textId="16C8DF50" w:rsidR="00212D8E" w:rsidRPr="00652C27" w:rsidRDefault="00F43C93" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00652C27" w:rsidR="00212D8E" w:rsidP="00652C27" w:rsidRDefault="00F43C93" w14:paraId="24141F56" w14:textId="16C8DF50">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
-      <w:r w:rsidR="00A61C75" w:rsidRPr="00652C27">
+      <w:r w:rsidRPr="00652C27" w:rsidR="00A61C75">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidR="00D621C5" w:rsidRPr="00FA04E6">
+      <w:r w:rsidRPr="00FA04E6" w:rsidR="00D621C5">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E35CB5">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:r w:rsidR="00D621C5" w:rsidRPr="00FA04E6">
+      <w:r w:rsidRPr="00FA04E6" w:rsidR="00D621C5">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>Partial Credit</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9344" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tblCellMar>
           <w:top w:w="15" w:type="dxa"/>
           <w:left w:w="15" w:type="dxa"/>
           <w:bottom w:w="15" w:type="dxa"/>
           <w:right w:w="15" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1454"/>
         <w:gridCol w:w="1892"/>
         <w:gridCol w:w="1526"/>
         <w:gridCol w:w="1436"/>
         <w:gridCol w:w="3036"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0092339D" w:rsidRPr="00CD5347" w14:paraId="13B2B73C" w14:textId="1AF61254" w:rsidTr="00713D9A">
+      <w:tr w:rsidRPr="00CD5347" w:rsidR="0092339D" w:rsidTr="00713D9A" w14:paraId="13B2B73C" w14:textId="1AF61254">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1430" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="215E99" w:themeFill="text2" w:themeFillTint="BF"/>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="48D2BAE7" w14:textId="0B121180" w:rsidR="00165749" w:rsidRPr="00652C27" w:rsidRDefault="00165749" w:rsidP="00652C27">
+          <w:p w:rsidRPr="00652C27" w:rsidR="00165749" w:rsidP="00652C27" w:rsidRDefault="00165749" w14:paraId="48D2BAE7" w14:textId="0B121180">
             <w:pPr>
               <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00652C27">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>Credit Type</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1895" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="215E99" w:themeFill="text2" w:themeFillTint="BF"/>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5758F899" w14:textId="4F3622AE" w:rsidR="00165749" w:rsidRPr="00652C27" w:rsidRDefault="00165749" w:rsidP="00652C27">
+          <w:p w:rsidRPr="00652C27" w:rsidR="00165749" w:rsidP="00652C27" w:rsidRDefault="00165749" w14:paraId="5758F899" w14:textId="4F3622AE">
             <w:pPr>
               <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00652C27">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>Strategy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="215E99" w:themeFill="text2" w:themeFillTint="BF"/>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0B45E6C4" w14:textId="6ADD5C7A" w:rsidR="00165749" w:rsidRPr="00652C27" w:rsidRDefault="00165749" w:rsidP="00652C27">
+          <w:p w:rsidRPr="00652C27" w:rsidR="00165749" w:rsidP="00652C27" w:rsidRDefault="00165749" w14:paraId="0B45E6C4" w14:textId="6ADD5C7A">
             <w:pPr>
               <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00652C27">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>SPR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="215E99" w:themeFill="text2" w:themeFillTint="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="7CBA4105" w14:textId="4931AA68" w:rsidR="00165749" w:rsidRPr="00652C27" w:rsidRDefault="00165749" w:rsidP="00652C27">
+          <w:p w:rsidRPr="00652C27" w:rsidR="00165749" w:rsidP="00652C27" w:rsidRDefault="00165749" w14:paraId="7CBA4105" w14:textId="4931AA68">
             <w:pPr>
               <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00652C27">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>Eligible Max Credit x GSF</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3049" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="215E99" w:themeFill="text2" w:themeFillTint="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="6D29D5A3" w14:textId="11633BD0" w:rsidR="00165749" w:rsidRPr="00652C27" w:rsidRDefault="00165749" w:rsidP="00652C27">
+          <w:p w:rsidRPr="00652C27" w:rsidR="00165749" w:rsidP="00652C27" w:rsidRDefault="00165749" w14:paraId="6D29D5A3" w14:textId="11633BD0">
             <w:pPr>
               <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00652C27">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>Notes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0092339D" w:rsidRPr="00CD5347" w14:paraId="1BACB8D3" w14:textId="1085B41A" w:rsidTr="004D7E19">
+      <w:tr w:rsidRPr="00CD5347" w:rsidR="0092339D" w:rsidTr="004D7E19" w14:paraId="1BACB8D3" w14:textId="1085B41A">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1430" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A2C3DF5" w14:textId="55AFB073" w:rsidR="00FE0084" w:rsidRPr="00652C27" w:rsidRDefault="00FE0084" w:rsidP="00652C27">
+          <w:p w:rsidRPr="00652C27" w:rsidR="00FE0084" w:rsidP="00652C27" w:rsidRDefault="00FE0084" w14:paraId="4A2C3DF5" w14:textId="55AFB073">
             <w:pPr>
-              <w:spacing w:beforeLines="20" w:before="48" w:afterLines="20" w:after="48" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="48" w:beforeLines="20" w:after="48" w:afterLines="20" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00652C27">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Full</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1895" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6DAF06A7" w14:textId="77777777" w:rsidR="007F41A2" w:rsidRPr="00652C27" w:rsidRDefault="007F41A2" w:rsidP="00652C27">
+          <w:p w:rsidRPr="00652C27" w:rsidR="007F41A2" w:rsidP="00652C27" w:rsidRDefault="007F41A2" w14:paraId="6DAF06A7" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:beforeLines="20" w:before="48" w:afterLines="20" w:after="48" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="48" w:beforeLines="20" w:after="48" w:afterLines="20" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00652C27">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Retrofit, or </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1E51AC95" w14:textId="6E9F21B0" w:rsidR="00FE0084" w:rsidRPr="00652C27" w:rsidRDefault="007F41A2" w:rsidP="00652C27">
+          <w:p w:rsidRPr="00652C27" w:rsidR="00FE0084" w:rsidP="00652C27" w:rsidRDefault="007F41A2" w14:paraId="1E51AC95" w14:textId="6E9F21B0">
             <w:pPr>
-              <w:spacing w:beforeLines="20" w:before="48" w:afterLines="20" w:after="48" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="48" w:beforeLines="20" w:after="48" w:afterLines="20" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00652C27">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Tier 2 or 3 evaluation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3E569C08" w14:textId="2476DFE7" w:rsidR="00FE0084" w:rsidRPr="00652C27" w:rsidRDefault="00087406" w:rsidP="00E72542">
+          <w:p w:rsidRPr="00652C27" w:rsidR="00FE0084" w:rsidP="00E72542" w:rsidRDefault="00087406" w14:paraId="3E569C08" w14:textId="2476DFE7">
             <w:pPr>
-              <w:spacing w:beforeLines="20" w:before="48" w:afterLines="20" w:after="48" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="48" w:beforeLines="20" w:after="48" w:afterLines="20" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00652C27">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>VI, V, or Va to IV</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="31481276" w14:textId="60DED9E5" w:rsidR="00FE0084" w:rsidRPr="00652C27" w:rsidRDefault="00FE0084" w:rsidP="00652C27">
+          <w:p w:rsidRPr="00652C27" w:rsidR="00FE0084" w:rsidP="00652C27" w:rsidRDefault="00FE0084" w14:paraId="31481276" w14:textId="60DED9E5">
             <w:pPr>
               <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00652C27">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3049" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="36C0C985" w14:textId="77777777" w:rsidR="00BB0C8A" w:rsidRPr="00652C27" w:rsidRDefault="00BB0C8A" w:rsidP="00652C27">
+          <w:p w:rsidRPr="00652C27" w:rsidR="00BB0C8A" w:rsidP="00652C27" w:rsidRDefault="00BB0C8A" w14:paraId="36C0C985" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00652C27">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Current policy</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1CFFBED9" w14:textId="77777777" w:rsidR="00BB0C8A" w:rsidRPr="00652C27" w:rsidRDefault="00BB0C8A" w:rsidP="00652C27">
+          <w:p w:rsidRPr="00652C27" w:rsidR="00BB0C8A" w:rsidP="00652C27" w:rsidRDefault="00BB0C8A" w14:paraId="1CFFBED9" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="745AF50D" w14:textId="46B24FDD" w:rsidR="00FE0084" w:rsidRPr="00652C27" w:rsidRDefault="00BB0C8A" w:rsidP="00652C27">
+          <w:p w:rsidRPr="00652C27" w:rsidR="00FE0084" w:rsidP="00652C27" w:rsidRDefault="00BB0C8A" w14:paraId="745AF50D" w14:textId="46B24FDD">
             <w:pPr>
               <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00652C27">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>If a portion of the building (i.e.</w:t>
             </w:r>
-            <w:r w:rsidR="00713D9A" w:rsidRPr="00652C27">
+            <w:r w:rsidRPr="00652C27" w:rsidR="00713D9A">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00652C27">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> wing) is brought </w:t>
             </w:r>
-            <w:r w:rsidR="00713D9A" w:rsidRPr="00652C27">
+            <w:r w:rsidRPr="00652C27" w:rsidR="00713D9A">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>into</w:t>
             </w:r>
             <w:r w:rsidRPr="00652C27">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> compliance, credit is proportional to the actual square footage of that portion</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0092339D" w:rsidRPr="00CD5347" w14:paraId="6D6F84D0" w14:textId="77777777" w:rsidTr="004D7E19">
+      <w:tr w:rsidRPr="00CD5347" w:rsidR="0092339D" w:rsidTr="004D7E19" w14:paraId="6D6F84D0" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1430" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4F32531F" w14:textId="77777777" w:rsidR="00FE0084" w:rsidRPr="00652C27" w:rsidRDefault="00FE0084" w:rsidP="00652C27">
+          <w:p w:rsidRPr="00652C27" w:rsidR="00FE0084" w:rsidP="00652C27" w:rsidRDefault="00FE0084" w14:paraId="4F32531F" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:beforeLines="20" w:before="48" w:afterLines="20" w:after="48" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="48" w:beforeLines="20" w:after="48" w:afterLines="20" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1895" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="58ABAC2B" w14:textId="5D9294DB" w:rsidR="00FE0084" w:rsidRPr="00652C27" w:rsidRDefault="002C15E3" w:rsidP="00652C27">
+          <w:p w:rsidRPr="00652C27" w:rsidR="00FE0084" w:rsidP="00652C27" w:rsidRDefault="002C15E3" w14:paraId="58ABAC2B" w14:textId="5D9294DB">
             <w:pPr>
-              <w:spacing w:beforeLines="20" w:before="48" w:afterLines="20" w:after="48" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="48" w:beforeLines="20" w:after="48" w:afterLines="20" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00652C27">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Demolition or other disposal of a non-compliant building</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4CF8DAA4" w14:textId="6299132F" w:rsidR="00FE0084" w:rsidRPr="00652C27" w:rsidRDefault="00087406" w:rsidP="00E72542">
+          <w:p w:rsidRPr="00652C27" w:rsidR="00FE0084" w:rsidP="00E72542" w:rsidRDefault="00087406" w14:paraId="4CF8DAA4" w14:textId="6299132F">
             <w:pPr>
-              <w:spacing w:beforeLines="20" w:before="48" w:afterLines="20" w:after="48" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="48" w:beforeLines="20" w:after="48" w:afterLines="20" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00652C27">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="01E8AA70" w14:textId="77777777" w:rsidR="00FE0084" w:rsidRPr="00652C27" w:rsidRDefault="00FE0084" w:rsidP="00652C27">
+          <w:p w:rsidRPr="00652C27" w:rsidR="00FE0084" w:rsidP="00652C27" w:rsidRDefault="00FE0084" w14:paraId="01E8AA70" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3049" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="55DF2A88" w14:textId="77777777" w:rsidR="00FE0084" w:rsidRPr="00652C27" w:rsidRDefault="00FE0084" w:rsidP="00652C27">
+          <w:p w:rsidRPr="00652C27" w:rsidR="00FE0084" w:rsidP="00652C27" w:rsidRDefault="00FE0084" w14:paraId="55DF2A88" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0092339D" w:rsidRPr="00CD5347" w14:paraId="053E7A2B" w14:textId="77777777" w:rsidTr="004D7E19">
+      <w:tr w:rsidRPr="00CD5347" w:rsidR="0092339D" w:rsidTr="004D7E19" w14:paraId="053E7A2B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="152"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1430" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="63549AEC" w14:textId="72E9C9C0" w:rsidR="00D202A6" w:rsidRPr="00652C27" w:rsidRDefault="00D202A6" w:rsidP="00652C27">
+          <w:p w:rsidRPr="00652C27" w:rsidR="00D202A6" w:rsidP="00652C27" w:rsidRDefault="00D202A6" w14:paraId="63549AEC" w14:textId="72E9C9C0">
             <w:pPr>
-              <w:spacing w:beforeLines="20" w:before="48" w:afterLines="20" w:after="48" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="48" w:beforeLines="20" w:after="48" w:afterLines="20" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00652C27">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Partial</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1895" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3FC8381C" w14:textId="5DCBE6BC" w:rsidR="00D202A6" w:rsidRPr="00652C27" w:rsidRDefault="00D202A6" w:rsidP="00652C27">
+          <w:p w:rsidRPr="00652C27" w:rsidR="00D202A6" w:rsidP="00652C27" w:rsidRDefault="00D202A6" w14:paraId="3FC8381C" w14:textId="5DCBE6BC">
             <w:pPr>
-              <w:spacing w:beforeLines="20" w:before="48" w:afterLines="20" w:after="48" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="48" w:beforeLines="20" w:after="48" w:afterLines="20" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00652C27">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Retrofit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7F1D64FB" w14:textId="1D1F9F18" w:rsidR="00D202A6" w:rsidRPr="00652C27" w:rsidRDefault="00D202A6" w:rsidP="00E72542">
+          <w:p w:rsidRPr="00652C27" w:rsidR="00D202A6" w:rsidP="00E72542" w:rsidRDefault="00D202A6" w14:paraId="7F1D64FB" w14:textId="1D1F9F18">
             <w:pPr>
-              <w:spacing w:beforeLines="20" w:before="48" w:afterLines="20" w:after="48" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="48" w:beforeLines="20" w:after="48" w:afterLines="20" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00652C27">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>VI to V</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="25B7F715" w14:textId="23760E91" w:rsidR="00D202A6" w:rsidRPr="00652C27" w:rsidRDefault="00D202A6" w:rsidP="00652C27">
+          <w:p w:rsidRPr="00652C27" w:rsidR="00D202A6" w:rsidP="00652C27" w:rsidRDefault="00D202A6" w14:paraId="25B7F715" w14:textId="23760E91">
             <w:pPr>
               <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00652C27">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>40%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3049" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D8EAAE3" w14:textId="66B6E0B8" w:rsidR="00D202A6" w:rsidRPr="00652C27" w:rsidRDefault="00000513" w:rsidP="00652C27">
+          <w:p w:rsidRPr="00652C27" w:rsidR="00D202A6" w:rsidP="00652C27" w:rsidRDefault="00000513" w14:paraId="1D8EAAE3" w14:textId="66B6E0B8">
             <w:pPr>
               <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00652C27">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Certificate of Seismic Performance Rating </w:t>
             </w:r>
-            <w:r w:rsidR="00253583" w:rsidRPr="00652C27">
+            <w:r w:rsidRPr="00652C27" w:rsidR="00253583">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>required</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0092339D" w:rsidRPr="00CD5347" w14:paraId="7F5C82A5" w14:textId="77777777" w:rsidTr="004D7E19">
+      <w:tr w:rsidRPr="00CD5347" w:rsidR="0092339D" w:rsidTr="004D7E19" w14:paraId="7F5C82A5" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="151"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1430" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0FAA9BF5" w14:textId="77777777" w:rsidR="00D202A6" w:rsidRPr="00652C27" w:rsidRDefault="00D202A6" w:rsidP="00652C27">
+          <w:p w:rsidRPr="00652C27" w:rsidR="00D202A6" w:rsidP="00652C27" w:rsidRDefault="00D202A6" w14:paraId="0FAA9BF5" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:beforeLines="20" w:before="48" w:afterLines="20" w:after="48" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="48" w:beforeLines="20" w:after="48" w:afterLines="20" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1895" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1F2DC0E6" w14:textId="77777777" w:rsidR="00D202A6" w:rsidRPr="00652C27" w:rsidRDefault="00D202A6" w:rsidP="00652C27">
+          <w:p w:rsidRPr="00652C27" w:rsidR="00D202A6" w:rsidP="00652C27" w:rsidRDefault="00D202A6" w14:paraId="1F2DC0E6" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:beforeLines="20" w:before="48" w:afterLines="20" w:after="48" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="48" w:beforeLines="20" w:after="48" w:afterLines="20" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="394E088E" w14:textId="61270AB2" w:rsidR="00D202A6" w:rsidRPr="00652C27" w:rsidRDefault="00D202A6" w:rsidP="00E72542">
+          <w:p w:rsidRPr="00652C27" w:rsidR="00D202A6" w:rsidP="00E72542" w:rsidRDefault="00D202A6" w14:paraId="394E088E" w14:textId="61270AB2">
             <w:pPr>
-              <w:spacing w:beforeLines="20" w:before="48" w:afterLines="20" w:after="48" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="48" w:beforeLines="20" w:after="48" w:afterLines="20" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00652C27">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>VI to Va</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="01AAF0A1" w14:textId="0319A6D9" w:rsidR="00D202A6" w:rsidRPr="00652C27" w:rsidRDefault="00D202A6" w:rsidP="00652C27">
+          <w:p w:rsidRPr="00652C27" w:rsidR="00D202A6" w:rsidP="00652C27" w:rsidRDefault="00D202A6" w14:paraId="01AAF0A1" w14:textId="0319A6D9">
             <w:pPr>
               <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00652C27">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>60%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3049" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="15DDF714" w14:textId="77777777" w:rsidR="00D202A6" w:rsidRPr="00652C27" w:rsidRDefault="00D202A6" w:rsidP="00652C27">
+          <w:p w:rsidRPr="00652C27" w:rsidR="00D202A6" w:rsidP="00652C27" w:rsidRDefault="00D202A6" w14:paraId="15DDF714" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0092339D" w:rsidRPr="00CD5347" w14:paraId="16F9C72D" w14:textId="77777777" w:rsidTr="004D7E19">
+      <w:tr w:rsidRPr="00CD5347" w:rsidR="0092339D" w:rsidTr="004D7E19" w14:paraId="16F9C72D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="151"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1430" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1B0CF69E" w14:textId="77777777" w:rsidR="00D202A6" w:rsidRPr="00652C27" w:rsidRDefault="00D202A6" w:rsidP="00652C27">
+          <w:p w:rsidRPr="00652C27" w:rsidR="00D202A6" w:rsidP="00652C27" w:rsidRDefault="00D202A6" w14:paraId="1B0CF69E" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:beforeLines="20" w:before="48" w:afterLines="20" w:after="48" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="48" w:beforeLines="20" w:after="48" w:afterLines="20" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1895" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5B5DDCD8" w14:textId="77777777" w:rsidR="00D202A6" w:rsidRPr="00652C27" w:rsidRDefault="00D202A6" w:rsidP="00652C27">
+          <w:p w:rsidRPr="00652C27" w:rsidR="00D202A6" w:rsidP="00652C27" w:rsidRDefault="00D202A6" w14:paraId="5B5DDCD8" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:beforeLines="20" w:before="48" w:afterLines="20" w:after="48" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="48" w:beforeLines="20" w:after="48" w:afterLines="20" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3AEE3551" w14:textId="31D24A99" w:rsidR="00D202A6" w:rsidRPr="00652C27" w:rsidRDefault="00D202A6" w:rsidP="00E72542">
+          <w:p w:rsidRPr="00652C27" w:rsidR="00D202A6" w:rsidP="00E72542" w:rsidRDefault="00D202A6" w14:paraId="3AEE3551" w14:textId="31D24A99">
             <w:pPr>
-              <w:spacing w:beforeLines="20" w:before="48" w:afterLines="20" w:after="48" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="48" w:beforeLines="20" w:after="48" w:afterLines="20" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00652C27">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>V to Va</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5F803F03" w14:textId="0A2281F7" w:rsidR="00D202A6" w:rsidRPr="00652C27" w:rsidRDefault="00D202A6" w:rsidP="00652C27">
+          <w:p w:rsidRPr="00652C27" w:rsidR="00D202A6" w:rsidP="00652C27" w:rsidRDefault="00D202A6" w14:paraId="5F803F03" w14:textId="0A2281F7">
             <w:pPr>
               <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00652C27">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>20%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3049" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="55FE4715" w14:textId="77777777" w:rsidR="00D202A6" w:rsidRPr="00652C27" w:rsidRDefault="00D202A6" w:rsidP="00652C27">
+          <w:p w:rsidRPr="00652C27" w:rsidR="00D202A6" w:rsidP="00652C27" w:rsidRDefault="00D202A6" w14:paraId="55FE4715" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0092339D" w:rsidRPr="00CD5347" w14:paraId="069EF0DB" w14:textId="77777777" w:rsidTr="004D7E19">
+      <w:tr w:rsidRPr="00CD5347" w:rsidR="0092339D" w:rsidTr="004D7E19" w14:paraId="069EF0DB" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1430" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4B58A39A" w14:textId="46E91F45" w:rsidR="004E20DC" w:rsidRPr="00652C27" w:rsidRDefault="004E20DC" w:rsidP="00652C27">
+          <w:p w:rsidRPr="00652C27" w:rsidR="004E20DC" w:rsidP="00652C27" w:rsidRDefault="004E20DC" w14:paraId="4B58A39A" w14:textId="46E91F45">
             <w:pPr>
-              <w:spacing w:beforeLines="20" w:before="48" w:afterLines="20" w:after="48" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="48" w:beforeLines="20" w:after="48" w:afterLines="20" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00652C27">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Partial discretionary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1895" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="228928D5" w14:textId="5BDFDCD4" w:rsidR="004E20DC" w:rsidRPr="00652C27" w:rsidRDefault="004E20DC" w:rsidP="00652C27">
+          <w:p w:rsidRPr="00652C27" w:rsidR="004E20DC" w:rsidP="00652C27" w:rsidRDefault="004E20DC" w14:paraId="228928D5" w14:textId="5BDFDCD4">
             <w:pPr>
-              <w:spacing w:beforeLines="20" w:before="48" w:afterLines="20" w:after="48" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="48" w:beforeLines="20" w:after="48" w:afterLines="20" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00652C27">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Partial retrofit with cumulative component-level improvement that does not explicitly satisfy V or Va</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="02F03DB6" w14:textId="36279DF6" w:rsidR="004E20DC" w:rsidRPr="00652C27" w:rsidRDefault="004E20DC" w:rsidP="00E72542">
+          <w:p w:rsidRPr="00652C27" w:rsidR="004E20DC" w:rsidP="00E72542" w:rsidRDefault="004E20DC" w14:paraId="02F03DB6" w14:textId="36279DF6">
             <w:pPr>
-              <w:spacing w:beforeLines="20" w:before="48" w:afterLines="20" w:after="48" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="48" w:beforeLines="20" w:after="48" w:afterLines="20" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00652C27">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>SPR does not change</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="28E3C441" w14:textId="77777777" w:rsidR="004E20DC" w:rsidRPr="00652C27" w:rsidRDefault="004E20DC" w:rsidP="00652C27">
+          <w:p w:rsidRPr="00652C27" w:rsidR="004E20DC" w:rsidP="00652C27" w:rsidRDefault="004E20DC" w14:paraId="28E3C441" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00652C27">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>15% - VI, V</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="557C29C9" w14:textId="44ECBBF1" w:rsidR="004E20DC" w:rsidRPr="00652C27" w:rsidRDefault="004E20DC" w:rsidP="00652C27">
+          <w:p w:rsidRPr="00652C27" w:rsidR="004E20DC" w:rsidP="00652C27" w:rsidRDefault="004E20DC" w14:paraId="557C29C9" w14:textId="44ECBBF1">
             <w:pPr>
               <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00652C27">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">10% - Va </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3049" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="175BE67B" w14:textId="35AEF0E3" w:rsidR="004E20DC" w:rsidRPr="00652C27" w:rsidRDefault="004E20DC" w:rsidP="00652C27">
+          <w:p w:rsidRPr="00652C27" w:rsidR="004E20DC" w:rsidP="00652C27" w:rsidRDefault="004E20DC" w14:paraId="175BE67B" w14:textId="35AEF0E3">
             <w:pPr>
               <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00652C27">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Requires SAB review for final qualification toward partial credit (see 3.3.3.3 and 3.3.3.4)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0092339D" w:rsidRPr="00CD5347" w14:paraId="23F50108" w14:textId="77777777" w:rsidTr="006874F6">
+      <w:tr w:rsidRPr="00CD5347" w:rsidR="0092339D" w:rsidTr="006874F6" w14:paraId="23F50108" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1430" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4ED832BD" w14:textId="77777777" w:rsidR="004E20DC" w:rsidRPr="00652C27" w:rsidRDefault="004E20DC" w:rsidP="00E72542">
+          <w:p w:rsidRPr="00652C27" w:rsidR="004E20DC" w:rsidP="00E72542" w:rsidRDefault="004E20DC" w14:paraId="4ED832BD" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:beforeLines="20" w:before="48" w:afterLines="20" w:after="48" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="48" w:beforeLines="20" w:after="48" w:afterLines="20" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1895" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="571F6CD4" w14:textId="24B3479B" w:rsidR="004E20DC" w:rsidRPr="00652C27" w:rsidRDefault="004E20DC" w:rsidP="00652C27">
+          <w:p w:rsidRPr="00652C27" w:rsidR="004E20DC" w:rsidP="00652C27" w:rsidRDefault="004E20DC" w14:paraId="571F6CD4" w14:textId="24B3479B">
             <w:pPr>
-              <w:spacing w:beforeLines="20" w:before="48" w:afterLines="20" w:after="48" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="48" w:beforeLines="20" w:after="48" w:afterLines="20" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00652C27">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Partial retrofit, verified via nonlinear response history </w:t>
             </w:r>
             <w:r w:rsidRPr="00652C27">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>analysis to explicitly quantify reduction in collapse risk</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="105" w:type="dxa"/>
               <w:left w:w="105" w:type="dxa"/>
               <w:bottom w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6B9ED7A1" w14:textId="77777777" w:rsidR="004E20DC" w:rsidRPr="00652C27" w:rsidRDefault="004E20DC" w:rsidP="00E72542">
+          <w:p w:rsidRPr="00652C27" w:rsidR="004E20DC" w:rsidP="00E72542" w:rsidRDefault="004E20DC" w14:paraId="6B9ED7A1" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:beforeLines="20" w:before="48" w:afterLines="20" w:after="48" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="48" w:beforeLines="20" w:after="48" w:afterLines="20" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:color w:val="262523"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="47C33ACB" w14:textId="77777777" w:rsidR="004E20DC" w:rsidRPr="00652C27" w:rsidRDefault="004E20DC" w:rsidP="00652C27">
+          <w:p w:rsidRPr="00652C27" w:rsidR="004E20DC" w:rsidP="00652C27" w:rsidRDefault="004E20DC" w14:paraId="47C33ACB" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3049" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="27B3489A" w14:textId="0142A61C" w:rsidR="004E20DC" w:rsidRPr="00652C27" w:rsidRDefault="004E20DC" w:rsidP="00652C27">
+          <w:p w:rsidRPr="00652C27" w:rsidR="004E20DC" w:rsidP="00652C27" w:rsidRDefault="004E20DC" w14:paraId="27B3489A" w14:textId="0142A61C">
             <w:pPr>
               <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="49C90CE2" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="00652C27" w:rsidRDefault="004D665D" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00000000" w14:paraId="49C90CE2" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="270" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:pict w14:anchorId="4019A2AF">
-          <v:rect id="_x0000_i1030" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="black" stroked="f"/>
+          <v:rect id="_x0000_i1030" style="width:0;height:1.5pt" o:hr="t" o:hrstd="t" o:hrnoshade="t" o:hralign="center" fillcolor="black" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
-    <w:p w14:paraId="410019A3" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="00D46E4D" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00D46E4D" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="410019A3" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_Toc227597206"/>
+      <w:bookmarkStart w:name="_Toc227597206" w:id="15"/>
       <w:r w:rsidRPr="00D46E4D">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>4. Prioritization of Seismic Projects</w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
     </w:p>
-    <w:p w14:paraId="3BE44C65" w14:textId="08D6D2C3" w:rsidR="00B77948" w:rsidRPr="00652C27" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="3BE44C65" w14:textId="08D6D2C3">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>For buildings that have been determined to have a Seismic Performance Rating of V, VI, or VII, the affected campus must develop a systematic plan</w:t>
       </w:r>
-      <w:r w:rsidR="000C7843" w:rsidRPr="00652C27">
+      <w:r w:rsidRPr="00652C27" w:rsidR="000C7843">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> including prioritization</w:t>
       </w:r>
-      <w:r w:rsidR="000C7843" w:rsidRPr="00652C27">
+      <w:r w:rsidRPr="00652C27" w:rsidR="000C7843">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> that is included annually within the Capital Financial Plan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FCA7D7F" w14:textId="42E531E0" w:rsidR="00B77948" w:rsidRPr="00652C27" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="3FCA7D7F" w14:textId="42E531E0">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Campuses must consider relevant factors when developing the prioritization plan, including but not limited to:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="563D4402" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="00652C27" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="563D4402" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Seismic Performance Rating from current seismic evaluation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0766D686" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="00652C27" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="0766D686" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Building occupancy risk</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F408556" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="00652C27" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="0F408556" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Building collapse risk</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3947DFA0" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="00652C27" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="3947DFA0" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Falling hazards (e.g., unbraced parapets or unanchored gable walls over exit paths)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="155ADD7C" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="00652C27" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="155ADD7C" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Geologic hazard potential (e.g., site located in mapped Seismic Hazard Zone, landslides, fault rupture, liquefaction)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59EFA826" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="00652C27" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="59EFA826" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Logistics (e.g., locations to stage displaced building occupants during seismic upgrade work)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A12AC4B" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="00652C27" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="5A12AC4B" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Cost-benefit (e.g., the amount of improved performance compared to a project’s cost, evaluation of building replacement)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1968A811" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="00652C27" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="1968A811" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Post-upgrade functionality (e.g., after the seismic upgrade, is the building fit for purpose?)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F046074" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="00652C27" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="5F046074" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Feasibility of incremental seismic performance upgrades (e.g., undertaking projects that address the most serious seismic performance issues in a building and deferring projects that further improve seismic performance)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45F51888" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="00652C27" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="45F51888" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Mission criticality (e.g., the extent to which the building provides important functional capabilities that cannot be easily duplicated elsewhere)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66BB03CD" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="00652C27" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="66BB03CD" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Building population and use (e.g., as a short-term strategy, can building population be managed to reduce seismic risk?)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F8DCCFB" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="00652C27" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="2F8DCCFB" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Financial resources (e.g., debt capacity, state funding, loss/gain of revenue)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DFD762C" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="00652C27" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="6DFD762C" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Business resumption after an event (the need to have that building functional immediately following a seismic event)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FAB70A5" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="00652C27" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="2FAB70A5" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
@@ -18960,80 +18616,80 @@
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>does</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> the building have historical or political significance?)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F0D2AC1" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="00652C27" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="5F0D2AC1" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Adjacencies (e.g., the extent to which the building poses a risk to adjacent buildings, property or facilities, including those not owned by UC, or places users of adjacent facilities at risk)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="172E0C87" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="00652C27" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="172E0C87" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="360" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
@@ -19042,1539 +18698,1421 @@
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>have the ability to</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> make the changes required?)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CA3456C" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="00652C27" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="5CA3456C" w14:textId="77777777">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>A campus may utilize various strategies to manage the seismic performance of its buildings, including requiring capital investment or other options that improve building seismic performance (e.g., through seismic upgrade projects), reduce exposure to seismically risky structures (e.g., reductions in building population or building closures), additional investigation and analysis of expected seismic performance, or solutions that involve the use of third party investments and/or facilities.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07951FBD" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="00652C27" w:rsidRDefault="004D665D" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00000000" w14:paraId="07951FBD" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="270" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:pict w14:anchorId="3282ED6A">
-          <v:rect id="_x0000_i1031" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="black" stroked="f"/>
+          <v:rect id="_x0000_i1031" style="width:0;height:1.5pt" o:hr="t" o:hrstd="t" o:hrnoshade="t" o:hralign="center" fillcolor="black" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EEF4A7B" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="00D46E4D" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00D46E4D" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="7EEF4A7B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:after="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="_Toc227597207"/>
+      <w:bookmarkStart w:name="_Toc227597207" w:id="16"/>
       <w:r w:rsidRPr="00D46E4D">
         <w:t>5. Finances</w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
     </w:p>
-    <w:p w14:paraId="3D09530F" w14:textId="45C46AD5" w:rsidR="00B77948" w:rsidRPr="00D46E4D" w:rsidRDefault="00D46E4D" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00D46E4D" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00D46E4D" w14:paraId="3D09530F" w14:textId="45C46AD5">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="_Toc227597208"/>
+      <w:bookmarkStart w:name="_Toc227597208" w:id="17"/>
       <w:r w:rsidRPr="00D46E4D">
         <w:t>5.1 Capital Financial Plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="17"/>
     </w:p>
-    <w:p w14:paraId="29C44263" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="008316B3" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="008316B3" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="29C44263" w14:textId="77777777">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008316B3">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>All seismic projects should be incorporated into campuses’ Capital Financial Plans (CFPs). UCOP Capital Asset Strategies and Finance will coordinate with the campuses to develop a methodology for placeholder budgets where necessary until seismic project cost estimates that are more refined can be prepared and included in CFPs. The development of an overall budget for implementation of the seismic safety program is essential to the successful pursuit of strategic systemwide financing options.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D4B3DE9" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="00652C27" w:rsidRDefault="004D665D" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00000000" w14:paraId="7D4B3DE9" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="270" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:pict w14:anchorId="63DACD2E">
-          <v:rect id="_x0000_i1032" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="black" stroked="f"/>
+          <v:rect id="_x0000_i1032" style="width:0;height:1.5pt" o:hr="t" o:hrstd="t" o:hrnoshade="t" o:hralign="center" fillcolor="black" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A9312B9" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="008316B3" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="008316B3" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="4A9312B9" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_Toc227597209"/>
+      <w:bookmarkStart w:name="_Toc227597209" w:id="18"/>
       <w:r w:rsidRPr="008316B3">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>6. Program Management</w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
     </w:p>
-    <w:p w14:paraId="07421F73" w14:textId="1F0EECE6" w:rsidR="00B77948" w:rsidRPr="008316B3" w:rsidRDefault="008316B3" w:rsidP="00652C27">
+    <w:p w:rsidRPr="008316B3" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="008316B3" w14:paraId="07421F73" w14:textId="1F0EECE6">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="_Toc227597210"/>
+      <w:bookmarkStart w:name="_Toc227597210" w:id="19"/>
       <w:r w:rsidRPr="008316B3">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>6.1 UCOP Seismic Safety Program</w:t>
       </w:r>
       <w:bookmarkEnd w:id="19"/>
     </w:p>
-    <w:p w14:paraId="0EBD22E5" w14:textId="479D8A09" w:rsidR="00B77948" w:rsidRPr="008316B3" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="008316B3" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="0EBD22E5" w14:textId="479D8A09">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008316B3">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>For general policy and program questions</w:t>
       </w:r>
-      <w:r w:rsidR="004454FF" w:rsidRPr="008316B3">
+      <w:r w:rsidRPr="008316B3" w:rsidR="004454FF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="008316B3">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> please contact UCOP Capital Programs at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34" w:history="1">
-        <w:r w:rsidR="00BC4498" w:rsidRPr="00BC4498">
+      <w:hyperlink w:history="1" r:id="rId33">
+        <w:r w:rsidRPr="00BC4498" w:rsidR="00BC4498">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
             <w:kern w:val="0"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>UCSeismicProgram@ucop.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="008316B3">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08F073CD" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="008316B3" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="008316B3" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="08F073CD" w14:textId="77777777">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008316B3">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>For additional program information, including Frequently Asked Questions, please visit the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId34">
         <w:r w:rsidRPr="00652C27">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
             <w:color w:val="444751"/>
             <w:kern w:val="0"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
             <w:u w:val="single"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>UCOP Seismic Safety Program webpage</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="008316B3">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B973354" w14:textId="539D3E6F" w:rsidR="00B77948" w:rsidRPr="008316B3" w:rsidRDefault="00B77948" w:rsidP="00E72542">
+    <w:p w:rsidRPr="008316B3" w:rsidR="00B77948" w:rsidP="00E72542" w:rsidRDefault="00B77948" w14:paraId="0B973354" w14:textId="539D3E6F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008316B3">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Campus representatives seeking technical advice and guidance should contact the Seismic Advisory Board member assigned to the campus.</w:t>
       </w:r>
       <w:r w:rsidRPr="008316B3">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79D6061E" w14:textId="68384F11" w:rsidR="00B77948" w:rsidRPr="00652C27" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="79D6061E" w14:textId="68384F11">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:caps/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="20" w:name="_Toc227597211"/>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:bookmarkStart w:name="_Toc227597211" w:id="20"/>
+      <w:r w:rsidRPr="00652C27">
         <w:t xml:space="preserve">6.2 UC </w:t>
       </w:r>
-      <w:r w:rsidR="008316B3" w:rsidRPr="008316B3">
+      <w:r w:rsidRPr="008316B3" w:rsidR="008316B3">
         <w:t>Seismic Advisory Board</w:t>
       </w:r>
       <w:bookmarkEnd w:id="20"/>
     </w:p>
-    <w:p w14:paraId="22B5A35D" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="00652C27" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="22B5A35D" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>The University formed a Seismic Advisory Board (SAB) to receive professional opinion and advice on technical issues pertaining to the UC Seismic Safety Policy and University practices.  The SAB provides advice to the University on seismic issues, seismic design, and methods for evaluation of seismic and related hazards that impact structural performance of University buildings.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D48E102" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="00652C27" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="2D48E102" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>SAB members are available to the campus for general guidance, consultation and high-level reviews of previous and new seismic evaluations and studies.  Although not included in their duties as SAB members, SAB members and their firms may be selected by the campuses for individual structural peer reviews, detailed evaluations, and structural engineering services, or campuses may select other engineering firms. All firms must be procured in accordance with standard campus professional service procurement processes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="250ADA2E" w14:textId="52710AC7" w:rsidR="003E6E9A" w:rsidRPr="00652C27" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00652C27" w:rsidR="003E6E9A" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="250ADA2E" w14:textId="52710AC7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Campuses are encouraged to organize regular status update calls with their designated SAB member </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>advisor</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> to discuss the evaluation progress and any topics or concerns that the SAB member should bring to the entire SAB and UCOP for discussion, review and dissemination of consistent guidance and collective knowledge.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="552B0928" w14:textId="64F85AAE" w:rsidR="00B77948" w:rsidRPr="00652C27" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="552B0928" w14:textId="64F85AAE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="21" w:name="_Toc227597212"/>
+      <w:bookmarkStart w:name="_Toc227597212" w:id="21"/>
       <w:r w:rsidRPr="00652C27">
         <w:t>6.3 </w:t>
       </w:r>
-      <w:r w:rsidR="008316B3" w:rsidRPr="008316B3">
+      <w:r w:rsidRPr="008316B3" w:rsidR="008316B3">
         <w:t>Campus Seismic Program Leadership</w:t>
       </w:r>
       <w:bookmarkEnd w:id="21"/>
     </w:p>
-    <w:p w14:paraId="6F0B2B9B" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="00652C27" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="6F0B2B9B" w14:textId="77777777">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">Campus leadership is responsible for implementation of the seismic program requirements, with the Chancellor maintaining overall responsibility for compliance with the Policy. Campus seismic leadership must coordinate with the various campus departments (e.g., capital programs, planning, development, </w:t>
-[...26 lines deleted...]
-    <w:p w14:paraId="1A94BE9D" w14:textId="5227EDDC" w:rsidR="00B77948" w:rsidRPr="00652C27" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+        <w:t>Campus leadership is responsible for implementation of the seismic program requirements, with the Chancellor maintaining overall responsibility for compliance with the Policy. Campus seismic leadership must coordinate with the various campus departments (e.g., capital programs, planning, development, design and construction, real estate, facilities, operations, etc.) to ensure seismic Policy and Facilities Manual provisions are integrated into departmental policies, procedures and decision-making processes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="1A94BE9D" w14:textId="5227EDDC">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc227597213" w:id="22"/>
+      <w:r w:rsidRPr="00652C27">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>6.3.1 </w:t>
       </w:r>
-      <w:r w:rsidR="008316B3" w:rsidRPr="00652C27">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00652C27" w:rsidR="008316B3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>Campus-Specific Seismic Review Committees</w:t>
       </w:r>
       <w:bookmarkEnd w:id="22"/>
     </w:p>
-    <w:p w14:paraId="576156B0" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="00652C27" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="576156B0" w14:textId="77777777">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Campuses are encouraged to consider establishing a Seismic Review Committee, consisting of external expert seismic consultants, for their specific seismic programs. However, campuses are not required to form such committees and may utilize their assigned UC SAB member for guidance as described above.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C478CFB" w14:textId="4186DFC5" w:rsidR="00B77948" w:rsidRPr="00652C27" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="4C478CFB" w14:textId="4186DFC5">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc227597214" w:id="23"/>
+      <w:r w:rsidRPr="00652C27">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">6.3.2 </w:t>
       </w:r>
-      <w:r w:rsidR="008316B3" w:rsidRPr="00652C27">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00652C27" w:rsidR="008316B3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>Campus Site-Specific Hazard Studies</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
-    <w:p w14:paraId="6FF85A5D" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="00652C27" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="6FF85A5D" w14:textId="77777777">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Campuses are encouraged to have site-specific hazard assessments performed to characterize geologic conditions across their campus and to develop location-specific ground motions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B87B3DE" w14:textId="1B449DC4" w:rsidR="00B77948" w:rsidRPr="00652C27" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="5B87B3DE" w14:textId="1B449DC4">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="24" w:name="_Toc227597215"/>
+      <w:bookmarkStart w:name="_Toc227597215" w:id="24"/>
       <w:r w:rsidRPr="00652C27">
         <w:t xml:space="preserve">6.4 </w:t>
       </w:r>
-      <w:r w:rsidR="008316B3" w:rsidRPr="008316B3">
+      <w:r w:rsidRPr="008316B3" w:rsidR="008316B3">
         <w:t>Post-Earthquake Emergency Response</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
-    <w:p w14:paraId="000C3E98" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="00652C27" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="000C3E98" w14:textId="77777777">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Each campus or University location must maintain an emergency response plan for use in the event of a damaging earthquake. The plan must consider structural condition; hazardous materials; fire and life safety of all facilities; health and safety issues applicable to each facility; coordination/communication with emergency operations centers; procedures for inspection; and a list for post-earthquake </w:t>
       </w:r>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>inspection of campus facilities, in the order of importance to the location, including all essential services facilities, critical utilities, and high risk or high occupancy facilities. Campus units that may be involved in the emergency response include, but are not limited to, facilities planning, design, and construction; plant operations; environmental health and safety; fire marshal; public safety; campus health services; and housing. When structural inspections are required, the Designated Campus Building Official must verify that various persons or firms performing those structural inspections must have the appropriate qualifications required for such work. In the event of a serious earthquake, licensed staff members may be utilized, if needed, to accelerate emergency response.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70C9F2C1" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="00652C27" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="1E8E4FDB" w:rsidRDefault="00B77948" w14:paraId="6697A0C1" w14:textId="04C6EB17">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652C27">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>A summary of emergency management resources available through UC campuses and locations, and California and Federal government agencies is provided as an </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve">HYPERLINK "https://www.ucop.edu/facilities-manual/resource-directory/rd4-project-programmatic-guidelines/rd-4-3.html#a10"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00652C27">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="444751"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Attachment</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00652C27">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008316B3" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="008316B3" w14:paraId="61FEF190" w14:textId="5F0CF2F7">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc227597216" w:id="25"/>
+      <w:r w:rsidRPr="008316B3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>7. Compliance Procedures</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="25"/>
+    </w:p>
+    <w:p w:rsidRPr="008316B3" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="008316B3" w14:paraId="0C861F45" w14:textId="2E2D75F8">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc227597217" w:id="26"/>
+      <w:r w:rsidRPr="008316B3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>7.1 General</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="26"/>
+    </w:p>
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="008316B3" w14:paraId="106A5A82" w14:textId="2883D92E">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc227597218" w:id="27"/>
+      <w:r w:rsidRPr="008316B3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>7.1.1 Seismic Peer Review</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="27"/>
+    </w:p>
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="5B1EE8CB" w14:textId="77777777">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="360" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652C27">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Peer review must be performed by an Independent Seismic Peer Reviewer (as defined in the Policy). The Independent Seismic Peer Reviewer must be contracted for and paid directly by the campus. The Designated Campus Building Official must select the Independent Seismic Peer Reviewer and plan for the peer review.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="4BD59D18" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652C27">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>7.1.1.1 APPLICABILITY</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00264379" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="5CF88A64" w14:textId="77777777">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00652C27">
-[...149 lines deleted...]
-    <w:p w14:paraId="5CF88A64" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="00264379" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00264379">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Peer </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00264379">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">review must be conducted for all new construction and for all renovations of University Facilities that require modifications or additions to any structural portion of the seismic lateral or gravity load-bearing </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00264379">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>structure</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00264379">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or which </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00264379">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>affect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00264379">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> life or safety of the occupants.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00264379" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="45E21504" w14:textId="77777777">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00264379">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">Peer </w:t>
-[...83 lines deleted...]
-        </w:rPr>
         <w:t>Peer review is optional if the structure is not located within a Seismic Hazard Zone, the structure does not have a natural gas connection, and any one of the following apply in the discretion of the Responsible Official for:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D4D0982" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="00264379" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00264379" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="0D4D0982" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="1095"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00264379">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">one and two-story wood-framed or cold-formed steel buildings of less than 3,000 square feet, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00264379">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>as long as</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00264379">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> the space is not to house pre-school age </w:t>
-[...15 lines deleted...]
-    <w:p w14:paraId="5F72658A" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="00264379" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+        <w:t xml:space="preserve"> the space is not to house pre-school age children;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00264379" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="5F72658A" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="1095"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00264379">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">a one-story, wood-framed or cold-formed steel buildings, or a one or two-story, wood-framed single-family residence on a level </w:t>
-[...15 lines deleted...]
-    <w:p w14:paraId="42AE4A81" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="00264379" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+        <w:t>a one-story, wood-framed or cold-formed steel buildings, or a one or two-story, wood-framed single-family residence on a level site;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00264379" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="42AE4A81" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="1095"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00264379">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">a re-locatable structure, such as a </w:t>
-[...15 lines deleted...]
-    <w:p w14:paraId="336D1BDE" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="00264379" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+        <w:t>a re-locatable structure, such as a trailer;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00264379" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="336D1BDE" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="1095"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00264379">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">University Facilities not intended for human </w:t>
-[...15 lines deleted...]
-    <w:p w14:paraId="7BD2E7CA" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="00264379" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+        <w:t>University Facilities not intended for human occupancy;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00264379" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="7BD2E7CA" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="1095"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00264379">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>tenant improvement projects that the DCBO determines do not involve structural work requiring design by a CSE and do not alter lateral structural systems; or</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65132FE9" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="00264379" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00264379" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="65132FE9" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="1095"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00264379">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>repairs and maintenance projects, and in-kind mechanical replacements.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C21DD7B" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="00264379" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00264379" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="2C21DD7B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00264379">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>7.1.1.2 REQUIREMENTS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A3A7760" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="00264379" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00264379" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="2A3A7760" w14:textId="77777777">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00264379">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Seismic Peer Review must use current structural engineering techniques and data appropriate for the structure type, use, and age. Ground motions at the site and other geologic hazards considered must be determined in accordance with any of the methodologies in the California Building Code (CBC) and California Existing Building Code (CEBC) (including site-specific studies, time-history studies, etc.). At a minimum, Seismic Peer Review must include:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2002607D" w14:textId="07295CD8" w:rsidR="00B77948" w:rsidRPr="00264379" w:rsidRDefault="00264379" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00264379" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00264379" w14:paraId="2002607D" w14:textId="07295CD8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
-      <w:r w:rsidR="00B77948" w:rsidRPr="00264379">
-[...24 lines deleted...]
-    <w:p w14:paraId="163C613F" w14:textId="58DB84C3" w:rsidR="00B77948" w:rsidRPr="00264379" w:rsidRDefault="00264379" w:rsidP="00652C27">
+      <w:r w:rsidRPr="00264379" w:rsidR="00B77948">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>eview of available plans, specifications, and calculations;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00264379" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00264379" w14:paraId="163C613F" w14:textId="58DB84C3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidR="00B77948" w:rsidRPr="00264379">
-[...24 lines deleted...]
-    <w:p w14:paraId="256B6C74" w14:textId="788112D0" w:rsidR="00B77948" w:rsidRPr="00264379" w:rsidRDefault="00264379" w:rsidP="00652C27">
+      <w:r w:rsidRPr="00264379" w:rsidR="00B77948">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> report on the adequacy of the resistance of such facilities to seismic forces based on conformance to the current seismic provisions of the CBC and CEBC for new or existing buildings;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00264379" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00264379" w14:paraId="256B6C74" w14:textId="788112D0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
-      <w:r w:rsidR="00B77948" w:rsidRPr="00264379">
+      <w:r w:rsidRPr="00264379" w:rsidR="00B77948">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>he CSE’s professional evaluation of such facilities anticipated seismic performance, expressed in terms of Seismic Performance Ratings I through Vll (as defined in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37" w:anchor="t1" w:history="1">
-        <w:r w:rsidR="00B77948" w:rsidRPr="00652C27">
+      <w:hyperlink w:history="1" w:anchor="t1" r:id="rId36">
+        <w:r w:rsidRPr="00652C27" w:rsidR="00B77948">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
             <w:color w:val="000000"/>
             <w:kern w:val="0"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Table 1</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00B77948" w:rsidRPr="00264379">
+      <w:r w:rsidRPr="00264379" w:rsidR="00B77948">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>) with respect to degree of risk to life and safety of persons;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="252C6B52" w14:textId="0ABBBDF0" w:rsidR="00B77948" w:rsidRPr="00264379" w:rsidRDefault="00264379" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00264379" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00264379" w14:paraId="252C6B52" w14:textId="0ABBBDF0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidR="00B77948" w:rsidRPr="00264379">
+      <w:r w:rsidRPr="00264379" w:rsidR="00B77948">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> written technical discussion of the basis for such facilities’ Seismic Performance Rating; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="341DDFB6" w14:textId="5F7243C7" w:rsidR="00B77948" w:rsidRPr="00264379" w:rsidRDefault="00264379" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00264379" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00264379" w14:paraId="341DDFB6" w14:textId="5F7243C7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="360" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidR="00B77948" w:rsidRPr="00264379">
+      <w:r w:rsidRPr="00264379" w:rsidR="00B77948">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>dentification of potential falling hazards that pose a significant life or safety hazard to occupants.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="791C286C" w14:textId="55B7680E" w:rsidR="00B77948" w:rsidRPr="00264379" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00264379" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="791C286C" w14:textId="55B7680E">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc227597219" w:id="28"/>
+      <w:r w:rsidRPr="00652C27">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>7.1.2 UC-</w:t>
       </w:r>
-      <w:r w:rsidR="00264379" w:rsidRPr="00652C27">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00652C27" w:rsidR="00264379">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Owned </w:t>
       </w:r>
       <w:r w:rsidR="00FE71EE">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidR="00264379" w:rsidRPr="00652C27">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00652C27" w:rsidR="00264379">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">r Leased Facilities Outside </w:t>
       </w:r>
-      <w:r w:rsidR="00264379" w:rsidRPr="00264379">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00264379" w:rsidR="00264379">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>of California</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
-    <w:p w14:paraId="4847B93C" w14:textId="142DE419" w:rsidR="00B77948" w:rsidRPr="00652C27" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="4847B93C" w14:textId="142DE419">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Most facilities UC uses </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00652C27">
@@ -20602,195 +20140,171 @@
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>all of</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> those buildings. Occasionally</w:t>
       </w:r>
-      <w:r w:rsidR="00EA6D7E" w:rsidRPr="00652C27">
+      <w:r w:rsidRPr="00652C27" w:rsidR="00EA6D7E">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> UC will lease or acquire facilities outside of California. Prior to </w:t>
+        <w:t xml:space="preserve"> UC will lease or acquire facilities outside of California. Prior to entering into a contract to acquire or lease any property outside of California</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00652C27" w:rsidR="00EA6D7E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00652C27">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> campuses must provide </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>entering into</w:t>
+        <w:t>UCOP</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> a contract to acquire or lease any property outside of California</w:t>
-[...44 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> the location of such proposed acquisition or leased facility and a certification that the applicable process from below was completed.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="029A1256" w14:textId="50C727E8" w:rsidR="00B77948" w:rsidRPr="00FA04E6" w:rsidRDefault="00264379" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00FA04E6" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00264379" w14:paraId="029A1256" w14:textId="50C727E8">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA04E6">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">7.1.2.1 Outside of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA04E6">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">he United States </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA04E6">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">r </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA04E6">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>n Alaska or Hawaii</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BBE110E" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="00652C27" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="6BBE110E" w14:textId="77777777">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">The campus-assigned SAB </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00652C27">
@@ -20819,178 +20333,178 @@
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>entering into</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> any lease or acquiring any facility.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75A13F8B" w14:textId="68D7CE86" w:rsidR="00B77948" w:rsidRPr="00FA04E6" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00FA04E6" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="75A13F8B" w14:textId="68D7CE86">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA04E6">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">7.1.2.2 </w:t>
       </w:r>
-      <w:r w:rsidR="00264379" w:rsidRPr="00FA04E6">
+      <w:r w:rsidRPr="00FA04E6" w:rsidR="00264379">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Outside of California </w:t>
       </w:r>
       <w:r w:rsidR="00264379">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
-      <w:r w:rsidR="00264379" w:rsidRPr="00FA04E6">
+      <w:r w:rsidRPr="00FA04E6" w:rsidR="00264379">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">ut </w:t>
       </w:r>
       <w:r w:rsidR="00264379">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidR="00264379" w:rsidRPr="00FA04E6">
+      <w:r w:rsidRPr="00FA04E6" w:rsidR="00264379">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">n One </w:t>
       </w:r>
       <w:r w:rsidR="00264379">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidR="00264379" w:rsidRPr="00FA04E6">
+      <w:r w:rsidRPr="00FA04E6" w:rsidR="00264379">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">f </w:t>
       </w:r>
       <w:r w:rsidR="00264379">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidR="00264379" w:rsidRPr="00FA04E6">
+      <w:r w:rsidRPr="00FA04E6" w:rsidR="00264379">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>he Other 47 Contiguous U</w:t>
       </w:r>
       <w:r w:rsidR="00264379">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidR="00264379" w:rsidRPr="00FA04E6">
+      <w:r w:rsidRPr="00FA04E6" w:rsidR="00264379">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> States</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="460FB932" w14:textId="781FD346" w:rsidR="00B77948" w:rsidRPr="00652C27" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="460FB932" w14:textId="781FD346">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Refer to the map provided by the USGS</w:t>
       </w:r>
       <w:r w:rsidR="00264379">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>’s website for</w:t>
       </w:r>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38" w:anchor="a10" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="a10" r:id="rId37">
         <w:r w:rsidRPr="00652C27">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
             <w:color w:val="444751"/>
             <w:kern w:val="0"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
             <w:u w:val="single"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Figure 1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">. If the prospective facility is in or near any area shaded yellow, orange or red, the campus-assigned SAB member and UCOP must be consulted prior to </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
@@ -21004,2742 +20518,2662 @@
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>entering into</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> any lease or acquiring any facility. If the prospective facility is not in or near any area shaded yellow, orange, or red, the campus may proceed with such lease or acquisition without </w:t>
       </w:r>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>consulting the campus-assigned SAB member or UCOP with respect to seismic issues but must ensure such facility is in compliance with local codes and regulations and must comply with all other requirements regarding leases and acquisitions of University facilities.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DDB151A" w14:textId="32103859" w:rsidR="00B77948" w:rsidRPr="00652C27" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="1DDB151A" w14:textId="32103859">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="29" w:name="_Toc227597220"/>
+      <w:bookmarkStart w:name="_Toc227597220" w:id="29"/>
       <w:r w:rsidRPr="00652C27">
         <w:t xml:space="preserve">7.2 </w:t>
       </w:r>
-      <w:r w:rsidR="00264379" w:rsidRPr="00264379">
+      <w:r w:rsidRPr="00264379" w:rsidR="00264379">
         <w:t>Retrofit</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
-    <w:p w14:paraId="78C5580A" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="00652C27" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="78C5580A" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Seismic Retrofit Standards are provided in Section E of the Seismic Safety Policy.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45CF706B" w14:textId="77F91DBC" w:rsidR="00B77948" w:rsidRPr="00652C27" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="45CF706B" w14:textId="77F91DBC">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>It is permissible to determine acceptable retrofit design criteria in consultation with the Independent Seismic Peer Reviewer (as defined in the Policy).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42188B38" w14:textId="10DC2E8D" w:rsidR="00B77948" w:rsidRPr="00652C27" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="42188B38" w14:textId="10DC2E8D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="30" w:name="_Toc227597221"/>
+      <w:bookmarkStart w:name="_Toc227597221" w:id="30"/>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>7.2.1 </w:t>
       </w:r>
-      <w:r w:rsidR="00264379" w:rsidRPr="00652C27">
+      <w:r w:rsidRPr="00652C27" w:rsidR="00264379">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>California Existing Building Code (CEBC) Provisions</w:t>
       </w:r>
       <w:bookmarkEnd w:id="30"/>
     </w:p>
-    <w:p w14:paraId="42A1AEB9" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="00652C27" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="42A1AEB9" w14:textId="77777777">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>CEBC Sections 317 through 322 establish minimum standards for earthquake evaluation and design for retrofit of existing buildings owned by the University of California.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FB8BEB5" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="00652C27" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="4FB8BEB5" w14:textId="77777777">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>CEBC Section 317.3 provides the applicability of requirements for earthquake evaluation and design for retrofit of existing buildings. The requirements of CEBC Section 317 apply when the UC-owned structure is to be retrofitted, repaired or modified and any of the following apply:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D78F4E0" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="00652C27" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="7D78F4E0" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="1095"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Total construction cost, not including cost of furnishings, fixtures and equipment, or normal maintenance, for the building exceeds 25 percent of the construction cost for the replacement of the existing building. The changes are cumulative for past modifications to the building that occurred after adoption of the 1995 California Building Code and did not require seismic retrofit.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24572E63" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="00652C27" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="24572E63" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="1095"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>There are changes in risk category.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F9B4CEE" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="00652C27" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="3F9B4CEE" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="1095"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">The modification to the structural components increases the seismic forces in </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>or</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> strength requirements of any structural component of the existing structure by more than 10 percent cumulative since the original construction, unless the component has the capacity to resist the increased forces determined in accordance with Section 319. If the building’s seismic base shear capacity has been increased since the original construction, the </w:t>
-[...26 lines deleted...]
-    <w:p w14:paraId="43E30C72" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="00652C27" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+        <w:t xml:space="preserve"> strength requirements of any structural component of the existing structure by more than 10 percent cumulative since the original construction, unless the component has the capacity to resist the increased forces determined in accordance with Section 319. If the building’s seismic base shear capacity has been increased since the original construction, the percent change in base shear may be calculated relative to the increased value.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="43E30C72" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="1095"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Structural elements need repair where the damage has reduced the lateral-load-resisting capacity of the structural system by more than 10 percent.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78613DEA" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="00652C27" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="78613DEA" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="1095"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Changes in live or dead load increase story shear by more than 10 percent.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4591254E" w14:textId="2A692610" w:rsidR="00B77948" w:rsidRPr="00652C27" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="4591254E" w14:textId="2A692610">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">All retrofit projects must comply with the CEBC. Each campus must maintain documentation to support compliance with CEBC provisions, including requirements for earthquake evaluation and design for retrofit of existing buildings. </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>In order to</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> comply with the Policy, any work requiring approval by UCOP or the Regents requires the campus to provide documentation that addresses the applicability of the work to CEBC Section 317.3 as a part of the request for approval. All work approved at the campus level must also comply with CEBC requirements.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C50FF5E" w14:textId="526241E1" w:rsidR="00B77948" w:rsidRPr="00652C27" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="6C50FF5E" w14:textId="526241E1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="31" w:name="_Toc227597222"/>
+      <w:bookmarkStart w:name="_Toc227597222" w:id="31"/>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">7.2.2 FEMA P-807 </w:t>
       </w:r>
-      <w:r w:rsidR="00264379" w:rsidRPr="00652C27">
+      <w:r w:rsidRPr="00652C27" w:rsidR="00264379">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>Provisions</w:t>
       </w:r>
       <w:bookmarkEnd w:id="31"/>
     </w:p>
-    <w:p w14:paraId="7A61B7C6" w14:textId="687A5636" w:rsidR="00B77948" w:rsidRPr="00652C27" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="7A61B7C6" w14:textId="687A5636">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>For buildings conforming to Type W1 or W1A per ASCE 41, FEMA P-807 may be used as the basis for the retrofit design in consultation with the Independent Seismic Peer Reviewer. The minimum retrofit shall meet a 10% or lower probability of onset of strength loss for BSE-C shaking to be classified as Seismic Performance Rating IV.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11D4263C" w14:textId="3F6F7762" w:rsidR="00B77948" w:rsidRPr="00652C27" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="11D4263C" w14:textId="3F6F7762">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc227597223" w:id="32"/>
+      <w:r w:rsidRPr="00652C27">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">7.2.3 </w:t>
       </w:r>
-      <w:r w:rsidR="00264379" w:rsidRPr="00264379">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00264379" w:rsidR="00264379">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>Nonstructural Requirements</w:t>
       </w:r>
       <w:bookmarkEnd w:id="32"/>
     </w:p>
-    <w:p w14:paraId="12CB96A7" w14:textId="2CAC739E" w:rsidR="00B77948" w:rsidRPr="00652C27" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="12CB96A7" w14:textId="2CAC739E">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652C27">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>7.2.3.1 I</w:t>
       </w:r>
-      <w:r w:rsidR="00264379" w:rsidRPr="00652C27">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00652C27" w:rsidR="00264379">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> CEBC </w:t>
       </w:r>
-      <w:r w:rsidR="00264379" w:rsidRPr="00652C27">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00652C27" w:rsidR="00264379">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>Section 317.3.1 Applies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="275F49C1" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="00652C27" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="275F49C1" w14:textId="77777777">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>If any of the requirements of CEBC Section 317.3.1 apply, then the nonstructural requirements of CEBC Table 317.5 shall be met as part of the retrofit.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D9D36BA" w14:textId="7684062E" w:rsidR="00B77948" w:rsidRPr="00652C27" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="0D9D36BA" w14:textId="7684062E">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00652C27">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>7.2.3.2 I</w:t>
       </w:r>
-      <w:r w:rsidR="00264379" w:rsidRPr="00652C27">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00652C27" w:rsidR="00264379">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> CEBC </w:t>
       </w:r>
-      <w:r w:rsidR="00264379" w:rsidRPr="00652C27">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00652C27" w:rsidR="00264379">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         </w:rPr>
         <w:t>Section 317.3.1 Does Not Apply</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6349273B" w14:textId="512C628D" w:rsidR="00B77948" w:rsidRPr="00652C27" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="6349273B" w14:textId="512C628D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="1095"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Risk Category I-III Buildings: If the requirements of CEBC Section 317.3.1 do not apply, then the nonstructural requirements of the retrofit need only address the items specified in Section 3.3.E of these </w:t>
       </w:r>
-      <w:r w:rsidR="004A3134" w:rsidRPr="00652C27">
+      <w:r w:rsidRPr="00652C27" w:rsidR="004A3134">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">UC Seismic Program </w:t>
       </w:r>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Guidelines.  This includes the following:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0872DBFA" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="00652C27" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="0872DBFA" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="2190"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heavy ceilings, features, or ornamentation above large lecture halls, auditoriums, lobbies or other areas where large numbers of people </w:t>
-[...15 lines deleted...]
-    <w:p w14:paraId="396DBB9F" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="00652C27" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+        <w:t>Heavy ceilings, features, or ornamentation above large lecture halls, auditoriums, lobbies or other areas where large numbers of people congregate;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="396DBB9F" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="2190"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heavy masonry or stone veneer above exit ways and public access </w:t>
-[...15 lines deleted...]
-    <w:p w14:paraId="41C38646" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="00652C27" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+        <w:t>Heavy masonry or stone veneer above exit ways and public access areas;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="41C38646" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="2190"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">Unbraced masonry parapets, cornices, heavy cladding, or other appendages above exit ways and public access </w:t>
-[...15 lines deleted...]
-    <w:p w14:paraId="0502F829" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="00652C27" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+        <w:t>Unbraced masonry parapets, cornices, heavy cladding, or other appendages above exit ways and public access areas;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="0502F829" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="2190"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">Unrestrained hazardous materials </w:t>
-[...15 lines deleted...]
-    <w:p w14:paraId="5DF6F05E" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="00652C27" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+        <w:t>Unrestrained hazardous materials storage;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="5DF6F05E" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="2190"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Masonry chimneys; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65703E2E" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="00652C27" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="65703E2E" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="2190"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Unrestrained natural gas-fueled equipment such as water heaters, boilers, emergency generators, etc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E0E6A77" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="00652C27" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="1E0E6A77" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="2190"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Any other nonstructural component presenting (1) a high potential falling hazard that could impede egress or (2) a life safety falling hazard to occupants</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A172575" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="00652C27" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="2A172575" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="1095"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Risk Category IV Buildings (not under HCAI jurisdiction): If the requirements of CEBC Section 317.3.1 do not apply, then either (a) the Risk Category IV nonstructural requirements of CEBC Table 317.5 shall be met as part of the retrofit, or (b) a building specific scope of nonstructural retrofit measures shall be developed that addresses the Risk Category I-III requirements in Section 7.2.3.2.1 and targets satisfying the Risk Category IV performance objective goal in CEBC Table 317.5.  The building specific scope of nonstructural retrofit measures shall be acceptable to the seismic peer reviewer for the building.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="331040F4" w14:textId="0A150D32" w:rsidR="00B77948" w:rsidRPr="00652C27" w:rsidRDefault="00612954" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00612954" w14:paraId="331040F4" w14:textId="0A150D32">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="33" w:name="_Toc227597224"/>
+      <w:bookmarkStart w:name="_Toc227597224" w:id="33"/>
       <w:r w:rsidRPr="00612954">
-        <w:lastRenderedPageBreak/>
         <w:t>7.3 Seismic Safety Policy Waivers</w:t>
       </w:r>
       <w:bookmarkEnd w:id="33"/>
     </w:p>
-    <w:p w14:paraId="1198B187" w14:textId="4F229646" w:rsidR="00B77948" w:rsidRPr="00652C27" w:rsidRDefault="00B77948" w:rsidP="00BC4498">
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00BC4498" w:rsidRDefault="00B77948" w14:paraId="1198B187" w14:textId="4F229646">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>The Policy Responsible Officer may waive policy requirements on a building</w:t>
       </w:r>
-      <w:r w:rsidR="00C55501" w:rsidRPr="00652C27">
+      <w:r w:rsidRPr="00652C27" w:rsidR="00C55501">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>by</w:t>
       </w:r>
-      <w:r w:rsidR="00C55501" w:rsidRPr="00652C27">
+      <w:r w:rsidRPr="00652C27" w:rsidR="00C55501">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>building basis upon request of a Responsible Official.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29DF3633" w14:textId="757DB919" w:rsidR="00B77948" w:rsidRPr="00652C27" w:rsidRDefault="00B77948" w:rsidP="00BC4498">
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00BC4498" w:rsidRDefault="00B77948" w14:paraId="29DF3633" w14:textId="757DB919">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Responsible Officials may initiate </w:t>
       </w:r>
-      <w:r w:rsidR="005322B3" w:rsidRPr="00652C27">
+      <w:r w:rsidRPr="00652C27" w:rsidR="005322B3">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>review of a policy waiver request by returning a completed </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId38">
         <w:r w:rsidRPr="00652C27">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
             <w:color w:val="444751"/>
             <w:kern w:val="0"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
             <w:u w:val="single"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Seismic Safety Policy Waiver Request Form</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> to UCOP Capital Programs (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId40" w:history="1">
-        <w:r w:rsidR="00BC4498" w:rsidRPr="00BC4498">
+      <w:hyperlink w:history="1" r:id="rId39">
+        <w:r w:rsidRPr="00BC4498" w:rsidR="00BC4498">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
             <w:kern w:val="0"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>UCSeismicProgram@ucop.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="732F182B" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="00652C27" w:rsidRDefault="00B77948" w:rsidP="00BC4498">
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00BC4498" w:rsidRDefault="00B77948" w14:paraId="732F182B" w14:textId="77777777">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Policy waiver requests must be presented with reasonable justification for such inquiry, and, at a minimum, include a description of the building's rating, Policy requirements requested to be waiver, requested waiver duration, University-related occupancy, alternatives considered, and a commitment to compliance by the end of the waiver period (i.e., scope, schedule, funding, and other planning documentation).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75106DE5" w14:textId="3BDE9635" w:rsidR="00B77948" w:rsidRPr="00652C27" w:rsidRDefault="00B77948" w:rsidP="00BC4498">
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00BC4498" w:rsidRDefault="00B77948" w14:paraId="75106DE5" w14:textId="3BDE9635">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Please contact UCOP Capital Programs </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId40">
         <w:r w:rsidR="00BC4498">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
             <w:kern w:val="0"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>UCSeismicProgram@ucop.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>) with any questions.</w:t>
       </w:r>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="004D665D">
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:pict w14:anchorId="4294AEAC">
-          <v:rect id="_x0000_i1034" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="black" stroked="f"/>
+          <v:rect id="_x0000_i1034" style="width:0;height:1.5pt" o:hr="t" o:hrstd="t" o:hrnoshade="t" o:hralign="center" fillcolor="black" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1254E082" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="0013045D" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="0013045D" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="1254E082" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="34" w:name="_Toc227597225"/>
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
+      <w:bookmarkStart w:name="_Toc227597225" w:id="34"/>
+      <w:r w:rsidRPr="00652C27">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>8. References</w:t>
       </w:r>
       <w:bookmarkEnd w:id="34"/>
     </w:p>
-    <w:p w14:paraId="5D358782" w14:textId="384A47BC" w:rsidR="00B77948" w:rsidRPr="00652C27" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="5D358782" w14:textId="384A47BC">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId42" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId41">
         <w:r w:rsidRPr="00652C27">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
             <w:color w:val="444751"/>
             <w:kern w:val="0"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
             <w:u w:val="single"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>University of California Policy (</w:t>
         </w:r>
-        <w:r w:rsidR="00B82CDE" w:rsidRPr="00652C27">
+        <w:r w:rsidRPr="00652C27" w:rsidR="00B82CDE">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
             <w:color w:val="444751"/>
             <w:kern w:val="0"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
             <w:u w:val="single"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>November 12, 2024</w:t>
         </w:r>
         <w:r w:rsidRPr="00652C27">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
             <w:color w:val="444751"/>
             <w:kern w:val="0"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
             <w:u w:val="single"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>), Seismic Safety Policy</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3120C6B3" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="00612954" w:rsidRDefault="004D665D" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00612954" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00000000" w14:paraId="3120C6B3" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="270" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:pict w14:anchorId="5CFDC83C">
-          <v:rect id="_x0000_i1035" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="black" stroked="f"/>
+          <v:rect id="_x0000_i1035" style="width:0;height:1.5pt" o:hr="t" o:hrstd="t" o:hrnoshade="t" o:hralign="center" fillcolor="black" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
-    <w:p w14:paraId="517391A6" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="00612954" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00612954" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="517391A6" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="35" w:name="_Toc227597226"/>
+      <w:bookmarkStart w:name="_Toc227597226" w:id="35"/>
       <w:r w:rsidRPr="00612954">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>9. Abbreviations</w:t>
       </w:r>
       <w:bookmarkEnd w:id="35"/>
     </w:p>
-    <w:p w14:paraId="59A7783A" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="00612954" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00612954" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="59A7783A" w14:textId="77777777">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00612954">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ASCE – American Society of Civil Engineers</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08BC2AA1" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="00612954" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00612954" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="08BC2AA1" w14:textId="77777777">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00612954">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>CAAN – Capital Asset Account Number</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35BC28FF" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="00612954" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00612954" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="35BC28FF" w14:textId="77777777">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00612954">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>CBC – California Building Code</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E7D958F" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="00612954" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00612954" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="0E7D958F" w14:textId="77777777">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00612954">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>CEBC – California Existing Building Code</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02DF370A" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="00612954" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00612954" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="02DF370A" w14:textId="77777777">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00612954">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>CCCI – California Construction Cost Index</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="484F34ED" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="00612954" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00612954" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="484F34ED" w14:textId="77777777">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00612954">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>CFO – Chief Financial Officer</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21AE4E14" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="00612954" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00612954" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="21AE4E14" w14:textId="77777777">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00612954">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>CFP – Capital Financial Plan</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36F627EA" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="00612954" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00612954" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="36F627EA" w14:textId="77777777">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00612954">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>CSE – Consulting Structural Engineer</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C65FCE6" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="00612954" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00612954" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="1C65FCE6" w14:textId="77777777">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00612954">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>DANR – Department of Agriculture and Natural Resources</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FA3C293" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="00612954" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00612954" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="0FA3C293" w14:textId="77777777">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00612954">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>DCBO - Designated Campus Building Official</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="186C2BAA" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="00612954" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00612954" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="186C2BAA" w14:textId="77777777">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00612954">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>EVP – Executive Vice President</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08D3DD52" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="00612954" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00612954" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="08D3DD52" w14:textId="77777777">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00612954">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>FEMA – Federal Emergency Management Agency</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42DE4DFC" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="00612954" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00612954" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="42DE4DFC" w14:textId="77777777">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00612954">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>IBC – International Building Code</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6562830D" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="00612954" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00612954" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="6562830D" w14:textId="77777777">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00612954">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ID – Identification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F4A8702" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="00612954" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00612954" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="0F4A8702" w14:textId="77777777">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00612954">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>LBNL – Lawrence Berkeley National Laboratory</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3929FFD0" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="00612954" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00612954" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="3929FFD0" w14:textId="77777777">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00612954">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>OGSF – Outside Gross Square Footage</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B47AF39" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="00612954" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00612954" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="1B47AF39" w14:textId="77777777">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00612954">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>SAB – Seismic Advisory Board</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2819DD53" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="00612954" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00612954" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="2819DD53" w14:textId="77777777">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00612954">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>sf – square feet</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="034C74CD" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="00612954" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00612954" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="034C74CD" w14:textId="77777777">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00612954">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>SPR – Seismic Performance Rating</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27298011" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="00612954" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00612954" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="27298011" w14:textId="77777777">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00612954">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>UBC – Uniform Building Code</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E22CA5D" w14:textId="7332F328" w:rsidR="00B77948" w:rsidRPr="00612954" w:rsidRDefault="00B77948" w:rsidP="00E72542">
+    <w:p w:rsidRPr="00612954" w:rsidR="00B77948" w:rsidP="00E72542" w:rsidRDefault="00B77948" w14:paraId="7E22CA5D" w14:textId="7332F328">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00612954">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>USGS – United States Geological Survey</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="534C3B4A" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="00612954" w:rsidRDefault="004D665D" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00612954" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00000000" w14:paraId="534C3B4A" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="270" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:pict w14:anchorId="0EF79824">
-          <v:rect id="_x0000_i1036" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="black" stroked="f"/>
+          <v:rect id="_x0000_i1036" style="width:0;height:1.5pt" o:hr="t" o:hrstd="t" o:hrnoshade="t" o:hralign="center" fillcolor="black" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E8B730E" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="00BD5DD8" w:rsidRDefault="00B77948" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00BD5DD8" w:rsidR="00B77948" w:rsidP="00652C27" w:rsidRDefault="00B77948" w14:paraId="2E8B730E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="36" w:name="_Toc227597227"/>
+      <w:bookmarkStart w:name="_Toc227597227" w:id="36"/>
       <w:r w:rsidRPr="00BD5DD8">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>10. Exhibits &amp; Attachments</w:t>
       </w:r>
       <w:bookmarkEnd w:id="36"/>
     </w:p>
-    <w:p w14:paraId="71EC01EB" w14:textId="20870AE8" w:rsidR="00B77948" w:rsidRPr="00652C27" w:rsidRDefault="00B77948" w:rsidP="00DD4C6D">
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00DD4C6D" w:rsidRDefault="00DD4C6D" w14:paraId="71EC01EB" w14:textId="20870AE8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="870"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId43" w:history="1">
-        <w:r w:rsidR="00DD4C6D" w:rsidRPr="00DD4C6D">
+      <w:hyperlink w:history="1" r:id="rId42">
+        <w:r w:rsidRPr="00DD4C6D">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
             <w:color w:val="444751"/>
             <w:kern w:val="0"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
             <w:u w:val="single"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Building Report Requirements (April 2026)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="06127688" w14:textId="0F863551" w:rsidR="00B77948" w:rsidRPr="00652C27" w:rsidRDefault="00B77948" w:rsidP="00DD4C6D">
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00DD4C6D" w:rsidRDefault="00B77948" w14:paraId="06127688" w14:textId="0F863551">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="870"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">ASCE 41-17 Checklists </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07834107" w14:textId="2AB81295" w:rsidR="00087E2E" w:rsidRPr="00652C27" w:rsidRDefault="00087E2E" w:rsidP="00DD4C6D">
+    <w:p w:rsidRPr="00652C27" w:rsidR="00087E2E" w:rsidP="00DD4C6D" w:rsidRDefault="00087E2E" w14:paraId="07834107" w14:textId="2AB81295">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="870"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00652C27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">ASCE 41-23 Checklists </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D59F116" w14:textId="3DB0E8A7" w:rsidR="00B77948" w:rsidRPr="00652C27" w:rsidRDefault="00B77948" w:rsidP="00DD4C6D">
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00DD4C6D" w:rsidRDefault="00DD4C6D" w14:paraId="0D59F116" w14:textId="3DB0E8A7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="870"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId44" w:history="1">
-        <w:r w:rsidR="00DD4C6D" w:rsidRPr="00DD4C6D">
+      <w:hyperlink w:history="1" r:id="rId43">
+        <w:r w:rsidRPr="00DD4C6D">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
             <w:color w:val="444751"/>
             <w:kern w:val="0"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
             <w:u w:val="single"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Certificate of Seismic Performance Rating (April 2026)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6A886F10" w14:textId="343B4427" w:rsidR="00363A86" w:rsidRPr="00652C27" w:rsidRDefault="00DD4C6D" w:rsidP="00DD4C6D">
+    <w:p w:rsidRPr="00652C27" w:rsidR="00363A86" w:rsidP="00DD4C6D" w:rsidRDefault="00DD4C6D" w14:paraId="6A886F10" w14:textId="343B4427">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="870"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId45" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId44">
         <w:r w:rsidRPr="00652C27">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:t>Certificate of Va Seismic Performance Rating Determination (April 2026)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="61D745B9" w14:textId="4A8B6E00" w:rsidR="002F62E6" w:rsidRPr="00DD4C6D" w:rsidRDefault="00DD4C6D" w:rsidP="00DD4C6D">
+    <w:p w:rsidRPr="00DD4C6D" w:rsidR="002F62E6" w:rsidP="00DD4C6D" w:rsidRDefault="00DD4C6D" w14:paraId="61D745B9" w14:textId="4A8B6E00">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="870"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId46" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId45">
         <w:r w:rsidRPr="00DD4C6D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:t>Procedure for Identifying UC Buildings with a Seismic Performance Rating of Va (April 2026)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4E829CE0" w14:textId="38A1A84C" w:rsidR="00B77948" w:rsidRPr="00652C27" w:rsidRDefault="00B77948" w:rsidP="00DD4C6D">
+    <w:p w:rsidRPr="00652C27" w:rsidR="00B77948" w:rsidP="00DD4C6D" w:rsidRDefault="00DD4C6D" w14:paraId="4E829CE0" w14:textId="38A1A84C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="870"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId47" w:history="1">
-        <w:r w:rsidR="00DD4C6D">
+      <w:hyperlink w:history="1" r:id="rId46">
+        <w:r>
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
             <w:color w:val="444751"/>
             <w:kern w:val="0"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
             <w:u w:val="single"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Seismic Safety Policy Waiver Request Form (April 2026)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="236AC417" w14:textId="636ECC92" w:rsidR="00BC4498" w:rsidRPr="00DD4C6D" w:rsidRDefault="006C05C4" w:rsidP="00DD4C6D">
+    <w:p w:rsidRPr="00DD4C6D" w:rsidR="00BC4498" w:rsidP="00DD4C6D" w:rsidRDefault="00BC4498" w14:paraId="236AC417" w14:textId="636ECC92">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="870"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId48" w:history="1">
-        <w:r w:rsidR="00BC4498" w:rsidRPr="006C05C4">
+      <w:hyperlink w:history="1" r:id="rId47">
+        <w:r w:rsidRPr="006C05C4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:t xml:space="preserve">Seismic Safety Partial Credit </w:t>
         </w:r>
-        <w:r w:rsidRPr="006C05C4">
+        <w:r w:rsidRPr="006C05C4" w:rsidR="006C05C4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:t xml:space="preserve">Review </w:t>
         </w:r>
-        <w:r w:rsidR="00BC4498" w:rsidRPr="006C05C4">
+        <w:r w:rsidRPr="006C05C4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:t>Form (April 2026)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="03C92CF2" w14:textId="348497BA" w:rsidR="00B77948" w:rsidRPr="00DD4C6D" w:rsidRDefault="00B77948" w:rsidP="00DD4C6D">
+    <w:p w:rsidRPr="00DD4C6D" w:rsidR="00B77948" w:rsidP="00DD4C6D" w:rsidRDefault="00DD4C6D" w14:paraId="03C92CF2" w14:textId="348497BA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="870"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId49" w:history="1">
-        <w:r w:rsidR="00DD4C6D">
+      <w:hyperlink w:history="1" r:id="rId48">
+        <w:r>
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
             <w:color w:val="444751"/>
             <w:kern w:val="0"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
             <w:u w:val="single"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>UC Risk Services Systemwide Emergency Management and Business Continuity</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="76058279" w14:textId="77777777" w:rsidR="00B77948" w:rsidRPr="00DD4C6D" w:rsidRDefault="00B77948" w:rsidP="00DD4C6D">
+    <w:p w:rsidRPr="00DD4C6D" w:rsidR="00B77948" w:rsidP="00DD4C6D" w:rsidRDefault="00B77948" w14:paraId="76058279" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="870"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD4C6D">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Figure 1: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId49">
         <w:r w:rsidRPr="00DD4C6D">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
             <w:color w:val="444751"/>
             <w:kern w:val="0"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
             <w:u w:val="single"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>USGS Ground Acceleration Probability Map (pdf)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="78D38227" w14:textId="745F1EFC" w:rsidR="00F5614A" w:rsidRPr="00BD5DD8" w:rsidRDefault="00F5614A" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00BD5DD8" w:rsidR="00F5614A" w:rsidP="00652C27" w:rsidRDefault="00F5614A" w14:paraId="78D38227" w14:textId="745F1EFC">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="37" w:name="_Toc227597228"/>
+      <w:bookmarkStart w:name="_Toc227597228" w:id="37"/>
       <w:r w:rsidRPr="00BD5DD8">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">11. Reference </w:t>
       </w:r>
-      <w:r w:rsidR="00086FF6" w:rsidRPr="00BD5DD8">
+      <w:r w:rsidRPr="00BD5DD8" w:rsidR="00086FF6">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Codes and </w:t>
       </w:r>
       <w:r w:rsidRPr="00BD5DD8">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>Standards</w:t>
       </w:r>
       <w:bookmarkEnd w:id="37"/>
     </w:p>
-    <w:p w14:paraId="037C58AC" w14:textId="08530DB7" w:rsidR="00B001A4" w:rsidRPr="007E03EC" w:rsidRDefault="00B001A4" w:rsidP="00652C27">
+    <w:p w:rsidRPr="007E03EC" w:rsidR="00B001A4" w:rsidP="00652C27" w:rsidRDefault="00B001A4" w14:paraId="037C58AC" w14:textId="08530DB7">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E03EC">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">This section contains the consensus standards and other reference documents cited within the </w:t>
       </w:r>
-      <w:r w:rsidR="004A3134" w:rsidRPr="007E03EC">
+      <w:r w:rsidRPr="007E03EC" w:rsidR="004A3134">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">UC </w:t>
       </w:r>
       <w:r w:rsidRPr="007E03EC">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Seismic Program Guidelines.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FF2B153" w14:textId="328B49B5" w:rsidR="00F5614A" w:rsidRPr="00673505" w:rsidRDefault="00F5614A" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00673505" w:rsidR="00F5614A" w:rsidP="00652C27" w:rsidRDefault="00F5614A" w14:paraId="0FF2B153" w14:textId="328B49B5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:hanging="180"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00673505">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="444751"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ASCE 7: ASCE 7-16</w:t>
       </w:r>
-      <w:r w:rsidR="00086FF6" w:rsidRPr="00673505">
+      <w:r w:rsidRPr="00673505" w:rsidR="00086FF6">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="444751"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="004A3134" w:rsidRPr="00673505">
+      <w:r w:rsidRPr="00673505" w:rsidR="004A3134">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="444751"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00086FF6" w:rsidRPr="00673505">
+      <w:r w:rsidRPr="00673505" w:rsidR="00086FF6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Minimum Design Loads and Associated Criteria for Buildings and Other Structures</w:t>
       </w:r>
-      <w:r w:rsidR="00086FF6" w:rsidRPr="00673505">
+      <w:r w:rsidRPr="00673505" w:rsidR="00086FF6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>, Structural Engineering Institute of American Society of Civil Engineers, Reston, Virginia</w:t>
       </w:r>
-      <w:r w:rsidR="003654DD" w:rsidRPr="00673505">
+      <w:r w:rsidRPr="00673505" w:rsidR="003654DD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>, 2017</w:t>
       </w:r>
-      <w:r w:rsidR="00086FF6" w:rsidRPr="00673505">
+      <w:r w:rsidRPr="00673505" w:rsidR="00086FF6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C58265C" w14:textId="0CD67E03" w:rsidR="00086FF6" w:rsidRPr="00673505" w:rsidRDefault="00F5614A" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00673505" w:rsidR="00086FF6" w:rsidP="00652C27" w:rsidRDefault="00F5614A" w14:paraId="2C58265C" w14:textId="0CD67E03">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:hanging="180"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00673505">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="444751"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">ASCE 41: </w:t>
       </w:r>
-      <w:r w:rsidR="00086FF6" w:rsidRPr="00673505">
+      <w:r w:rsidRPr="00673505" w:rsidR="00086FF6">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="444751"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">ASCE 41-23, </w:t>
       </w:r>
-      <w:r w:rsidR="00086FF6" w:rsidRPr="00673505">
+      <w:r w:rsidRPr="00673505" w:rsidR="00086FF6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Seismic Evaluation and Retrofit of Existing Buildings</w:t>
       </w:r>
-      <w:r w:rsidR="00086FF6" w:rsidRPr="00673505">
+      <w:r w:rsidRPr="00673505" w:rsidR="00086FF6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>, Structural Engineering Institute of American Society of Civil Engineers, Reston, Virginia</w:t>
       </w:r>
-      <w:r w:rsidR="003654DD" w:rsidRPr="00673505">
+      <w:r w:rsidRPr="00673505" w:rsidR="003654DD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>, 2023</w:t>
       </w:r>
-      <w:r w:rsidR="00086FF6" w:rsidRPr="00673505">
+      <w:r w:rsidRPr="00673505" w:rsidR="00086FF6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
       <w:r w:rsidRPr="00673505">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">ASCE 41-17 </w:t>
       </w:r>
-      <w:r w:rsidR="00086FF6" w:rsidRPr="00673505">
+      <w:r w:rsidRPr="00673505" w:rsidR="00086FF6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Seismic Evaluation and Retrofit of Existing Buildings</w:t>
       </w:r>
-      <w:r w:rsidR="00086FF6" w:rsidRPr="00673505">
+      <w:r w:rsidRPr="00673505" w:rsidR="00086FF6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>, Structural Engineering Institute of American Society of Civil Engineers, Reston, Virginia</w:t>
       </w:r>
-      <w:r w:rsidR="003654DD" w:rsidRPr="00673505">
+      <w:r w:rsidRPr="00673505" w:rsidR="003654DD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>, 2017,</w:t>
       </w:r>
-      <w:r w:rsidR="00086FF6" w:rsidRPr="00673505">
+      <w:r w:rsidRPr="00673505" w:rsidR="00086FF6">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00673505">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">may be used for any evaluations beginning by </w:t>
       </w:r>
-      <w:r w:rsidR="00A53E4D" w:rsidRPr="00673505">
+      <w:r w:rsidRPr="00673505" w:rsidR="00A53E4D">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>April 30</w:t>
       </w:r>
-      <w:r w:rsidR="00B82CDE" w:rsidRPr="00673505">
+      <w:r w:rsidRPr="00673505" w:rsidR="00B82CDE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>, 2025</w:t>
       </w:r>
       <w:r w:rsidRPr="00673505">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
-      <w:r w:rsidR="003654DD" w:rsidRPr="00673505">
+      <w:r w:rsidRPr="00673505" w:rsidR="003654DD">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ASCE 41 evaluations b</w:t>
       </w:r>
       <w:r w:rsidRPr="00673505">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">eginning on </w:t>
       </w:r>
-      <w:r w:rsidR="00A53E4D" w:rsidRPr="00673505">
+      <w:r w:rsidRPr="00673505" w:rsidR="00A53E4D">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>May</w:t>
       </w:r>
       <w:r w:rsidRPr="00673505">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00673505">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>2025</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="003654DD" w:rsidRPr="00673505">
+      <w:r w:rsidRPr="00673505" w:rsidR="003654DD">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> or later </w:t>
       </w:r>
       <w:r w:rsidRPr="00673505">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>shall be performed using ASCE 41</w:t>
       </w:r>
-      <w:r w:rsidR="00B001A4" w:rsidRPr="00673505">
+      <w:r w:rsidRPr="00673505" w:rsidR="00B001A4">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>-23</w:t>
       </w:r>
       <w:r w:rsidRPr="00673505">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00086FF6" w:rsidRPr="00673505">
+      <w:r w:rsidRPr="00673505" w:rsidR="00086FF6">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78F9F8B2" w14:textId="6771C196" w:rsidR="00F5614A" w:rsidRPr="00673505" w:rsidRDefault="00086FF6" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00673505" w:rsidR="00F5614A" w:rsidP="00652C27" w:rsidRDefault="00086FF6" w14:paraId="78F9F8B2" w14:textId="6771C196">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:hanging="180"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="444751"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00673505">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="444751"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">CBC: </w:t>
       </w:r>
-      <w:r w:rsidR="00307583" w:rsidRPr="00673505">
+      <w:r w:rsidRPr="00673505" w:rsidR="00307583">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="444751"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Unless otherwise noted, </w:t>
       </w:r>
       <w:r w:rsidRPr="00673505">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="444751"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">2022 </w:t>
       </w:r>
-      <w:r w:rsidR="00307583" w:rsidRPr="00673505">
+      <w:r w:rsidRPr="00673505" w:rsidR="00307583">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="444751"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>California Building Code</w:t>
       </w:r>
-      <w:r w:rsidR="00307583" w:rsidRPr="00673505">
+      <w:r w:rsidRPr="00673505" w:rsidR="00307583">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="444751"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>, California Code of Regulations, Title 24, Part 2, California Building Standards Commission.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="764B5EFD" w14:textId="014E8CD4" w:rsidR="00307583" w:rsidRPr="00673505" w:rsidRDefault="00307583" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00673505" w:rsidR="00307583" w:rsidP="00652C27" w:rsidRDefault="00307583" w14:paraId="764B5EFD" w14:textId="014E8CD4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:hanging="180"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="444751"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00673505">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="444751"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
@@ -23750,158 +23184,157 @@
       <w:r w:rsidRPr="00673505">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="444751"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>California Existing Building Code</w:t>
       </w:r>
       <w:r w:rsidRPr="00673505">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="444751"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>, California Code of Regulations, Title 24, Part 10, California Building Standards Commission.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26AAF7A7" w14:textId="34C64906" w:rsidR="003654DD" w:rsidRPr="00673505" w:rsidRDefault="003654DD" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00673505" w:rsidR="003654DD" w:rsidP="00652C27" w:rsidRDefault="003654DD" w14:paraId="26AAF7A7" w14:textId="34C64906">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:hanging="180"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="444751"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00673505">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="444751"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>FEMA P-154:</w:t>
       </w:r>
       <w:r w:rsidRPr="00673505">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00673505">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Rapid Visual Screening of Buildings for Potential Seismic Hazards: A Handbook</w:t>
       </w:r>
       <w:r w:rsidRPr="00673505">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>, Third Edition, FEMA P-154, prepared by the Applied Technology Council for the Federal Emergency Management Agency, Washington, D.C, 2015.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C8B789C" w14:textId="6833CF77" w:rsidR="003654DD" w:rsidRPr="00673505" w:rsidRDefault="003654DD" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00673505" w:rsidR="003654DD" w:rsidP="00652C27" w:rsidRDefault="003654DD" w14:paraId="2C8B789C" w14:textId="6833CF77">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:hanging="180"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="444751"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00673505">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="444751"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">FEMA P-807: </w:t>
       </w:r>
       <w:r w:rsidRPr="00673505">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Seismic Evaluation and Retrofit of Multi-Unit Wood-Frame Buildings with Weak First Stories</w:t>
       </w:r>
       <w:r w:rsidRPr="00673505">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>, prepared by the Applied Technology Council for the Federal Emergency Management Agency, Washington, D.C, 2012.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68DB8074" w14:textId="5FCE7D81" w:rsidR="003A0E73" w:rsidRPr="00673505" w:rsidRDefault="003A0E73" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00673505" w:rsidR="003A0E73" w:rsidP="00652C27" w:rsidRDefault="003A0E73" w14:paraId="68DB8074" w14:textId="5FCE7D81">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:hanging="180"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="444751"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00673505">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="444751"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
@@ -23912,123 +23345,124 @@
       </w:r>
       <w:r w:rsidRPr="00673505">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="444751"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Uniform Building Code</w:t>
       </w:r>
       <w:r w:rsidRPr="00673505">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="444751"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="003654DD" w:rsidRPr="00673505">
+      <w:r w:rsidRPr="00673505" w:rsidR="003654DD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>International Conference of Building Officials, Whittier, California.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00102726" w14:textId="55417F71" w:rsidR="00644023" w:rsidRPr="00FA04E6" w:rsidRDefault="00673505" w:rsidP="00652C27">
+    <w:p w:rsidRPr="00FA04E6" w:rsidR="00644023" w:rsidP="00652C27" w:rsidRDefault="00673505" w14:paraId="00102726" w14:textId="55417F71">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:hanging="180"/>
       </w:pPr>
       <w:r w:rsidRPr="00673505">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="444751"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">FEMA P-807: </w:t>
       </w:r>
       <w:r w:rsidRPr="00673505">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Seismic Evaluation and Retrofit of Multi-Unit Wood-Frame Buildings with Weak First Stories</w:t>
       </w:r>
       <w:r w:rsidRPr="00673505">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>, prepared by the Applied Technology Council for the Federal Emergency Management Agency, Washington, D.C, 2012.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00644023" w:rsidRPr="00FA04E6" w:rsidSect="00E2071D">
-      <w:pgSz w:w="12240" w:h="15840"/>
+    <w:sectPr w:rsidRPr="00FA04E6" w:rsidR="00644023" w:rsidSect="00E2071D">
+      <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
+      <w:headerReference w:type="default" r:id="Rb68060c095fb46a4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="53143F98" w14:textId="77777777" w:rsidR="00673505" w:rsidRDefault="00673505" w:rsidP="00673505">
+    <w:p w:rsidR="00842FD1" w:rsidP="00673505" w:rsidRDefault="00842FD1" w14:paraId="7A7FB6B0" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0BE158F8" w14:textId="77777777" w:rsidR="00673505" w:rsidRDefault="00673505" w:rsidP="00673505">
+    <w:p w:rsidR="00842FD1" w:rsidP="00673505" w:rsidRDefault="00842FD1" w14:paraId="11BCE2D5" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -24050,114 +23484,318 @@
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6710FAD6" w14:textId="6677BB62" w:rsidR="00673505" w:rsidRDefault="00DD4C6D">
+  <w:p w:rsidR="00673505" w:rsidRDefault="00DD4C6D" w14:paraId="6710FAD6" w14:textId="6677BB62" w14:noSpellErr="1">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
+      <w:rPr/>
       <w:t>Version 04.20.2026</w:t>
     </w:r>
     <w:r>
-      <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
+      <w:ptab w:alignment="center" w:relativeTo="margin" w:leader="none"/>
     </w:r>
     <w:r>
+      <w:rPr/>
       <w:t>Seismic Program Guidelines</w:t>
     </w:r>
     <w:r>
-      <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
+      <w:ptab w:alignment="right" w:relativeTo="margin" w:leader="none"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="49C6C807" w14:textId="77777777" w:rsidR="00673505" w:rsidRDefault="00673505" w:rsidP="00673505">
+    <w:p w:rsidR="00842FD1" w:rsidP="00673505" w:rsidRDefault="00842FD1" w14:paraId="3388099E" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="355CC8EF" w14:textId="77777777" w:rsidR="00673505" w:rsidRDefault="00673505" w:rsidP="00673505">
+    <w:p w:rsidR="00842FD1" w:rsidP="00673505" w:rsidRDefault="00842FD1" w14:paraId="7C832CBA" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
+</file>
+
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableNormal"/>
+      <w:bidiVisual w:val="0"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="3120"/>
+      <w:gridCol w:w="3120"/>
+      <w:gridCol w:w="3120"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="1E8E4FDB" w:rsidTr="1E8E4FDB" w14:paraId="21742B47">
+      <w:trPr>
+        <w:trHeight w:val="300"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+          <w:tcMar/>
+        </w:tcPr>
+        <w:p w:rsidR="1E8E4FDB" w:rsidP="1E8E4FDB" w:rsidRDefault="1E8E4FDB" w14:paraId="4A0E840E" w14:textId="05246133">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:bidi w:val="0"/>
+            <w:ind w:left="-115"/>
+            <w:jc w:val="left"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+          <w:tcMar/>
+        </w:tcPr>
+        <w:p w:rsidR="1E8E4FDB" w:rsidP="1E8E4FDB" w:rsidRDefault="1E8E4FDB" w14:paraId="1B5B6C84" w14:textId="0BB653E8">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:bidi w:val="0"/>
+            <w:jc w:val="center"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+          <w:tcMar/>
+        </w:tcPr>
+        <w:p w:rsidR="1E8E4FDB" w:rsidP="1E8E4FDB" w:rsidRDefault="1E8E4FDB" w14:paraId="2CE4B267" w14:textId="0FA397C1">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:bidi w:val="0"/>
+            <w:ind w:right="-115"/>
+            <w:jc w:val="right"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w:rsidR="1E8E4FDB" w:rsidP="1E8E4FDB" w:rsidRDefault="1E8E4FDB" w14:paraId="5DA7D019" w14:textId="3ED227B4">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:bidi w:val="0"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableNormal"/>
+      <w:bidiVisual w:val="0"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="3120"/>
+      <w:gridCol w:w="3120"/>
+      <w:gridCol w:w="3120"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="1E8E4FDB" w:rsidTr="1E8E4FDB" w14:paraId="4FC0AD8E">
+      <w:trPr>
+        <w:trHeight w:val="300"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+          <w:tcMar/>
+        </w:tcPr>
+        <w:p w:rsidR="1E8E4FDB" w:rsidP="1E8E4FDB" w:rsidRDefault="1E8E4FDB" w14:paraId="1ABE95AF" w14:textId="12B71EFC">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:bidi w:val="0"/>
+            <w:ind w:left="-115"/>
+            <w:jc w:val="left"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+          <w:tcMar/>
+        </w:tcPr>
+        <w:p w:rsidR="1E8E4FDB" w:rsidP="1E8E4FDB" w:rsidRDefault="1E8E4FDB" w14:paraId="5106CDA5" w14:textId="5010DA68">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:bidi w:val="0"/>
+            <w:jc w:val="center"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+          <w:tcMar/>
+        </w:tcPr>
+        <w:p w:rsidR="1E8E4FDB" w:rsidP="1E8E4FDB" w:rsidRDefault="1E8E4FDB" w14:paraId="6E2FE5C0" w14:textId="6541D025">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:bidi w:val="0"/>
+            <w:ind w:right="-115"/>
+            <w:jc w:val="right"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w:rsidR="1E8E4FDB" w:rsidP="1E8E4FDB" w:rsidRDefault="1E8E4FDB" w14:paraId="049B3EBE" w14:textId="52E2A481">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:bidi w:val="0"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableNormal"/>
+      <w:bidiVisual w:val="0"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="3120"/>
+      <w:gridCol w:w="3120"/>
+      <w:gridCol w:w="3120"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="1E8E4FDB" w:rsidTr="1E8E4FDB" w14:paraId="5E322DA8">
+      <w:trPr>
+        <w:trHeight w:val="300"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+          <w:tcMar/>
+        </w:tcPr>
+        <w:p w:rsidR="1E8E4FDB" w:rsidP="1E8E4FDB" w:rsidRDefault="1E8E4FDB" w14:paraId="653CF43F" w14:textId="5B478AF1">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:bidi w:val="0"/>
+            <w:ind w:left="-115"/>
+            <w:jc w:val="left"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+          <w:tcMar/>
+        </w:tcPr>
+        <w:p w:rsidR="1E8E4FDB" w:rsidP="1E8E4FDB" w:rsidRDefault="1E8E4FDB" w14:paraId="5454AEE7" w14:textId="21B1FB7B">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:bidi w:val="0"/>
+            <w:jc w:val="center"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+          <w:tcMar/>
+        </w:tcPr>
+        <w:p w:rsidR="1E8E4FDB" w:rsidP="1E8E4FDB" w:rsidRDefault="1E8E4FDB" w14:paraId="7F353C74" w14:textId="6E07A2E9">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:bidi w:val="0"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0AEA6C6F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="788C29E2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -24256,51 +23894,51 @@
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0E3C44A4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="7DE8C800"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
@@ -24369,51 +24007,51 @@
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0E4D41C7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6A2A4876"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
@@ -24473,179 +24111,179 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="113F53FC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4296F37C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1B0A15C0"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="000AE588"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -24848,87 +24486,87 @@
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1FA4006A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A97EDA8A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
@@ -24997,51 +24635,51 @@
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
@@ -25416,293 +25054,293 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3DB46B49"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="621E9E6E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3EA207A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BB821EF4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="43CE67D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5B6003B8"/>
     <w:lvl w:ilvl="0" w:tplc="ED3215BE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="EAEA960E">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1740" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -25960,147 +25598,147 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="490055F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CEC4CF10"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="69390829"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="427A8CE4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -26311,51 +25949,51 @@
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6C8A3992"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B816D72E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
@@ -26448,51 +26086,51 @@
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
@@ -26787,51 +26425,51 @@
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
@@ -27008,110 +26646,110 @@
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1000350204">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="127288100">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="699863398">
     <w:abstractNumId w:val="10"/>
     <w:lvlOverride w:ilvl="1">
       <w:lvl w:ilvl="1">
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val="o"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="num" w:pos="1440"/>
           </w:tabs>
           <w:ind w:left="1440" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+          <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="405689600">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1149522069">
     <w:abstractNumId w:val="15"/>
     <w:lvlOverride w:ilvl="1">
       <w:lvl w:ilvl="1">
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val="o"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="num" w:pos="1440"/>
           </w:tabs>
           <w:ind w:left="1440" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+          <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="345641099">
     <w:abstractNumId w:val="15"/>
     <w:lvlOverride w:ilvl="1">
       <w:lvl w:ilvl="1">
         <w:numFmt w:val="lowerRoman"/>
         <w:lvlText w:val="%2."/>
         <w:lvlJc w:val="right"/>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="334066764">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="369258548">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1674338214">
     <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="1">
       <w:lvl w:ilvl="1">
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val="o"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="num" w:pos="1440"/>
           </w:tabs>
           <w:ind w:left="1440" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+          <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="999044028">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1561670306">
     <w:abstractNumId w:val="8"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="upperLetter"/>
         <w:lvlText w:val="%1."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="num" w:pos="720"/>
           </w:tabs>
           <w:ind w:left="720" w:hanging="360"/>
         </w:pPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
@@ -27266,57 +26904,58 @@
   <w:num w:numId="24" w16cid:durableId="1695422470">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1080325749">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="316957784">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="943076918">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1656567027">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="1819226931">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="2121951687">
     <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
+  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8193"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B77948"/>
     <w:rsid w:val="00000513"/>
     <w:rsid w:val="0000183F"/>
     <w:rsid w:val="00001B47"/>
     <w:rsid w:val="00005145"/>
     <w:rsid w:val="00023E73"/>
     <w:rsid w:val="00041F29"/>
@@ -27467,122 +27106,126 @@
     <w:rsid w:val="007055F5"/>
     <w:rsid w:val="00710271"/>
     <w:rsid w:val="007114F9"/>
     <w:rsid w:val="00713D9A"/>
     <w:rsid w:val="007230A9"/>
     <w:rsid w:val="00735605"/>
     <w:rsid w:val="0076197A"/>
     <w:rsid w:val="007644B2"/>
     <w:rsid w:val="00767242"/>
     <w:rsid w:val="007673D9"/>
     <w:rsid w:val="00770F3F"/>
     <w:rsid w:val="00777700"/>
     <w:rsid w:val="00783799"/>
     <w:rsid w:val="007916E2"/>
     <w:rsid w:val="0079583C"/>
     <w:rsid w:val="007B0DDB"/>
     <w:rsid w:val="007B293D"/>
     <w:rsid w:val="007C6859"/>
     <w:rsid w:val="007D3BEC"/>
     <w:rsid w:val="007E03EC"/>
     <w:rsid w:val="007E7AA4"/>
     <w:rsid w:val="007F41A2"/>
     <w:rsid w:val="00817FFD"/>
     <w:rsid w:val="00824DFF"/>
     <w:rsid w:val="008316B3"/>
+    <w:rsid w:val="00842FD1"/>
     <w:rsid w:val="00844D49"/>
     <w:rsid w:val="00850C2D"/>
     <w:rsid w:val="00854FAC"/>
+    <w:rsid w:val="00856C08"/>
     <w:rsid w:val="00856E94"/>
     <w:rsid w:val="0088335E"/>
     <w:rsid w:val="00894A34"/>
     <w:rsid w:val="008969CF"/>
     <w:rsid w:val="008C2E5D"/>
     <w:rsid w:val="008C58A1"/>
     <w:rsid w:val="008F1D9F"/>
     <w:rsid w:val="008F361F"/>
     <w:rsid w:val="008F40EB"/>
     <w:rsid w:val="008F72E0"/>
     <w:rsid w:val="008F7A61"/>
     <w:rsid w:val="009044F8"/>
     <w:rsid w:val="00910CDC"/>
     <w:rsid w:val="0092292D"/>
     <w:rsid w:val="00923002"/>
     <w:rsid w:val="0092339D"/>
     <w:rsid w:val="00930DB3"/>
     <w:rsid w:val="0093585D"/>
     <w:rsid w:val="00944049"/>
     <w:rsid w:val="00950305"/>
     <w:rsid w:val="00964D6E"/>
     <w:rsid w:val="00966354"/>
     <w:rsid w:val="00967213"/>
     <w:rsid w:val="009773DB"/>
     <w:rsid w:val="009849FB"/>
     <w:rsid w:val="00991A14"/>
     <w:rsid w:val="00993DA2"/>
     <w:rsid w:val="009A0EA3"/>
     <w:rsid w:val="009B7D25"/>
     <w:rsid w:val="009C51DB"/>
     <w:rsid w:val="009C7293"/>
     <w:rsid w:val="009D3C41"/>
     <w:rsid w:val="009F5DA2"/>
     <w:rsid w:val="00A0506C"/>
     <w:rsid w:val="00A05C91"/>
     <w:rsid w:val="00A17A2E"/>
+    <w:rsid w:val="00A215B7"/>
     <w:rsid w:val="00A32A89"/>
     <w:rsid w:val="00A357E9"/>
     <w:rsid w:val="00A36B62"/>
     <w:rsid w:val="00A379B9"/>
     <w:rsid w:val="00A40360"/>
     <w:rsid w:val="00A42CB5"/>
     <w:rsid w:val="00A53E4D"/>
     <w:rsid w:val="00A55B7D"/>
     <w:rsid w:val="00A57E34"/>
     <w:rsid w:val="00A61C75"/>
     <w:rsid w:val="00A7663A"/>
     <w:rsid w:val="00A815CF"/>
     <w:rsid w:val="00A96EDB"/>
     <w:rsid w:val="00AA3701"/>
     <w:rsid w:val="00AC62FC"/>
     <w:rsid w:val="00AD776D"/>
     <w:rsid w:val="00AE09F6"/>
     <w:rsid w:val="00AE7B82"/>
     <w:rsid w:val="00AF235E"/>
     <w:rsid w:val="00AF4BE7"/>
     <w:rsid w:val="00B001A4"/>
     <w:rsid w:val="00B22A53"/>
     <w:rsid w:val="00B344C6"/>
     <w:rsid w:val="00B414F5"/>
     <w:rsid w:val="00B4716F"/>
     <w:rsid w:val="00B57FA1"/>
     <w:rsid w:val="00B67D3D"/>
     <w:rsid w:val="00B75880"/>
     <w:rsid w:val="00B77948"/>
     <w:rsid w:val="00B8284D"/>
     <w:rsid w:val="00B82CDE"/>
     <w:rsid w:val="00BA2812"/>
     <w:rsid w:val="00BB0218"/>
+    <w:rsid w:val="00BB073E"/>
     <w:rsid w:val="00BB0C8A"/>
     <w:rsid w:val="00BB7100"/>
     <w:rsid w:val="00BC00AE"/>
     <w:rsid w:val="00BC281E"/>
     <w:rsid w:val="00BC4498"/>
     <w:rsid w:val="00BD3137"/>
     <w:rsid w:val="00BD4817"/>
     <w:rsid w:val="00BD5DD8"/>
     <w:rsid w:val="00BE53B9"/>
     <w:rsid w:val="00BE7489"/>
     <w:rsid w:val="00BF7632"/>
     <w:rsid w:val="00C17AE8"/>
     <w:rsid w:val="00C203C3"/>
     <w:rsid w:val="00C25CCA"/>
     <w:rsid w:val="00C33801"/>
     <w:rsid w:val="00C3426A"/>
     <w:rsid w:val="00C417B8"/>
     <w:rsid w:val="00C55501"/>
     <w:rsid w:val="00C65774"/>
     <w:rsid w:val="00C735C7"/>
     <w:rsid w:val="00C77B17"/>
     <w:rsid w:val="00C804A1"/>
     <w:rsid w:val="00C81121"/>
     <w:rsid w:val="00C84231"/>
     <w:rsid w:val="00C94713"/>
@@ -27649,167 +27292,169 @@
     <w:rsid w:val="00EF3A9C"/>
     <w:rsid w:val="00F03B13"/>
     <w:rsid w:val="00F20793"/>
     <w:rsid w:val="00F2255B"/>
     <w:rsid w:val="00F25BD8"/>
     <w:rsid w:val="00F27948"/>
     <w:rsid w:val="00F37899"/>
     <w:rsid w:val="00F43C93"/>
     <w:rsid w:val="00F521B4"/>
     <w:rsid w:val="00F5614A"/>
     <w:rsid w:val="00F579AF"/>
     <w:rsid w:val="00F61E47"/>
     <w:rsid w:val="00F8686C"/>
     <w:rsid w:val="00FA04E6"/>
     <w:rsid w:val="00FA0861"/>
     <w:rsid w:val="00FA2032"/>
     <w:rsid w:val="00FA3535"/>
     <w:rsid w:val="00FA3841"/>
     <w:rsid w:val="00FA3AB9"/>
     <w:rsid w:val="00FA4527"/>
     <w:rsid w:val="00FC1D56"/>
     <w:rsid w:val="00FE0084"/>
     <w:rsid w:val="00FE62A0"/>
     <w:rsid w:val="00FE71EE"/>
     <w:rsid w:val="00FF3A6E"/>
+    <w:rsid w:val="1E8E4FDB"/>
+    <w:rsid w:val="295A4E4F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8193"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="612FB504"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{558BDAA4-648F-483A-90DD-985899A328BB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -27965,52 +27610,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -28077,94 +27722,94 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="0013045D"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00B77948"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00B77948"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00B77948"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
@@ -28281,508 +27926,508 @@
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00B77948"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+  <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00B77948"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+  <w:style w:type="character" w:styleId="Heading2Char" w:customStyle="1">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00B77948"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+  <w:style w:type="character" w:styleId="Heading3Char" w:customStyle="1">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00B77948"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+  <w:style w:type="character" w:styleId="Heading4Char" w:customStyle="1">
     <w:name w:val="Heading 4 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00B77948"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+  <w:style w:type="character" w:styleId="Heading5Char" w:customStyle="1">
     <w:name w:val="Heading 5 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00B77948"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+  <w:style w:type="character" w:styleId="Heading6Char" w:customStyle="1">
     <w:name w:val="Heading 6 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00B77948"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+  <w:style w:type="character" w:styleId="Heading7Char" w:customStyle="1">
     <w:name w:val="Heading 7 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00B77948"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+  <w:style w:type="character" w:styleId="Heading8Char" w:customStyle="1">
     <w:name w:val="Heading 8 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00B77948"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+  <w:style w:type="character" w:styleId="Heading9Char" w:customStyle="1">
     <w:name w:val="Heading 9 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00B77948"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="00B77948"/>
     <w:pPr>
       <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+  <w:style w:type="character" w:styleId="TitleChar" w:customStyle="1">
     <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="00B77948"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rsid w:val="00B77948"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+  <w:style w:type="character" w:styleId="SubtitleChar" w:customStyle="1">
     <w:name w:val="Subtitle Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="00B77948"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Quote">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="QuoteChar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
     <w:rsid w:val="00B77948"/>
     <w:pPr>
       <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+  <w:style w:type="character" w:styleId="QuoteChar" w:customStyle="1">
     <w:name w:val="Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Quote"/>
     <w:uiPriority w:val="29"/>
     <w:rsid w:val="00B77948"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00B77948"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseEmphasis">
     <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
     <w:rsid w:val="00B77948"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="IntenseQuote">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="IntenseQuoteChar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
     <w:rsid w:val="00B77948"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
-        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:top w:val="single" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF" w:sz="4" w:space="10"/>
+        <w:bottom w:val="single" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF" w:sz="4" w:space="10"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+  <w:style w:type="character" w:styleId="IntenseQuoteChar" w:customStyle="1">
     <w:name w:val="Intense Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="IntenseQuote"/>
     <w:uiPriority w:val="30"/>
     <w:rsid w:val="00B77948"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseReference">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
     <w:rsid w:val="00B77948"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B77948"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B77948"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Emphasis">
     <w:name w:val="Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rsid w:val="00B77948"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="00B77948"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00D66FAE"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
-    <w:name w:val="annotation reference"/>
+    <w:name w:val="Comment Reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D66FAE"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
-    <w:name w:val="annotation text"/>
+    <w:name w:val="Comment Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D66FAE"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+  <w:style w:type="character" w:styleId="CommentTextChar" w:customStyle="1">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00D66FAE"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
-    <w:name w:val="annotation subject"/>
+    <w:name w:val="Comment Subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D66FAE"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+  <w:style w:type="character" w:styleId="CommentSubjectChar" w:customStyle="1">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00D66FAE"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00D130A6"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOCHeading">
     <w:name w:val="TOC Heading"/>
     <w:basedOn w:val="Heading1"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00DB1186"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="0"/>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
@@ -28837,73 +28482,73 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="002B475D"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00673505"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00673505"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00673505"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00673505"/>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00DD4C6D"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="284629472">
@@ -29399,56 +29044,55 @@
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="751901462">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://facilitiesmanual.ucop.edu/resources/1-facilities-manual-checklists-forms-and-templates/certificate-seismic-performance-rating" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://facilitiesmanual.ucop.edu/resources/1-facilities-manual-checklists-forms-and-templates/certificate-seismic-performance-rating" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucop.edu/facilities-manual/resource-directory/rd4-project-programmatic-guidelines/rd-4-3.html" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://facilitiesmanual.ucop.edu/resources/1-facilities-manual-checklists-forms-and-templates/seismic-safety-policy-waiver-form" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:UCSeismicProgram@ucop.edu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:UCSeismicProgram@ucop.edu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://policy.ucop.edu/doc/3100156/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://facilitiesmanual.ucop.edu/resources/1-facilities-manual-checklists-forms-and-templates/seismic-safety-policy-waiver-form" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucop.edu/design-construction-services/_files/facman/ResourceDirectory/uc-seismic-program-guidelines/usgs-ground-acceleration-probability-map_2019_1018.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucop.edu/facilities-manual/resource-directory/rd4-project-programmatic-guidelines/rd-4-3.html" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucop.edu/facilities-manual/resource-directory/rd4-project-programmatic-guidelines/rd-4-3.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:UCSEISMICPROGRAM@ucop.edu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://facilitiesmanual.ucop.edu/resources/1-facilities-manual-checklists-forms-and-templates/certificate-seismic-performance-rating" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://facilitiesmanual.ucop.edu/resources/1-facilities-manual-checklists-forms-and-templates/certificate-va-determination" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucop.edu/facilities-manual/resource-directory/rd4-project-programmatic-guidelines/rd-4-3.html" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:UCSeismicProgram@ucop.edu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://facilitiesmanual.ucop.edu/resources/1-facilities-manual-checklists-forms-and-templates/certificate-va-determination" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://facilitiesmanual.ucop.edu/resources/1-facilities-manual-checklists-forms-and-templates/certificate-seismic-performance-rating" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ucseismicprogram@ucop.edu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://facilitiesmanual.ucop.edu/resources/1-facilities-manual-checklists-forms-and-templates/certificate-seismic-performance-rating" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucop.edu/facilities-manual/resource-directory/rd4-project-programmatic-guidelines/rd-4-3.html" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucop.edu/enterprise-risk-and-resilience/resilience/crisis-management.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://facilitiesmanual.ucop.edu/resources/1-facilities-manual-checklists-forms-and-templates/certificate-seismic-performance-rating" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucop.edu/facilities-manual/resource-directory/rd4-project-programmatic-guidelines/rd-4-3.html" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://facilitiesmanual.ucop.edu/resources/1-facilities-manual-checklists-forms-and-templates/certificate-seismic-performance-rating" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucop.edu/facilities-manual/resource-directory/rd4-project-programmatic-guidelines/rd-4-3.html" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucop.edu/facilities-manual/resource-directory/rd4-project-programmatic-guidelines/rd-4-3.html" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://facilitiesmanual.ucop.edu/resources/1-facilities-manual-checklists-forms-and-templates/certificate-seismic-performance-rating" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucop.edu/capital-resources-management/seismic-safety-program/index.html" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://facilitiesmanual.ucop.edu/resources/1-facilities-manual-checklists-forms-and-templates/building-report-requirements" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://facilitiesmanual.ucop.edu/resources/1-facilities-manual-checklists-forms-and-templates/seismic-safety-partial-credit-review" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://facilitiesmanual.ucop.edu/resources/1-facilities-manual-checklists-forms-and-templates/certificate-seismic-performance-rating" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://facilitiesmanual.ucop.edu/resources/1-facilities-manual-checklists-forms-and-templates/certificate-seismic-performance-rating" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucop.edu/facilities-manual/resource-directory/rd4-project-programmatic-guidelines/rd-4-3.html" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://facilitiesmanual.ucop.edu/resources/1-facilities-manual-checklists-forms-and-templates/seismic-safety-partial-credit-review" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucop.edu/facilities-manual/resource-directory/rd4-project-programmatic-guidelines/rd-4-3.html" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://facilitiesmanual.ucop.edu/resources/1-facilities-manual-checklists-forms-and-templates/procedure-identifying-uc-buildings" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ucseismicprogram@ucop.edu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:UCSeismicProgram@ucop.edu" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://facilitiesmanual.ucop.edu/resources/1-facilities-manual-checklists-forms-and-templates/certificate-seismic-performance-rating" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://facilitiesmanual.ucop.edu/resources/1-facilities-manual-checklists-forms-and-templates/certificate-seismic-performance-rating" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:UCSeismicProgram@ucop.edu" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:UCSeismicProgram@ucop.edu" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucop.edu/capital-resources-management/seismic-safety-program/index.html" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://facilitiesmanual.ucop.edu/resources/1-facilities-manual-checklists-forms-and-templates/building-report-requirements" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://facilitiesmanual.ucop.edu/resources/1-facilities-manual-checklists-forms-and-templates/seismic-safety-partial-credit-review" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucop.edu/facilities-manual/resource-directory/rd4-project-programmatic-guidelines/rd-4-3.html" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:UCSEISMICPROGRAM@ucop.edu" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://facilitiesmanual.ucop.edu/resources/1-facilities-manual-checklists-forms-and-templates/certificate-seismic-performance-rating" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://facilitiesmanual.ucop.edu/resources/1-facilities-manual-checklists-forms-and-templates/seismic-safety-partial-credit-review" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucop.edu/facilities-manual/resource-directory/rd4-project-programmatic-guidelines/rd-4-3.html" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:UCSeismicProgram@ucop.edu" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://facilitiesmanual.ucop.edu/resources/1-facilities-manual-checklists-forms-and-templates/procedure-identifying-uc-buildings" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://facilitiesmanual.ucop.edu/resources/1-facilities-manual-checklists-forms-and-templates/certificate-seismic-performance-rating" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ucseismicprogram@ucop.edu" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucop.edu/facilities-manual/resource-directory/rd4-project-programmatic-guidelines/rd-4-3.html" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucop.edu/design-construction-services/_files/facman/ResourceDirectory/uc-seismic-program-guidelines/usgs-ground-acceleration-probability-map_2019_1018.pdf" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://facilitiesmanual.ucop.edu/resources/1-facilities-manual-checklists-forms-and-templates/certificate-seismic-performance-rating" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://facilitiesmanual.ucop.edu/resources/1-facilities-manual-checklists-forms-and-templates/certificate-va-determination" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://facilitiesmanual.ucop.edu/resources/1-facilities-manual-checklists-forms-and-templates/certificate-va-determination" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucop.edu/facilities-manual/resource-directory/rd4-project-programmatic-guidelines/rd-4-3.html" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://facilitiesmanual.ucop.edu/resources/1-facilities-manual-checklists-forms-and-templates/certificate-seismic-performance-rating" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucop.edu/enterprise-risk-and-resilience/resilience/crisis-management.html" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://facilitiesmanual.ucop.edu/resources/1-facilities-manual-checklists-forms-and-templates/certificate-seismic-performance-rating" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://facilitiesmanual.ucop.edu/resources/1-facilities-manual-checklists-forms-and-templates/certificate-seismic-performance-rating" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:UCSeismicProgram@ucop.edu" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://facilitiesmanual.ucop.edu/resources/1-facilities-manual-checklists-forms-and-templates/seismic-safety-policy-waiver-form" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://facilitiesmanual.ucop.edu/resources/1-facilities-manual-checklists-forms-and-templates/seismic-safety-policy-waiver-form" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ucseismicprogram@ucop.edu" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://policy.ucop.edu/doc/3100156/" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header.xml" Id="Ra021f60130e64d9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="R32691f3204984c5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="Rb68060c095fb46a4" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="0F9ED5"/>
@@ -29715,71 +29359,54 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...3 lines deleted...]
-</p:properties>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...11 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100AB9090DD389F6F469D82E69E13A9D27D" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="57f028e7f750248a59d22cb74c4f2f66">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="f3f6a9dc-46ca-4f8a-be2f-244ff957aac7" xmlns:ns4="9e1feca8-446e-48b5-974e-44e7364f22fa" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ef7d7faa65cc862738fd3b42fcaf1f42" ns3:_="" ns4:_="">
     <xsd:import namespace="f3f6a9dc-46ca-4f8a-be2f-244ff957aac7"/>
     <xsd:import namespace="9e1feca8-446e-48b5-974e-44e7364f22fa"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:_activity" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns4:SharingHintHash" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
@@ -29962,131 +29589,126 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_activity xmlns="f3f6a9dc-46ca-4f8a-be2f-244ff957aac7" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E65CA012-E9C9-4DD0-8850-D8A09BFDFEC7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{56FF0E0E-DD36-4766-98B0-695EFEB07AD8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="f3f6a9dc-46ca-4f8a-be2f-244ff957aac7"/>
     <ds:schemaRef ds:uri="9e1feca8-446e-48b5-974e-44e7364f22fa"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{426E6E7C-5C0D-448F-B63B-24AF91DA5297}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{32357DFC-98E4-4888-96E1-0CEB9DB4D74D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="f3f6a9dc-46ca-4f8a-be2f-244ff957aac7"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...31 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Normal.dotm</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Company/>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Holly Razzano</dc:creator>
-  <cp:keywords/>
+  <keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-[...1 lines deleted...]
-  <cp:lastPrinted></cp:lastPrinted>
+  <lastModifiedBy>Mindy Dinh</lastModifiedBy>
+  <revision>32</revision>
+  <lastPrinted>2024-12-05T00:37:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</cp:coreProperties>
+</coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100AB9090DD389F6F469D82E69E13A9D27D</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="GrammarlyDocumentId">
     <vt:lpwstr>3367d651c3c8d3ff486c79de18b5d22d374c72a6dd2ce0469888f4f879555536</vt:lpwstr>
   </property>
 </Properties>
 </file>